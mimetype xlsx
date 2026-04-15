--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -1,103 +1,743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
+    <sheet name="FITRIA RAHMAWATI, A.Md.Keb." sheetId="2" r:id="rId5"/>
+    <sheet name="RATNA DEWI KUSTANTI, A.Md.Keb." sheetId="3" r:id="rId6"/>
+    <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
+  </si>
+  <si>
+    <t>2026-04-15 16:15:00</t>
+  </si>
+  <si>
+    <t>Azira yosi kariru</t>
+  </si>
+  <si>
+    <t>3503115212080001</t>
+  </si>
+  <si>
+    <t>2008-12-12</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>17 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>Bumil Risti</t>
+  </si>
+  <si>
+    <t>Keadaan ibu hamil sehat hamil ke 1 usia 10 mgg</t>
+  </si>
+  <si>
+    <t>Edukasi minum TTD</t>
+  </si>
+  <si>
+    <t>S.ibu mengerti pentingnya minum MMS bagi kemamilan
+O.BB 38kg T.110/70 mmhg Lila 22 cm HB 13.3 gr %
+A.G1PoAo Tm 1 dengan KEK
+P.Motivasi ikut kelas hamil dan minum mms setiap hari</t>
+  </si>
+  <si>
+    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
+  </si>
+  <si>
+    <t>2026-03-17 10:30:00</t>
+  </si>
+  <si>
+    <t>ANGGA WINDIANI</t>
+  </si>
+  <si>
+    <t>1997-07-31</t>
+  </si>
+  <si>
+    <t>28 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL G1 16 MGG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasi tentang Grafik Kenaikan BB dan gizi bumil
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Ibu mengerti yang di jelaskan bidan 
+BB 72 TB 156
+Ibu hamil dengan Obesitas
+evaluasi 1 bulan"
+</t>
+  </si>
+  <si>
+    <t>2026-03-17 11:10:00</t>
+  </si>
+  <si>
+    <t>DIAN WULANDARI</t>
+  </si>
+  <si>
+    <t>3503136002990001</t>
+  </si>
+  <si>
+    <t>1994-02-27</t>
+  </si>
+  <si>
+    <t>32 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>keadaan ibu baik, hamil ke 2 uk 32 mgg</t>
+  </si>
+  <si>
+    <t>Edukasi tentang kenaikan badan dan gizi bumil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Ibu mengerti yang di jelaskan bidan 
+BB 92 TB 158 T 110/70
+Ibu hamil dengan Obesitas
+evaluasi 1 mgg lagi"
+</t>
+  </si>
+  <si>
+    <t>2026-04-17 15:07:00</t>
+  </si>
+  <si>
+    <t>VERNICA NIKMAHTU ASITA</t>
+  </si>
+  <si>
+    <t>2000-09-18</t>
+  </si>
+  <si>
+    <t>25 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>Ibu dalam keadaan Baik BB naik lebih</t>
+  </si>
+  <si>
+    <t>Edukasi tentang Grafik Kenaikan BB</t>
+  </si>
+  <si>
+    <t>Ibu mengerti yang di jelaskan bidan 
+BB 94 TB 153
+Ibu hamil dengan Obesitas
+evaluasi 1 mgg lagi</t>
+  </si>
+  <si>
+    <t>2026-03-17 22:05:00</t>
+  </si>
+  <si>
+    <t>MILA ANGGITA</t>
+  </si>
+  <si>
+    <t>3503046707000004</t>
+  </si>
+  <si>
+    <t>2000-07-27</t>
+  </si>
+  <si>
+    <t>25 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Ibu hamil Ke 2 Tidak ada keluhan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasitentang tanda bahaya ibu hamil, perencanaan persalinan dan KB pasca salin
+</t>
+  </si>
+  <si>
+    <t>s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
+O.BB 74 TB 156 T 110/70
+A.G2 A1 Ho dengan Resti skor 6</t>
+  </si>
+  <si>
+    <t>Riwayat Abortus</t>
+  </si>
+  <si>
+    <t>2026-03-17 10:20:00</t>
+  </si>
+  <si>
+    <t>NURMA IDAWATI SIREGAR</t>
+  </si>
+  <si>
+    <t>3503113007910002</t>
+  </si>
+  <si>
+    <t>3603125604930006</t>
+  </si>
+  <si>
+    <t>1993-04-16</t>
+  </si>
+  <si>
+    <t>32 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>Nifas</t>
+  </si>
+  <si>
+    <t>Ibu nifas anak ke 2 Hari ke 20</t>
+  </si>
+  <si>
+    <t>Edukasi tentang pentingnya pemeriksaan nifas</t>
+  </si>
+  <si>
+    <t>S. ibu mengatakan mengerti tentang Penjelasan bidan
+O.T110/70 BB 68 T 158
+A.P2 AO nifas Normal
+P.Evaluasi kunjungan ulang 2 mgg lagi</t>
+  </si>
+  <si>
+    <t>2026-03-17 13:04:00</t>
+  </si>
+  <si>
+    <t>FAIZATUD DAROJATIL`ULYA</t>
+  </si>
+  <si>
+    <t>3504027103960001</t>
+  </si>
+  <si>
+    <t>1996-03-31</t>
+  </si>
+  <si>
+    <t>30 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>Ibu nifas 1 bulan Tidak ada keluhan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasi tentang KB MKJP
+</t>
+  </si>
+  <si>
+    <t>S.Ibu mengatakan Paham tentang penjelasan Bidan
+O.BB 58 TB 155 T 120/ 80
+A.P1 A0 H1 dengan kebutuhan KB
+P.Ibu ingin KB setelah nifas</t>
+  </si>
+  <si>
+    <t>2026-03-17 11:13:00</t>
+  </si>
+  <si>
+    <t>SITI NURJANAH</t>
+  </si>
+  <si>
+    <t>35031105003800005</t>
+  </si>
+  <si>
+    <t>3503055808930001</t>
+  </si>
+  <si>
+    <t>1993-08-18</t>
+  </si>
+  <si>
+    <t>32 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibu sehat nifas hari ke 8 payu dara terasa sakit
+</t>
+  </si>
+  <si>
+    <t>Edukasi tentang Perawatan payu dara</t>
+  </si>
+  <si>
+    <t>S.Ibu mengatakan paham tentang penjelasan petugas
+O.T110/70 TB 155 cm BB 60 kg
+A.P2 Ao dengan Kebutuhan Perawatan Payu dara
+P.Ibu bisa mengulangi cara perawatan payu dara yg dilakukan bidan</t>
+  </si>
+  <si>
+    <t>2026-03-16 21:05:00</t>
+  </si>
+  <si>
+    <t>RASELIO TAMA MUSTHOFA</t>
+  </si>
+  <si>
+    <t>9202150404960001</t>
+  </si>
+  <si>
+    <t>3503116208950001</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>0 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Tumbang</t>
+  </si>
+  <si>
+    <t>Bayi riwayat BBLR</t>
+  </si>
+  <si>
+    <t>Edukasi Ttg Tumbang bayi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. ibu mengatakan mengerti 
+O.BB 2.7 kg TB 45 cm (06/03/26)
+A. Bayi BBK
+P.evaluasi 1 bulan di Posyandu
+</t>
+  </si>
+  <si>
+    <t>Bayi sdh dibawa konsul ke PKM</t>
+  </si>
+  <si>
+    <t>2026-03-16 14:18:00</t>
+  </si>
+  <si>
+    <t>FITA AFIFATUL AZIZAH</t>
+  </si>
+  <si>
+    <t>3503116608950001</t>
+  </si>
+  <si>
+    <t>1995-08-26</t>
+  </si>
+  <si>
+    <t>30 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>Ku ibu Bik nifas hari ke 2 peru mules</t>
+  </si>
+  <si>
+    <t>Kie tentang proses involusio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: Ibu mengatakan Mengerti penjelasan Petugas
+O: BB 84 TB 158 cm T90/60 mmhg
+A:P1 A0 H1 dengan gangguan rasa nyaman nyri
+P: - Edukasi tentang Obat Farmakologi Analgesik di minum sesuai dengan Advis"
+1 mgg kontrol ulang
+</t>
+  </si>
+  <si>
+    <t>Ibu sudah KB pasca salin IUD</t>
+  </si>
+  <si>
+    <t>2026-03-16 13:32:00</t>
+  </si>
+  <si>
+    <t>SISILIA MURDANINGSIH</t>
+  </si>
+  <si>
+    <t>3503116308010001</t>
+  </si>
+  <si>
+    <t>2001-08-23</t>
+  </si>
+  <si>
+    <t>24 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>Ibu nifas 20 hari anak 1belum  berkb</t>
+  </si>
+  <si>
+    <t>Edukasi tentang KB MKJP</t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan mengerti penjelasan petugas
+O.BB 60 kg TB 155 T 110/70 mmhg
+A.P1 AO kebutuhan Edukasi KB
+P.ibu berani KB suntik 3 bulanan  KB</t>
+  </si>
+  <si>
+    <t>2026-03-16 15:06:00</t>
+  </si>
+  <si>
+    <t>LARASATI DEVANI LAWE</t>
+  </si>
+  <si>
+    <t>3503115106040002</t>
+  </si>
+  <si>
+    <t>2004-06-11</t>
+  </si>
+  <si>
+    <t>21 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibu sehat nifas 1 bulan mengatakan belum berkb </t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan mengerti penjelasan petugas
+O.bb 51 kg TB 146 T 110/70</t>
+  </si>
+  <si>
+    <t>Ibu ingin KB kondom</t>
+  </si>
+  <si>
+    <t>2026-03-13 14:36:00</t>
+  </si>
+  <si>
+    <t>GINA KUBUL KARIMAH</t>
+  </si>
+  <si>
+    <t>3527046507980001</t>
+  </si>
+  <si>
+    <t>2022-12-22</t>
+  </si>
+  <si>
+    <t>3 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Balita belum Bisa jalan tanpa bantuan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasi tentang gizi seimbang balita, pantau tumbuh kembang dan Posyandu Rutin
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter
+</t>
+  </si>
+  <si>
+    <t>Pasien Lama tidak Posyandu Karena Takut jika diimunisasi</t>
+  </si>
+  <si>
+    <t>2026-04-13 13:49:00</t>
+  </si>
+  <si>
+    <t>Bagasi</t>
+  </si>
+  <si>
+    <t>Bayi dengan BB kurang, minum formula, Riwayat BBLR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Edukasi tentang gizi seimbang balita, rujuk ke puskesmas 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan mengerti 
+O.BB 2.7 kg TB 45 cm
+A. Bayi BBK
+P.evaluasi 1 bulan
+.rujuk ke puskesmas untuk konsul dokter tgl 6 Maret 26
+</t>
+  </si>
+  <si>
+    <t>Bu balita berangkat Langsung Ke PKM konsultasi Gizi</t>
+  </si>
+  <si>
+    <t>2026-03-06 12:30:00</t>
+  </si>
+  <si>
+    <t>RILI AYNAZWA SINGADJI</t>
+  </si>
+  <si>
+    <t>3503117001250003</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>1 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>Balita dengan 2 T , sulit makan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasitentang gizi seimbang balita, pantau tumbuh kembang tiap 1 bulan sekali
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 10 kg TB 72 cm
+A.Balita BBN dengan BB Tetap 2 bulan
+P.evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter
+</t>
+  </si>
+  <si>
+    <t>2026-03-05 11:00:00</t>
+  </si>
+  <si>
+    <t>Faulina Helmiati</t>
+  </si>
+  <si>
+    <t>3503125411990001</t>
+  </si>
+  <si>
+    <t>1999-11-14</t>
+  </si>
+  <si>
+    <t>26 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>Ku ibu sehat hamil ke 1 uk 34 mgg</t>
+  </si>
+  <si>
+    <t>Edukasitentang tanda bahaya ibu hamil, perencanaan persalinan dan KB pasca salin</t>
+  </si>
+  <si>
+    <t>s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
+o.BB 71 kg TB 155cm
+a .G1Po Ao dengan resti skor 10
+p.Kontrol ulang 2 mgg ke puskesmas</t>
+  </si>
+  <si>
+    <t>Bumil periksa ke SPOG</t>
+  </si>
+  <si>
+    <t>2026-03-30 14:12:00</t>
+  </si>
+  <si>
+    <t>Vernika Nikmatul A</t>
+  </si>
+  <si>
+    <t>Keadaan Ibu Nifas  Baik, Ibu sering memegangi perut karena terasa nyeri setelah Operasi, T 120/80 mmhg, N:80 x/mnt,S:36.8 0 C, R: 20 x Mnt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Managemet nyeri Nifas Post SC hari Ke 3 dengan edukasi proses involusio </t>
+  </si>
+  <si>
+    <t>S: Ibu mengatakan Mengerti penjelasan Petugas
+O: Ibu mengangguk paham terhadap penjelasan Petugas
+A:P1 A0 H1 dengan gangguan rasa 
+P: - Edukasi tentang Obat Farmakologi Analgesik di minum sesuai dengan Advis</t>
+  </si>
+  <si>
+    <t>Kunjungan Ulang tgl 6 April 2026</t>
+  </si>
+  <si>
+    <t>2026-03-10 11:55:00</t>
+  </si>
+  <si>
+    <t>LELYANA SEPTIANTI SUTARJO</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503116309940001</t>
+  </si>
+  <si>
+    <t>1994-09-23</t>
+  </si>
+  <si>
+    <t>31 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BAIK</t>
+  </si>
+  <si>
+    <t>1.Jalin hubungan Saling Percaya dengan pasien
+2.Observasi Tanda- tanda Vital
+3.Pemantauan Tanda- tanda perdarahan,infeksi
+4.Edukasi Menyusui 
+5.Minum Tablet Tambah darah
+6.Kontrol bila ada keluhan</t>
+  </si>
+  <si>
+    <t>S: Pasien mengerti penjelasan Petugas ,menyebutkan banyaknya perdarahan
+O : Pasien terlihat Menyusui dengan benar
+     T : 110/70 mmhg
+     S : 36,5
+     N : 80 x/mnt
+A : Post Partum Hari ke 7 
+P  : lanjutkan Intervensi di KF  selanjutnya</t>
+  </si>
+  <si>
+    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-03-03 09:34:00</t>
+  </si>
+  <si>
+    <t>anindya nihala</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>1 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>tinggi bdan tidak sesuai dengan usia, gizi baik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">konseling tentanf gizi seimbang balita, rujuk ke puskesmas </t>
+  </si>
+  <si>
+    <t>evaluasi 1 bulan</t>
+  </si>
+  <si>
+    <t>FITRIA RAHMAWATI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-03-03 09:13:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD M. FARIH MUFATNABIH</t>
+  </si>
+  <si>
+    <t>35000000000000000</t>
+  </si>
+  <si>
+    <t>35031112912071923</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>1 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">balita dengan gizi kurang </t>
+  </si>
+  <si>
+    <t>kie tentanng gizi seimbang balita</t>
+  </si>
+  <si>
+    <t>2026-03-03 09:07:00</t>
+  </si>
+  <si>
+    <t>hafizh fathan R</t>
+  </si>
+  <si>
+    <t>3503022704250001</t>
+  </si>
+  <si>
+    <t>2025-04-27</t>
+  </si>
+  <si>
+    <t>0 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>TBC Anak</t>
+  </si>
+  <si>
+    <t>bayi sedang mengalami pilek, batuk, sariawan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">konselinng untuk minum obat TBC secara rutin, kie tentang gizi seimbang </t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluasi 1 bulan </t>
+  </si>
+  <si>
+    <t>2026-03-03 09:03:00</t>
+  </si>
+  <si>
+    <t>kaira anjasmara</t>
+  </si>
+  <si>
+    <t>3503101112160001</t>
+  </si>
+  <si>
+    <t>2023-08-03</t>
+  </si>
+  <si>
+    <t>2 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>balita dengan stunting dan gizi kurang</t>
+  </si>
+  <si>
+    <t>konseling tentang gizi seimbang balita, pantau tumbuh kembang</t>
+  </si>
+  <si>
+    <t>evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter</t>
   </si>
   <si>
     <t>Pembuat</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>Petugas Home Care</t>
   </si>
   <si>
     <t>NIP. -</t>
   </si>
   <si>
     <t>dr. MURTI RUKIYANDARI</t>
   </si>
   <si>
     <t>NIP. 19800611 200903 2 004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -134,69 +774,70 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -444,210 +1085,2535 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9:M10"/>
+      <selection activeCell="B31" sqref="B31:M32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>27</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>26</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E3" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>25</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
     <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>24</v>
+      </c>
       <c r="B5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E5" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>22</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>20</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>18</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>16</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>15</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
         <v>14</v>
       </c>
-      <c r="C5" s="2"/>
-[...47 lines deleted...]
-      <c r="M10" s="2"/>
+      <c r="B15" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>13</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>12</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D18" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E18" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>10</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>9</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E20" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>7</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>6</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D23" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="B27" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="B31" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="B32" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B5:E5"/>
-    <mergeCell ref="J5:M5"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="J27:M27"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="J31:M31"/>
+    <mergeCell ref="J32:M32"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N14"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B13" sqref="B13:M14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>9</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D2" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E2" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>8</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>7</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>6</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D5" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="B9" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="B13" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="B14" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
     <mergeCell ref="B9:E9"/>
+    <mergeCell ref="J9:M9"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="J13:M13"/>
+    <mergeCell ref="J14:M14"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N11"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B10" sqref="B10:M11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="36.42" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>10</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="B6" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="B10" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="B11" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="J6:M6"/>
     <mergeCell ref="B10:E10"/>
-    <mergeCell ref="J9:M9"/>
+    <mergeCell ref="B11:E11"/>
     <mergeCell ref="J10:M10"/>
+    <mergeCell ref="J11:M11"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N27"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B26" sqref="B26:M27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>27</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>26</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E3" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>25</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>24</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E5" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>22</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>20</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>18</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>16</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>15</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>13</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>12</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D18" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E18" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="B22" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="B26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="B27" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="J27:M27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>
+      <vt:lpstr>FITRIA RAHMAWATI, A.Md.Keb.</vt:lpstr>
+      <vt:lpstr>RATNA DEWI KUSTANTI, A.Md.Keb.</vt:lpstr>
+      <vt:lpstr>YUYUN WAHYU RETNOWATI, S.Keb.Bd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>