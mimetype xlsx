--- v1 (2026-04-15)
+++ v2 (2026-06-13)
@@ -1,157 +1,1713 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
-    <sheet name="FITRIA RAHMAWATI, A.Md.Keb." sheetId="2" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="4" r:id="rId7"/>
+    <sheet name="ANJAR TRI CAHYANINGSIH, A.Md.Ke" sheetId="2" r:id="rId5"/>
+    <sheet name="FITRIA RAHMAWATI, A.Md.Keb." sheetId="3" r:id="rId6"/>
+    <sheet name="PARYATI, S.Tr.Keb." sheetId="4" r:id="rId7"/>
+    <sheet name="RATNA DEWI KUSTANTI, A.Md.Keb." sheetId="5" r:id="rId8"/>
+    <sheet name="WAHYU PUJI LESTARI, A.Md.Keb." sheetId="6" r:id="rId9"/>
+    <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
+    <t>2026-05-20 10:58:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">intan amalia </t>
+  </si>
+  <si>
+    <t>3503114704960001</t>
+  </si>
+  <si>
+    <t>1996-04-07</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>30 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>Bumil Risti</t>
+  </si>
+  <si>
+    <t>ibu hamil ke 2 dengan skor KSPR 14 ( riwayat SC) dan anemia</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, bb 50 kg, TB 150 cm, td 110/70 hb 10,4 GDA 94</t>
+  </si>
+  <si>
+    <t>kie tentang makanan tinggi zat besi, kie makanan gizi seimbang ibu hamil, anjuran minum mms secara rutin</t>
+  </si>
+  <si>
+    <t>FITRIA RAHMAWATI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-05-21 10:41:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RADEVA YUANDIKA ALBIRU</t>
+  </si>
+  <si>
+    <t>3500000000000000</t>
+  </si>
+  <si>
+    <t>3503110806240001</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>2 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>Bagasi</t>
+  </si>
+  <si>
+    <t>balita dengan status gizi kurang dan stunting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umu baik, BB 8 TB75 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang PMBA, kie tentang pemantauan tumbuh dan perkembangan secara berkala, anjuran minum susu PKMK sesuai anjuran dokter, </t>
+  </si>
+  <si>
+    <t>2026-05-21 10:34:00</t>
+  </si>
+  <si>
+    <t>abizar ahmad zulfikar</t>
+  </si>
+  <si>
+    <t>3503121305250003</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>1 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>balita dengan T</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 9 TB 76</t>
+  </si>
+  <si>
+    <t>kie tentang PMBA, kie tentang PHBs kie tentang pantau tumbuh kembang secara berkala</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:54:00</t>
+  </si>
+  <si>
+    <t>SHIREEN FAZEELA ALMAIRA</t>
+  </si>
+  <si>
+    <t>2025-05-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> balita dengan 2T</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 7 TB 70 LK 45 lila 15</t>
+  </si>
+  <si>
+    <t>kie tentang PMBA, Kie tentang PHBS, kie tentang pantau pertumbuhan dan perkembangan secara rutin</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:51:00</t>
+  </si>
+  <si>
+    <t>HAFIZ FATHAN RACHMAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	3503022704250001</t>
+  </si>
+  <si>
+    <t>2025-04-27</t>
+  </si>
+  <si>
+    <t>1 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>TBC Anak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umum anak tampak sehat, BB 9 tB 75 </t>
+  </si>
+  <si>
+    <t>kie tentang minum obat TBC secara rutin, kie apabila ada keluhan segera periksa, kie tentang PMBA, kie tentang PHBS</t>
+  </si>
+  <si>
+    <t>pasien mengerti tentang penjelasan petugas,dan minum obat TBC secara rutin</t>
+  </si>
+  <si>
+    <t>2026-05-04 08:09:00</t>
+  </si>
+  <si>
+    <t>ZAFI PRABASWARA BAUREKSA</t>
+  </si>
+  <si>
+    <t>3503110608240003</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>1 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>baduta dengan 2T mengeluh setelah opname diare di RSUD selama 2 hari</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 13, 5 kg TB 78 cm, balita tampak sehat, ceria, nafsu makan tidak ada masalah, bak+, bab +, mual (-)</t>
+  </si>
+  <si>
+    <t>edukasi tentang bahaya diare pada balita, pencegahan diare pada balita, memastikan balita sudah mendapatkan imunisasi rotavirus, edukasi keluarga menerapkan PHBS, tanda bahaya balita mengalami diare</t>
+  </si>
+  <si>
+    <t>2026-05-21 14:50:00</t>
+  </si>
+  <si>
+    <t>DESY RETNO FITRIANINGSIH</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503115412880002</t>
+  </si>
+  <si>
+    <t>1988-12-14</t>
+  </si>
+  <si>
+    <t>37 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, hamil ke 3,T;120/80 mmhg,BB :60 kg,TB: 155 Cm,LILA : 26Cm,Kaki oedema,Jarak anak 2 tahun</t>
+  </si>
+  <si>
+    <t>1.Menjalin hubungan yang baik dengan Pasien
+2.Melakukan pemeriksaan tanda tanda  vital
+3.Menganjurkan ibu untuk memantau gerakan  janin
+4.Menjelaskan pada ibu tentang tanda tanda persalinan
+5.Menganjurkan pada ibu untuk menyiapkan kelengkapan persalinan
+6.Menganjurkan pada ibu untuk segera ke Faskes bila ada tanda tanda persalinan</t>
+  </si>
+  <si>
+    <t>S : ibu mengerti penjelasan petugas
+O : T ; 120/70 mmhg</t>
+  </si>
+  <si>
+    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-05-21 14:31:00</t>
+  </si>
+  <si>
+    <t>LELYANA SEPTIANTI SOETARJO</t>
+  </si>
+  <si>
+    <t>3503116309940001</t>
+  </si>
+  <si>
+    <t>1994-09-23</t>
+  </si>
+  <si>
+    <t>31 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Nifas</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik,T :120/70 mmhg.BB :58 Kg,TB :159 cm</t>
+  </si>
+  <si>
+    <t>1.Menjalin hubungan yang baik dengan Pasien
+2.Melakukan pemeriksaan tanda tanda  vital
+3.Menganjurkan ibu untuk pemberian ASI Eksklusif
+4.Menganjurkan Ibu nifas untuk KB Pasca Salin 
+5.Menganjurkan Pada ibu Untuk datang rutin ke posyandu
+6.Memberitahu Jadwal pelaksanaan imunisasi BCG</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+O : T : 120/70 mmhg,ibu memberi ASI pada bayinya</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:28:00</t>
+  </si>
+  <si>
+    <t>PUTRI SEPTINA HARDIANTI</t>
+  </si>
+  <si>
+    <t>3503116409970004</t>
+  </si>
+  <si>
+    <t>1997-09-24</t>
+  </si>
+  <si>
+    <t>28 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,T : 110/70 mmhg ,BB: 60 Kg,TB :163 Cm</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+O: T:110/70 mmhg</t>
+  </si>
+  <si>
+    <t>2026-05-21 10:30:00</t>
+  </si>
+  <si>
+    <t>PUSPITA NURUL FADZILA</t>
+  </si>
+  <si>
+    <t>3504074208000004</t>
+  </si>
+  <si>
+    <t>2000-08-02</t>
+  </si>
+  <si>
+    <t>25 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,Bumil Nifas hari ke 7,T : 110 /70 mmg,BB : 47 kg ,TB ;153 Cm</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+0 : T : 110/70 mmhg,ibu memberikan ASI pada bayinya</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:16:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARSYAD AL GHIFAHRI</t>
+  </si>
+  <si>
+    <t>35031121042400001</t>
+  </si>
+  <si>
+    <t>2024-04-21</t>
+  </si>
+  <si>
+    <t>2 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>Tumbang</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BAIK,BB: 11,2 KG,TB :83 CM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t>S: IBU MENGERTI PENJELASAN PETUGAS
+O: BB :11.2 KG,TB : 83 CM</t>
+  </si>
+  <si>
+    <t>2026-05-21 11:45:00</t>
+  </si>
+  <si>
+    <t>NEYRASHA DAHAYU MAHESWARI</t>
+  </si>
+  <si>
+    <t>0000000000000</t>
+  </si>
+  <si>
+    <t>3503114606240001</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik,BB : 12 Kg,TB :90 Cm</t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan petugas
+O: BB:12 Kg,TB :90 Cm</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:08:00</t>
+  </si>
+  <si>
+    <t>LAUNA MASAYU KIRANI</t>
+  </si>
+  <si>
+    <t>00000000000000</t>
+  </si>
+  <si>
+    <t>3503114902250002</t>
+  </si>
+  <si>
+    <t>2025-02-09</t>
+  </si>
+  <si>
+    <t>1 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,BB : 8.2 Kg.TB : 74cm</t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan Petugas
+O: BB: 8.2 kg,TB : 74 cm</t>
+  </si>
+  <si>
+    <t>2026-05-21 12:53:00</t>
+  </si>
+  <si>
+    <t>SHAHIA GHEAMORA PRASETYA</t>
+  </si>
+  <si>
+    <t>000000000000</t>
+  </si>
+  <si>
+    <t>3503114808240001</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik,Berat Badan Tetap,BB:12 kg.TB :89 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan yang baik dengan pasien dan keluarga
+2. Menjelaskan tujuan kedatangan petugas
+3.Menganjurkan pada keluarga tentang pemberian makanan yang bervariasi
+4.Menganjurkan agar ibu menambah porsi makan secara berkala
+5.Menganjurkan pada ibu untuk memberi snak sesuai selera anak
+6.menganjurkan pada ibu agar rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan Petugas
+0: BB : 12 kg TB : 89 cm</t>
+  </si>
+  <si>
+    <t>2026-05-13 10:02:00</t>
+  </si>
+  <si>
+    <t>BINAR AINUL MUHIBBI</t>
+  </si>
+  <si>
+    <t>2022-03-14</t>
+  </si>
+  <si>
+    <t>4 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>BALITA BERAT BADAN KURANG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG PEMENUHAN GIZI DAN KONSULTASI GIZI KE PUSKESMSTRENGGALEK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
+O.BB 11.9 KG
+A.BALITA DENGAN BBK
+P.MOTIVASI KONSUL KE SPA"
+</t>
+  </si>
+  <si>
+    <t>KELUARGA MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>PARYATI, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>2026-05-12 11:48:00</t>
+  </si>
+  <si>
+    <t>RITA MARSELIA DAMA YANTI</t>
+  </si>
+  <si>
+    <t>3503114403840001</t>
+  </si>
+  <si>
+    <t>1984-03-04</t>
+  </si>
+  <si>
+    <t>42 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL HB RENDAH, TERLALU TUA DAN TERLALU BANYAK ANAK</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG MINUM FE DAN MAKANAN YANG MENGANDUNG FE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELAAN PETUGAS DAN MENGERTI TENTANG RISTI PADA DIRINYA
+O.HB 9.4 gr %
+A.G5  P4  HAMIL DENGAN HB KURANG DAN  TERMASUK TERLALUNTUA DAN TERLALU BANYAK ANAK
+P.MOTIVASI IKUT KELAS IBU
+ "
+</t>
+  </si>
+  <si>
+    <t>IBU  MENERIMA SARAN DARI PETUGAS DAN RESIKO PADA DIRINYA</t>
+  </si>
+  <si>
+    <t>2026-05-07 09:05:00</t>
+  </si>
+  <si>
+    <t>INA ALTIFA SARI</t>
+  </si>
+  <si>
+    <t>3503115305960001</t>
+  </si>
+  <si>
+    <t>1996-05-13</t>
+  </si>
+  <si>
+    <t>30 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL KEK LILA 21 CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE BEBUTUHAN NUTRIASI BUMIL KEK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
+O.LILA 21 CM
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT KELAS IBU
+ "
+</t>
+  </si>
+  <si>
+    <t>IBU  MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-05-12 08:05:00</t>
+  </si>
+  <si>
+    <t>AULIYA MARGARETA</t>
+  </si>
+  <si>
+    <t>3503065606000001</t>
+  </si>
+  <si>
+    <t>2000-06-16</t>
+  </si>
+  <si>
+    <t>25 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUMIL RESTI KEADAAN UMUM SEHAT, KEK / LILA 22 CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN EDUKASI PENTINGNYA PEMENUHAN GIZI IBU HAMIL, 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S,IBU MENGERTI TTG PENJELASAN PETUGAS
+O. HASIL PEMERIKSAAN LILA 22 CM, IBU TAMPAK KURUS
+A.G2 P0 A1 REST TM 2
+P.MOTIVASI KELAS BUMIL
+KONTROL TERATUR 
+</t>
+  </si>
+  <si>
+    <t>2026-05-07 11:14:00</t>
+  </si>
+  <si>
+    <t>REYSHAKA AVICENNA RYUNARA</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>1 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA BERAT BADAN TETAP
+</t>
+  </si>
+  <si>
+    <t>KIE TENTANG KONSULTASI GIZI / RUJUKAN
+ KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGERTI KEADAAN ANAKNYA
+O.BB 11.5 KG
+A.BALITA DENGAN BERAT BADAN TIDAK NAIK
+P.MOTIVASI RUJUK KE PKM"
+</t>
+  </si>
+  <si>
+    <t>MOHAMMAD HANNAN ATTAKI</t>
+  </si>
+  <si>
+    <t>;3503111801250001</t>
+  </si>
+  <si>
+    <t>2025-01-18</t>
+  </si>
+  <si>
+    <t>1 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA BB SULIT NAIK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE NUTRISI BALITA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT MAKAN, PORSI SEDIKIT
+O.BB 9.9 KG
+A.BALITA DENGAN BBK
+P.MOTIVASI KONSUL KE SPA"
+</t>
+  </si>
+  <si>
+    <t>2026-05-07 08:31:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALFI SAADAH </t>
+  </si>
+  <si>
+    <t>3503116604240002</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAYI DENGAN BERAT BADAN KURANG
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG PEMBERIAN MAKANAN BERVARIASI DAN BERGIZI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN MENGERTI KEADAAN ANAKNYA 
+O.BB T 2 X BB 10.8 KG
+A.BALITA  DENGAN BB KURANG
+P.MOTIVASI KONTROL RUTIN SESUAI ADVIS DR"
+</t>
+  </si>
+  <si>
+    <t>2026-05-04 11:03:00</t>
+  </si>
+  <si>
+    <t>AHMAD MUFAWWIDL ILALLAH</t>
+  </si>
+  <si>
+    <t>3503112301770003</t>
+  </si>
+  <si>
+    <t>3503111204230001</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>3 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA BERAT BABAN TETAP
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG KONSULTASI DAN RUJUKAN KE PUSKESMAS
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
+O.BB 13.3 KG
+A.BALITA DENGAN GIZI KURANG BERAT BADAN TETAP
+P.MOTIVASI RUJUK KE PKM"
+</t>
+  </si>
+  <si>
+    <t>2026-05-04 10:02:00</t>
+  </si>
+  <si>
+    <t>ABHIZAR IKHSANUDIN SANJAYA (L</t>
+  </si>
+  <si>
+    <t>5202040405950001</t>
+  </si>
+  <si>
+    <t>3503110512240001</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>1 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE KENTANG NUTRISI BALITA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI ANAK  SULIT MAKAN PORSI TETAP TIDAK HABIS
+O.BB 9.7 KG
+A.BALITA DENGAN BBK
+P.MOTIVASI KONSUL KE SPA"
+</t>
+  </si>
+  <si>
+    <t>2026-05-04 09:05:00</t>
+  </si>
+  <si>
+    <t>GHINA TSUROYYA AZ AZHRA</t>
+  </si>
+  <si>
+    <t>3503082708960001</t>
+  </si>
+  <si>
+    <t>3503117004250002</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA BB TETAP
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG RUJUKAN/ KONSUL KE PETUGAS GIZI PKM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
+O.BB 9.8 KG
+A.BALITA DENGAN GIZI BURUK
+P.MOTIVASI RUJUK KE PKM"
+</t>
+  </si>
+  <si>
+    <t>2026-05-18 12:05:00</t>
+  </si>
+  <si>
+    <t>SILMINA EKA APRILIANI</t>
+  </si>
+  <si>
+    <t>1999-04-20</t>
+  </si>
+  <si>
+    <t>27 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>BUMIL RESTI KU SEHAT</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN EDUKASI KEHAMILAN PENTINGNYA BUKU KIA</t>
+  </si>
+  <si>
+    <t>S,IBU MENERTI TTG PENJELASAN PETUGAS
+O.BUKU KIA TERISI PEMERIKSAAN NAKES
+A.G2 P0 A1 REST TM 2
+P.MOTIVASI KELAS BUMIL
+KONTROL TERTUR UNTUK LAB TM 2</t>
+  </si>
+  <si>
+    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
+  </si>
+  <si>
+    <t>2026-05-29 12:19:00</t>
+  </si>
+  <si>
+    <t>diah eka murti</t>
+  </si>
+  <si>
+    <t>3503034809910001</t>
+  </si>
+  <si>
+    <t>1991-09-08</t>
+  </si>
+  <si>
+    <t>34 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>IBU NIFAS HARI KE 4</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN EDUKASI PROSES INFOLOSIO DAN MENYUSUI</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN PAHAN TENTANG PENJELASAN PETUGAS
+O.T 135/80 MMHG N 80R 18 X/MNTA.P1 AO NIFAS HARI KE 4 DENGAN DM</t>
+  </si>
+  <si>
+    <t>MOTIVASI KONTROL KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t>2026-05-16 11:55:00</t>
+  </si>
+  <si>
+    <t>THARIQ SYAZANI ALTHA</t>
+  </si>
+  <si>
+    <t>3578304809950001</t>
+  </si>
+  <si>
+    <t>3503011403240001</t>
+  </si>
+  <si>
+    <t>2024-03-09</t>
+  </si>
+  <si>
+    <t>2 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>BALITA BB TETAP</t>
+  </si>
+  <si>
+    <t>KIE TENTANG RUJUKAN</t>
+  </si>
+  <si>
+    <t>S.IBU MENGERTI KEADAAN ANAKNYA
+O.BB 9.1KG
+A.BALITA DENGAN GIZI BURUK
+P.MOTIVASI RUJUK KE PKM</t>
+  </si>
+  <si>
+    <t>2026-05-18 11:26:00</t>
+  </si>
+  <si>
+    <t>ALFARSYA JULIAN PUTRA RAMADHAN</t>
+  </si>
+  <si>
+    <t>3503110205220001</t>
+  </si>
+  <si>
+    <t>3503114704970001</t>
+  </si>
+  <si>
+    <t>2022-05-02</t>
+  </si>
+  <si>
+    <t>4 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>BALITA BB SULIT NAIK</t>
+  </si>
+  <si>
+    <t>KIE KENTANG NUTRISI BALITA</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
+O.BB 11.9 KG
+A.BALITA DENGAN BBK
+P.MOTIVASI KONSUL KE SPA</t>
+  </si>
+  <si>
+    <t>2026-05-18 14:04:00</t>
+  </si>
+  <si>
+    <t>RHIBATU MALIKAH</t>
+  </si>
+  <si>
+    <t>3503115407940004</t>
+  </si>
+  <si>
+    <t>1994-07-04</t>
+  </si>
+  <si>
+    <t>31 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KEK</t>
+  </si>
+  <si>
+    <t>KIE BEBUTUHAN NUTRIASI BUMIL KEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
+O.LILA 20.5 CM
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT KELAS IBU
+ </t>
+  </si>
+  <si>
+    <t>2026-05-16 13:42:00</t>
+  </si>
+  <si>
+    <t>JUWITA AMARA AZIKRA</t>
+  </si>
+  <si>
+    <t>3503116304940001</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>BAYI DENGAN BBK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG MINUM OBAT TB</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI KEADAAN ANAKNYA 
+O.BB T 3 X BB 6.7 KG
+A.BAYI DENGAN TB
+P.MOTIVASI KONTROL RUTIN SESUAI ADVIS DR</t>
+  </si>
+  <si>
+    <t>BEROBAT MANDIRI KE SPA</t>
+  </si>
+  <si>
+    <t>2026-05-16 13:24:00</t>
+  </si>
+  <si>
+    <t>ELVIRA ROSITA</t>
+  </si>
+  <si>
+    <t>3503115609960001</t>
+  </si>
+  <si>
+    <t>1996-09-16</t>
+  </si>
+  <si>
+    <t>29 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL RESTI T 140/ 80 MMHG</t>
+  </si>
+  <si>
+    <t>KIE TENTANG RESIKO TINGGI KEHAMILAN</t>
+  </si>
+  <si>
+    <t>S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DENGAN TENSI TINGGI
+O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST
+A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
+P.MOTIVASI IKUT KELAS IBU HAMIL</t>
+  </si>
+  <si>
+    <t>2026-05-19 15:09:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sus Nuryani </t>
+  </si>
+  <si>
+    <t>3503111007660003</t>
+  </si>
+  <si>
+    <t>3503115509570002</t>
+  </si>
+  <si>
+    <t>1957-12-09</t>
+  </si>
+  <si>
+    <t>68 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Hipertensi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hipertensi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blm ada </t>
+  </si>
+  <si>
+    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-05-16 12:06:00</t>
+  </si>
+  <si>
+    <t>CHRISMAGANDARESTA</t>
+  </si>
+  <si>
+    <t>3503115309980001</t>
+  </si>
+  <si>
+    <t>1998-09-13</t>
+  </si>
+  <si>
+    <t>27 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>IBU NIFAS PATUS NORMAL HARI KE 4 SEHAT</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG PENTINGNYA ASI BAGI BAYI</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAJKAN SUDAHPAHAM TENTANG PENJELASAN PETUGAS
+O.T.110/70 MMHG
+A.P1AOH1 POST BPARTU HARI KE 5 SEHAT
+P.PERAWATAN PAYUDARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DENGAN PIJAT LAKTASI</t>
+  </si>
+  <si>
+    <t>2026-05-18 09:58:00</t>
+  </si>
+  <si>
+    <t>AYU FERAWATI</t>
+  </si>
+  <si>
+    <t>3503116104920001</t>
+  </si>
+  <si>
+    <t>1992-04-21</t>
+  </si>
+  <si>
+    <t>34 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>IBU SEHAT T 130/90 MMHG R 18 X/.MNT,NADI 78 X/MNT</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PERAWATAN PAYU DARA DAN PROSES INVOLOSIO</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN PAHAM YG DI JELASKAN BIDAN
+O.MENCOBA PERAWATAN PAYU DARA
+A.P2 A0 H2 NIFAS HARI KE 5</t>
+  </si>
+  <si>
+    <t>SUDAH KB IUD</t>
+  </si>
+  <si>
+    <t>2026-05-13 13:41:00</t>
+  </si>
+  <si>
+    <t>3503112802054444</t>
+  </si>
+  <si>
+    <t>3503014009910001</t>
+  </si>
+  <si>
+    <t>1991-09-09</t>
+  </si>
+  <si>
+    <t>BAIK, IBU HAMIL DENGAN DM</t>
+  </si>
+  <si>
+    <t>MOTIVASI PERIKSA RUTIN KE RSUD DR SOETOMO SURABAUA TERATUR</t>
+  </si>
+  <si>
+    <t>IBU PAHAM APA YG D JELASKAN PETUKAS, PASIEN TELAH MEMBAWA RUJUKAN BALIK</t>
+  </si>
+  <si>
+    <t>PERIKSA KE DR DALAM</t>
+  </si>
+  <si>
+    <t>2026-05-04 09:39:00</t>
+  </si>
+  <si>
+    <t>sanjiwo bree</t>
+  </si>
+  <si>
+    <t>3503111008240002</t>
+  </si>
+  <si>
+    <t>2024-03-19</t>
+  </si>
+  <si>
+    <t>balita sulit makan</t>
+  </si>
+  <si>
+    <t>Edukasitentang gizi seimbang balita, pantau tumbuh kembang tiap 1 bulan sekali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Memberitahu ibu bahwa anaknya sesuai KBM bb blm naik
+O: bb: 12.2 kg.tb : 84 LK:49, LILA: 19
+A: Balita dengan gangguan makan 
+p: Menganjurkan orang tua untuk memebrikan makan anak sesuai dengan porsi makan dan bervariasi, memberikan informasi untuk makan gizi seimbang, istrahat yang cukup
+</t>
+  </si>
+  <si>
+    <t>WAHYU PUJI LESTARI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-05-01 00:18:00</t>
+  </si>
+  <si>
+    <t>gumala jaleswari</t>
+  </si>
+  <si>
+    <t>3503116204250003</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>balita mengalami batuk pilek, sariawan</t>
+  </si>
+  <si>
+    <t>konseling untuk minum obat TBC secara rutin, KIE tentang gizi seimbang</t>
+  </si>
+  <si>
+    <t>evaluasi 1 bulan</t>
+  </si>
+  <si>
+    <t>2026-05-13 22:04:00</t>
+  </si>
+  <si>
+    <t>ARY ANGRAINI PUTRI</t>
+  </si>
+  <si>
+    <t>3504164811970001</t>
+  </si>
+  <si>
+    <t>1997-11-04</t>
+  </si>
+  <si>
+    <t>28 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>Ibu hamil pertama dengan resiko tinggi KEK , ibu sekarang tidak ada keluhan dan ibu merasa sudah mulai naik berat badannya</t>
+  </si>
+  <si>
+    <t>kie tentang makan bergizi dan seimbang, kie tentang makan dan minum ibu hamil trimester 3 sesuai dengan buku KIA, Anjurkan ibu untuk minum MMS secara rutin atau segera periksa apabila terjadi keluhansewaktu waktu, anjurkan ibu untuk proses melahirkan di RSU</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti yang dijelaskan
+O: Ibu bisa mengulang tentang porsi dan kebutuhan makanan
+A: G1P0000 UK 25 Minggu
+A: Kontrol 2 minggu lagi atau apabila ada keluihan sewaktu waktu</t>
+  </si>
+  <si>
+    <t>2026-05-13 21:50:00</t>
+  </si>
+  <si>
+    <t>WAHYU PUJI LESTARI</t>
+  </si>
+  <si>
+    <t>3503112005150002</t>
+  </si>
+  <si>
+    <t>3503114410900001</t>
+  </si>
+  <si>
+    <t>1990-10-04</t>
+  </si>
+  <si>
+    <t>35 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BAIK,
+BB: 60 TB 110/70 TFU 30 CM , DJJ 140X/Menit</t>
+  </si>
+  <si>
+    <t>deteksi dini dan skrening, bentuk implementasi dan pendampingan, edukasi dan pemenuhan gizi, persiapan persalinan yang aman,rujukan dan informasi lebih lanjut</t>
+  </si>
+  <si>
+    <t>memberikan informasi kepada ibu hamil tentang keadaan ibu hamil
+memberitahu ibu untuk makan yang sweimbang
+periksa ke faskes apabila sewaktu waktu terjadi keluhan
+persiapan persalinan di RSUD
+MINUM VITAMIN SECARA RUTIN</t>
+  </si>
+  <si>
+    <t>2026-05-12 13:21:00</t>
+  </si>
+  <si>
+    <t>ALESHA KIRANA WARDANI</t>
+  </si>
+  <si>
+    <t>35034014110930001</t>
+  </si>
+  <si>
+    <t>3503117107250001</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>0 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>BAYI SEHAT, KEBUTUHAN ASUPAN GIZI BAYI KURANG, BB 7.1 KG TB 69 CM</t>
+  </si>
+  <si>
+    <t>KIE TENTANG MAKANAN KELUARGA GIZI SEIMBANG
+KIE TENTANG BPBA</t>
+  </si>
+  <si>
+    <t>S.IBU MENGERTI YANG DI JELASKAN PETUGAS
+O.IBU DAPAT MENUNJUKAN TAHAN ANAKNYA DI BUKU KIA
+A.BAYI DENGAN 3T
+P.KUNJUNGAN ULANG 2 MINGGU LAGI</t>
+  </si>
+  <si>
+    <t>MOTIVASI RUJUK KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t>2026-04-10 01:02:00</t>
+  </si>
+  <si>
+    <t>ARDINA KINAS ZIFARA</t>
+  </si>
+  <si>
+    <t>3503116112220001</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>3 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANAK USIA 3 TAHUN BERAT BADAN TIDAK NAIK, BARU SAKIT , ANAK SULIT MAKAN 
+</t>
+  </si>
+  <si>
+    <t>KIE : MENYARANKAN IBU UNTUK RUTI MENIMBANGAKAN ANAKNYA UNTUK MEMANTAU TUMBUH 
+        KEMBANG ANAKNYA 
+         MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI SEIMBANG DAN BERVARIASI UNTUK MEMBERI
+         DAYA TARIK ANAK</t>
+  </si>
+  <si>
+    <t>IBU BISA MENERIMA SARAN YANG DISAMPAIKAN DAN AKAN MELAKUKANNYA</t>
+  </si>
+  <si>
+    <t>2026-04-10 09:32:00</t>
+  </si>
+  <si>
+    <t>ALICHA SHOPA NUGROHO</t>
+  </si>
+  <si>
+    <t>3503116201220001</t>
+  </si>
+  <si>
+    <t>2022-01-22</t>
+  </si>
+  <si>
+    <t>4 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>BALITA UMUR 4 TAHUN BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE :
+    MENYARANKAN AKEPADA IBU BALITA UNTUK SELALU DATANG KE POSYANDU SECARA RUTIN UNTUK
+    MEMANTAU TUMBUH KEMBANG 
+    MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI EIMBANG KEPADA ANAKNYA 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU BISA MENERIMA PESAN YANG DISAMPAIKAN PETUGAS DAN AKAN MELAKSANAKAN </t>
+  </si>
+  <si>
+    <t>2026-04-09 11:06:00</t>
+  </si>
+  <si>
+    <t>UMI NADHIROH</t>
+  </si>
+  <si>
+    <t>3503114807040003</t>
+  </si>
+  <si>
+    <t>2004-07-08</t>
+  </si>
+  <si>
+    <t>21 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL ANAK PERTAMA BARU DATANG DARI LUAR KOTA  </t>
+  </si>
+  <si>
+    <t>MENYARAN KAN KEPADA ITU UNTU MELAKUKAN PEMERIKSAAN SESUAI STANDAR
+MENYARANKAN IBU UNTUK DATANG KE PUSKESMAS UNTUK MENDAPATKAN PEMERIKSAAN LENGKAP
+MENYARANKAN IBU UNTUK IKUT KELAS IBU HAMIL DI KELURAHAN KELUTAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBUBISA MENERIMA SARAN YANG DISAMPAIKAN PETUGAS DAN BERSEDIA DATANG KE PUSKESMAS UNTUK MENDAPATKAN PELAYANAN SESUAI SESUAI STANDAR
+IBU BERSEDIA IKUT PERTEMUAN KELAS IBU HAMIL DI KELUTAN
+</t>
+  </si>
+  <si>
+    <t>2026-04-09 10:19:00</t>
+  </si>
+  <si>
+    <t>INA ALIFASARI</t>
+  </si>
+  <si>
+    <t>29 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL ANAK KEDUAIBU LINGKAR LENGANNYA  KEK LILA 22.5 CM </t>
+  </si>
+  <si>
+    <t>MELAKUKAN KUNJUNGAN RUMAH IBU HAMIL MENYARANKAN UNTUK SELALU MEMERISAKAN KEHAMILANNYA KE PUSKESMAS UNTUK MENAPATKAN PELAYANAN YG STANDAR DENGAN 12 T
+MEMBERITAHU KEPADA IBU HAMIL BAHWA DIRINYA TERMASUK RESIKO TINNGI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU TAMPAK SENANG TELAH MENDAPATKAN SARAN DAN BERSEDIA MELAKUKAN PEMERIKSAAN SECARA RUTIN KE PUSKESMAS </t>
+  </si>
+  <si>
+    <t>2026-04-07 09:38:00</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK PERTAMA LILA KURANG DAI 11`</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENYARANKAN IBU UNTUK  SELALU MELAKUKAN PEMERIKSAAN KEHAMILANNYA KE PUSKESMAS  SESUAI STANDAR
+MEMBERITAHU KEPADA IBU BAHWA DIRINYA TERMASUK RESIKO TINGGI </t>
+  </si>
+  <si>
+    <t>IBU MENERIMA SARAN YANG DIBERIKAN DAN AKAN MELAKSANAKAN ANJURAN YANG DIBERIKAN OLEH PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-04-07 12:06:00</t>
+  </si>
+  <si>
+    <t>SRI RAMADHANI</t>
+  </si>
+  <si>
+    <t>1990-03-28</t>
+  </si>
+  <si>
+    <t>36 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK KE DUA USIA IBU 36 TAHUN ,JARAK ANAK 14 TAHUN IBU DENGAN RESIKO TINGGI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENYARANKAN IBU UNTUK PERIKSA KANDUNGAN SECARA RUTIN SESUAI PELAYANAN ANC STANDAR KE FASILITAS KESEHATAN / TENAGA KESEHATAN.
+MENYARANJAN IBU UNTU RUTIN MINUM MMS/ FE SECARA TERATUS 
+</t>
+  </si>
+  <si>
+    <t>IBU  MELAKSANAKAN ANJURAN YANG TELAH DIBERIKAN PETUGAS, SELAMA INI SUDAH MELAKUKAN PEMERIKSAAN SESUAI STANDAR PELAYANAN ANC DENGAN MEMERISAKAN KEHAMILANNYA KE PUSKESMAS DAN DSOG</t>
+  </si>
+  <si>
+    <t>2026-04-07 11:48:00</t>
+  </si>
+  <si>
+    <t>NANDA RAHMATU</t>
+  </si>
+  <si>
+    <t>00000000000</t>
+  </si>
+  <si>
+    <t>3503116002970001</t>
+  </si>
+  <si>
+    <t>1997-02-20</t>
+  </si>
+  <si>
+    <t>29 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>IBUSEHAT , RIWAYAT PERSALINAN SEBELUMNYA SC</t>
+  </si>
+  <si>
+    <t>KIE TENTANG TANDA BAHAYA IBU HAMIL, KIE TENTANG PORSI MAKAN DAN MINUM IBU HAMIL</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
+O.T.100/70 BB.58
+A.G2P1A0 HAMIL DENGAN RESTI
+P.MOTIVASI IKUT KELAS HAMIL 4 X PERTEMUAN
+PERIKSA 1 BULAN LAGI ATAU SEGERA APABILA DA KELUHAN</t>
+  </si>
+  <si>
+    <t>2026-04-08 11:41:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">firman dilla </t>
+  </si>
+  <si>
+    <t>3505104306990003</t>
+  </si>
+  <si>
+    <t>1999-06-03</t>
+  </si>
+  <si>
+    <t>26 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu mengeluh mual muntah </t>
+  </si>
+  <si>
+    <t>kie tentang perubahan fisiologis ibu hamil trimester 1, kie tentang porsi makan dan minum ibu hamil trimester 1, kie tentang tanda bahaya ibu hamil</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
+O.T.110/70 BB.65
+A.G1PO A0 HAMIL DENGAN RESTI
+P.MOTIVASI IKUT KELAS HAMIL 4 X PERTEMUAN
+PERIKSA 1 BULAN LAGI</t>
+  </si>
+  <si>
+    <t>2026-04-06 11:34:00</t>
+  </si>
+  <si>
+    <t>Yuni eka L</t>
+  </si>
+  <si>
+    <t>0000000000000000</t>
+  </si>
+  <si>
+    <t>3576026006890003</t>
+  </si>
+  <si>
+    <t>1989-06-20</t>
+  </si>
+  <si>
+    <t>36 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>ibu hamil perta ma dengan resiko tinggi usia ibu, ibu sekarang tidak ada keluhan ibu merasa sehat</t>
+  </si>
+  <si>
+    <t>Kie tentang porsi makan dan minum ibu hamil  trimester 1 sesuai dengan buku kia hal 6 dan perubahan fisiologis ibu hamil trimester 1, anjuran ibu untuk minum MMS secara rutin, periksa hamil secara rutin atau segera periksa apabila ada keluhan</t>
+  </si>
+  <si>
+    <t>s.ibu sudah mengerti yg dijelaskan petugas
+o.ibu bisa mungulang tentang porsi dan kebutuhan makanan 
+a.G1p0000 uk 7 minggu
+p. Kontrol 1 bulan atau segera apabila ada keluhan</t>
+  </si>
+  <si>
+    <t>2026-04-30 11:21:00</t>
+  </si>
+  <si>
+    <t>DIAN ASMARANI</t>
+  </si>
+  <si>
+    <t>3503116701860002</t>
+  </si>
+  <si>
+    <t>1986-01-27</t>
+  </si>
+  <si>
+    <t>40 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU SEHAT,ibu hamil dengan DM </t>
+  </si>
+  <si>
+    <t>Kie periksa teratur ke RSUD SOETOMO,KIE TENTANG MAKANAN KELUARGA GIZI SEIMBANG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s.ibu sudah mengerti yg dijelaskan petugas
+o.ibu bisa mungulang tgl jadwal sesuai rujukan
+a.G3 P1 A 1 Uk 13 mgg dengan DM
+p.2 mgg lagi kontrol 
+</t>
+  </si>
+  <si>
+    <t>3 MGG KONTROL</t>
+  </si>
+  <si>
+    <t>2026-04-15 11:15:00</t>
+  </si>
+  <si>
+    <t>NADILA AYU PUSPITA</t>
+  </si>
+  <si>
+    <t>3503040101930006</t>
+  </si>
+  <si>
+    <t>3503114901980003</t>
+  </si>
+  <si>
+    <t>1998-01-09</t>
+  </si>
+  <si>
+    <t>28 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU MERASA ASINYA TIDAK CUKUP BAYI SERING MENANGIS
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG CARA PEMBERIAN ASI DANPERAWATAN PAYUDARA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MEMAHAMI PENJELASAN PETUGAS
+O.IBU TERLIHAT, MENYUSUI DENGAN TEKNIK BENAR BAYI TENANG
+A.P1 A0 H1 DENGAN KEBUTUHAN TEKNIK MENYUSUI
+P.MOTIVASI ASI EXKLUSIF
+   PIJAT LAKTASI"
+</t>
+  </si>
+  <si>
+    <t>2026-04-24 02:13:00</t>
+  </si>
+  <si>
+    <t>3504076004990001</t>
+  </si>
+  <si>
+    <t>27 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>IBUSEHAT , RIWAYAT ABORTUS 1X</t>
+  </si>
+  <si>
+    <t>KIE TENTANG TANDA-TANDA BAHAYA KEHAMILAN TM 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
+O.T.100/70 BB.64
+A.G2A1H0 HAMIL DENGAN RESTI
+P.MOTIVASI IKUT KELAS HAMIL 4 X PERTEMUAN
+  PERIKSA 1 BULAN LAGI
+</t>
+  </si>
+  <si>
+    <t>2026-04-22 13:05:00</t>
+  </si>
+  <si>
+    <t>FADILLA INDAH TRI UTAMA</t>
+  </si>
+  <si>
+    <t>35031169059990001</t>
+  </si>
+  <si>
+    <t>1999-05-29</t>
+  </si>
+  <si>
+    <t>IBU MENGATAKAN NYERI BEKAS JAHITAN PERINIUM</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PERAWATAN PERINIUM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGERTI MENGATAKAN APA YG DIJESLASKAN PETUGAS
+O.T.110/70.BB 66 LUKA PERINIUM BERSIH
+A.P1AOH1 GANGGUAN RASA NAMAN
+P.KIE MINUM OBAT TERATUS
+   PERAWATAN LUKA PERINIUM AGAR TETAP BERSIH </t>
+  </si>
+  <si>
+    <t>1 MGG KONTROL</t>
+  </si>
+  <si>
+    <t>2026-03-15 11:50:00</t>
+  </si>
+  <si>
+    <t>IBU MERASA ASINYA TIDAK CUKUP BAYI SERING MENANGIS</t>
+  </si>
+  <si>
+    <t>KIE TENTANG CARA PEMBERIAN ASI DANPERAWATAN PAYUDARA</t>
+  </si>
+  <si>
+    <t>S.IBU MEMAHAMI PENJELASAN PETUGAS
+O.IBU TERLIHAT, MENYUSUI DENGAN TEKNIK BENAR BAYI TENANG
+A.P1 A0 H1 DENGAN KEBUTUHAN TEKNIK MENYUSUI
+P.MOTIVASI ASI EXKLUSIF
+   PIJAT LAKTASI</t>
+  </si>
+  <si>
+    <t>KONSUL KE POLI GISI PKM TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-04-29 11:22:00</t>
+  </si>
+  <si>
+    <t>34 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu hamil dengan DM </t>
+  </si>
+  <si>
+    <t>Kie periksa teratur ke RSUD SOETOMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s.ibu sudah mengerti yg dijelaskan petugas
+o.ibu bisa mungulang tgl jadwal sesuai rujukan
+a.G1 P0 A 0 Uk 36 mgg dengan Resti
+p.1 mgg lagi kontrol 
+</t>
+  </si>
+  <si>
+    <t>2026-04-29 10:55:00</t>
+  </si>
+  <si>
+    <t>nurma yunita</t>
+  </si>
+  <si>
+    <t>36711131113108990009</t>
+  </si>
+  <si>
+    <t>3503015811000003</t>
+  </si>
+  <si>
+    <t>2000-11-18</t>
+  </si>
+  <si>
+    <t>25 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu nifas pos sc hari ke 12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang proses infolosio
+</t>
+  </si>
+  <si>
+    <t>s.ibu mengatakan mengerti yg di jelaskan petugas
+o.bb 84 tb 156
+a.PI AO H0 dengan IUFD
+p.kie ttg kb pasca salin</t>
+  </si>
+  <si>
+    <t>Ibu ingin KB kondom</t>
+  </si>
+  <si>
     <t>2026-04-15 16:15:00</t>
   </si>
   <si>
     <t>Azira yosi kariru</t>
   </si>
   <si>
     <t>3503115212080001</t>
   </si>
   <si>
     <t>2008-12-12</t>
   </si>
   <si>
-    <t>Perempuan</t>
-[...1 lines deleted...]
-  <si>
     <t>17 tahun 4 bulan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bumil Risti</t>
   </si>
   <si>
     <t>Keadaan ibu hamil sehat hamil ke 1 usia 10 mgg</t>
   </si>
   <si>
     <t>Edukasi minum TTD</t>
   </si>
   <si>
     <t>S.ibu mengerti pentingnya minum MMS bagi kemamilan
 O.BB 38kg T.110/70 mmhg Lila 22 cm HB 13.3 gr %
 A.G1PoAo Tm 1 dengan KEK
 P.Motivasi ikut kelas hamil dan minum mms setiap hari</t>
   </si>
   <si>
-    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-17 10:30:00</t>
   </si>
   <si>
     <t>ANGGA WINDIANI</t>
   </si>
   <si>
     <t>1997-07-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 tahun 8 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL G1 16 MGG</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasi tentang Grafik Kenaikan BB dan gizi bumil
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Ibu mengerti yang di jelaskan bidan 
 BB 72 TB 156
 Ibu hamil dengan Obesitas
 evaluasi 1 bulan"
 </t>
   </si>
   <si>
     <t>2026-03-17 11:10:00</t>
   </si>
   <si>
     <t>DIAN WULANDARI</t>
   </si>
   <si>
     <t>3503136002990001</t>
   </si>
   <si>
@@ -224,80 +1780,74 @@
 O.BB 74 TB 156 T 110/70
 A.G2 A1 Ho dengan Resti skor 6</t>
   </si>
   <si>
     <t>Riwayat Abortus</t>
   </si>
   <si>
     <t>2026-03-17 10:20:00</t>
   </si>
   <si>
     <t>NURMA IDAWATI SIREGAR</t>
   </si>
   <si>
     <t>3503113007910002</t>
   </si>
   <si>
     <t>3603125604930006</t>
   </si>
   <si>
     <t>1993-04-16</t>
   </si>
   <si>
     <t>32 tahun 11 bulan</t>
   </si>
   <si>
-    <t>Nifas</t>
-[...1 lines deleted...]
-  <si>
     <t>Ibu nifas anak ke 2 Hari ke 20</t>
   </si>
   <si>
     <t>Edukasi tentang pentingnya pemeriksaan nifas</t>
   </si>
   <si>
     <t>S. ibu mengatakan mengerti tentang Penjelasan bidan
 O.T110/70 BB 68 T 158
 A.P2 AO nifas Normal
 P.Evaluasi kunjungan ulang 2 mgg lagi</t>
   </si>
   <si>
     <t>2026-03-17 13:04:00</t>
   </si>
   <si>
     <t>FAIZATUD DAROJATIL`ULYA</t>
   </si>
   <si>
     <t>3504027103960001</t>
   </si>
   <si>
     <t>1996-03-31</t>
   </si>
   <si>
-    <t>30 tahun 0 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>Ibu nifas 1 bulan Tidak ada keluhan</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasi tentang KB MKJP
 </t>
   </si>
   <si>
     <t>S.Ibu mengatakan Paham tentang penjelasan Bidan
 O.BB 58 TB 155 T 120/ 80
 A.P1 A0 H1 dengan kebutuhan KB
 P.Ibu ingin KB setelah nifas</t>
   </si>
   <si>
     <t>2026-03-17 11:13:00</t>
   </si>
   <si>
     <t>SITI NURJANAH</t>
   </si>
   <si>
     <t>35031105003800005</t>
   </si>
   <si>
     <t>3503055808930001</t>
   </si>
   <si>
@@ -313,57 +1863,51 @@
   <si>
     <t>Edukasi tentang Perawatan payu dara</t>
   </si>
   <si>
     <t>S.Ibu mengatakan paham tentang penjelasan petugas
 O.T110/70 TB 155 cm BB 60 kg
 A.P2 Ao dengan Kebutuhan Perawatan Payu dara
 P.Ibu bisa mengulangi cara perawatan payu dara yg dilakukan bidan</t>
   </si>
   <si>
     <t>2026-03-16 21:05:00</t>
   </si>
   <si>
     <t>RASELIO TAMA MUSTHOFA</t>
   </si>
   <si>
     <t>9202150404960001</t>
   </si>
   <si>
     <t>3503116208950001</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>Laki-laki</t>
-[...1 lines deleted...]
-  <si>
     <t>0 tahun 3 bulan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tumbang</t>
   </si>
   <si>
     <t>Bayi riwayat BBLR</t>
   </si>
   <si>
     <t>Edukasi Ttg Tumbang bayi</t>
   </si>
   <si>
     <t xml:space="preserve">"S. ibu mengatakan mengerti 
 O.BB 2.7 kg TB 45 cm (06/03/26)
 A. Bayi BBK
 P.evaluasi 1 bulan di Posyandu
 </t>
   </si>
   <si>
     <t>Bayi sdh dibawa konsul ke PKM</t>
   </si>
   <si>
     <t>2026-03-16 14:18:00</t>
   </si>
   <si>
     <t>FITA AFIFATUL AZIZAH</t>
   </si>
   <si>
     <t>3503116608950001</t>
@@ -419,86 +1963,80 @@
 P.ibu berani KB suntik 3 bulanan  KB</t>
   </si>
   <si>
     <t>2026-03-16 15:06:00</t>
   </si>
   <si>
     <t>LARASATI DEVANI LAWE</t>
   </si>
   <si>
     <t>3503115106040002</t>
   </si>
   <si>
     <t>2004-06-11</t>
   </si>
   <si>
     <t>21 tahun 10 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Ibu sehat nifas 1 bulan mengatakan belum berkb </t>
   </si>
   <si>
     <t>S.ibu mengatakan mengerti penjelasan petugas
 O.bb 51 kg TB 146 T 110/70</t>
   </si>
   <si>
-    <t>Ibu ingin KB kondom</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-13 14:36:00</t>
   </si>
   <si>
     <t>GINA KUBUL KARIMAH</t>
   </si>
   <si>
     <t>3527046507980001</t>
   </si>
   <si>
     <t>2022-12-22</t>
   </si>
   <si>
     <t>3 tahun 3 bulan</t>
   </si>
   <si>
     <t>Balita belum Bisa jalan tanpa bantuan</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasi tentang gizi seimbang balita, pantau tumbuh kembang dan Posyandu Rutin
 </t>
   </si>
   <si>
     <t xml:space="preserve">evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter
 </t>
   </si>
   <si>
     <t>Pasien Lama tidak Posyandu Karena Takut jika diimunisasi</t>
   </si>
   <si>
     <t>2026-04-13 13:49:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bagasi</t>
   </si>
   <si>
     <t>Bayi dengan BB kurang, minum formula, Riwayat BBLR</t>
   </si>
   <si>
     <t xml:space="preserve">
 Edukasi tentang gizi seimbang balita, rujuk ke puskesmas 
 </t>
   </si>
   <si>
     <t xml:space="preserve">S. ibu mengatakan mengerti 
 O.BB 2.7 kg TB 45 cm
 A. Bayi BBK
 P.evaluasi 1 bulan
 .rujuk ke puskesmas untuk konsul dokter tgl 6 Maret 26
 </t>
   </si>
   <si>
     <t>Bu balita berangkat Langsung Ke PKM konsultasi Gizi</t>
   </si>
   <si>
     <t>2026-03-06 12:30:00</t>
   </si>
   <si>
     <t>RILI AYNAZWA SINGADJI</t>
@@ -560,151 +2098,121 @@
     <t>2026-03-30 14:12:00</t>
   </si>
   <si>
     <t>Vernika Nikmatul A</t>
   </si>
   <si>
     <t>Keadaan Ibu Nifas  Baik, Ibu sering memegangi perut karena terasa nyeri setelah Operasi, T 120/80 mmhg, N:80 x/mnt,S:36.8 0 C, R: 20 x Mnt</t>
   </si>
   <si>
     <t xml:space="preserve">Managemet nyeri Nifas Post SC hari Ke 3 dengan edukasi proses involusio </t>
   </si>
   <si>
     <t>S: Ibu mengatakan Mengerti penjelasan Petugas
 O: Ibu mengangguk paham terhadap penjelasan Petugas
 A:P1 A0 H1 dengan gangguan rasa 
 P: - Edukasi tentang Obat Farmakologi Analgesik di minum sesuai dengan Advis</t>
   </si>
   <si>
     <t>Kunjungan Ulang tgl 6 April 2026</t>
   </si>
   <si>
     <t>2026-03-10 11:55:00</t>
   </si>
   <si>
     <t>LELYANA SEPTIANTI SUTARJO</t>
-  </si>
-[...7 lines deleted...]
-    <t>1994-09-23</t>
   </si>
   <si>
     <t>31 tahun 5 bulan</t>
   </si>
   <si>
     <t>KEADAAN UMUM BAIK</t>
   </si>
   <si>
     <t>1.Jalin hubungan Saling Percaya dengan pasien
 2.Observasi Tanda- tanda Vital
 3.Pemantauan Tanda- tanda perdarahan,infeksi
 4.Edukasi Menyusui 
 5.Minum Tablet Tambah darah
 6.Kontrol bila ada keluhan</t>
   </si>
   <si>
     <t>S: Pasien mengerti penjelasan Petugas ,menyebutkan banyaknya perdarahan
 O : Pasien terlihat Menyusui dengan benar
      T : 110/70 mmhg
      S : 36,5
      N : 80 x/mnt
 A : Post Partum Hari ke 7 
 P  : lanjutkan Intervensi di KF  selanjutnya</t>
   </si>
   <si>
-    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-03 09:34:00</t>
   </si>
   <si>
     <t>anindya nihala</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
-    <t>1 tahun 8 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>tinggi bdan tidak sesuai dengan usia, gizi baik</t>
   </si>
   <si>
     <t xml:space="preserve">konseling tentanf gizi seimbang balita, rujuk ke puskesmas </t>
   </si>
   <si>
-    <t>evaluasi 1 bulan</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-03 09:13:00</t>
   </si>
   <si>
     <t>MUHAMMAD M. FARIH MUFATNABIH</t>
   </si>
   <si>
     <t>35000000000000000</t>
   </si>
   <si>
     <t>35031112912071923</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
-    <t>1 tahun 4 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">balita dengan gizi kurang </t>
   </si>
   <si>
     <t>kie tentanng gizi seimbang balita</t>
   </si>
   <si>
     <t>2026-03-03 09:07:00</t>
   </si>
   <si>
     <t>hafizh fathan R</t>
   </si>
   <si>
     <t>3503022704250001</t>
   </si>
   <si>
-    <t>2025-04-27</t>
-[...1 lines deleted...]
-  <si>
     <t>0 tahun 10 bulan</t>
-  </si>
-[...1 lines deleted...]
-    <t>TBC Anak</t>
   </si>
   <si>
     <t>bayi sedang mengalami pilek, batuk, sariawan</t>
   </si>
   <si>
     <t xml:space="preserve">konselinng untuk minum obat TBC secara rutin, kie tentang gizi seimbang </t>
   </si>
   <si>
     <t xml:space="preserve">evaluasi 1 bulan </t>
   </si>
   <si>
     <t>2026-03-03 09:03:00</t>
   </si>
   <si>
     <t>kaira anjasmara</t>
   </si>
   <si>
     <t>3503101112160001</t>
   </si>
   <si>
     <t>2023-08-03</t>
   </si>
   <si>
     <t>2 tahun 7 bulan</t>
   </si>
@@ -793,51 +2301,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1097,2522 +2605,7835 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B31" sqref="B31:M32"/>
+      <selection activeCell="B88" sqref="B88:M89"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>84</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="2">
+        <v>350000000000</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>83</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>82</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>81</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>80</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>79</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>78</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>77</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>76</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>75</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>74</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>73</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>72</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>71</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>70</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D16" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E16" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N16" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>69</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E17" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>68</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>67</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>66</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E20" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>65</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>64</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>63</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>62</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>61</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>60</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D26" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E26" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>59</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>58</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>57</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>56</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>55</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E31" s="2">
+        <v>350312645250001</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="N31" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>54</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>53</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>52</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>51</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>50</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="N36" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>49</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>48</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>47</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>46</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>45</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>44</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="N42" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>43</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D43" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>42</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D44" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>41</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D45" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>40</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D46" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>39</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>38</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D48" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E48" s="2">
+        <v>305306680390003</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>37</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>36</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>35</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>34</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="N52" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>33</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>32</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>31</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>30</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="N56" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>29</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>28</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="N58" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>27</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>26</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D60" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E60" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>25</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>24</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D62" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E62" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>23</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>22</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>21</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>20</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>19</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="N67" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>18</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="D68" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="N68" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>17</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>16</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="N70" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>15</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>14</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="N72" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="2">
+        <v>13</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="2">
+        <v>12</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="N74" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="2">
+        <v>11</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="D75" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E75" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="2">
+        <v>10</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="N76" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="2">
+        <v>9</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="D77" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E77" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="2">
+        <v>8</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="2">
+        <v>7</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="M79" s="2"/>
+      <c r="N79" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="2">
+        <v>6</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="D80" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="B84" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="B88" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="B89" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="J84:M84"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="J88:M88"/>
+    <mergeCell ref="J89:M89"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N11"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B10" sqref="B10:M11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>52</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="B6" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="B10" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="B11" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="J10:M10"/>
+    <mergeCell ref="J11:M11"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N23"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B22" sqref="B22:M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="115.543" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="286.502" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="2" t="s">
-        <v>16</v>
+      <c r="D2" s="2">
+        <v>350000000000</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="2">
-[...3 lines deleted...]
-        <v>350311710790001</v>
+      <c r="D3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J4" s="2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>66</v>
+        <v>391</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>67</v>
+        <v>392</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>68</v>
+        <v>393</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>68</v>
+        <v>394</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>69</v>
+        <v>395</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>70</v>
+        <v>396</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>71</v>
+        <v>397</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>72</v>
+        <v>398</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>73</v>
+        <v>399</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
+        <v>36</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J9" s="2" t="s">
-        <v>80</v>
+        <v>405</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>81</v>
+        <v>406</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>82</v>
+        <v>407</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>83</v>
+        <v>408</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>84</v>
+        <v>409</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>85</v>
+        <v>410</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>86</v>
+        <v>411</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>87</v>
+        <v>412</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>89</v>
+        <v>413</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>91</v>
+        <v>414</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>92</v>
+        <v>415</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>95</v>
+        <v>609</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>96</v>
+        <v>610</v>
       </c>
       <c r="D11" s="2">
-        <v>350311301920001</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E11" s="2">
+        <v>35000000000000</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>98</v>
+        <v>611</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>99</v>
+        <v>170</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>100</v>
+        <v>612</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>101</v>
+        <v>613</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>104</v>
+        <v>614</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>105</v>
+        <v>615</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>106</v>
+        <v>616</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>106</v>
+        <v>617</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>107</v>
+        <v>618</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>109</v>
+        <v>619</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>110</v>
+        <v>620</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>111</v>
+        <v>322</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>112</v>
+        <v>621</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>113</v>
+        <v>622</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>114</v>
+        <v>616</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>114</v>
+        <v>623</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>115</v>
+        <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>116</v>
+        <v>624</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>117</v>
+        <v>625</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>110</v>
+        <v>626</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>120</v>
+        <v>628</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>629</v>
+      </c>
+      <c r="D14" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>122</v>
+        <v>630</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>123</v>
+        <v>631</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>124</v>
+        <v>632</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>125</v>
+        <v>633</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>126</v>
+        <v>634</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
-[...39 lines deleted...]
-      <c r="N15" s="2" t="s">
+    <row r="18" spans="1:14">
+      <c r="B18" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="B22" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-[...298 lines deleted...]
-      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="2">
-[...92 lines deleted...]
-      <c r="M32" s="3"/>
+      <c r="B23" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B27:E27"/>
-[...4 lines deleted...]
-    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J23:M23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N26"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B25" sqref="B25:M26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="209.949" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>70</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D2" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E2" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>69</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E3" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>68</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>67</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>66</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D6" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E6" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>65</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>64</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>63</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>62</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>61</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>43</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D12" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>42</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D13" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>41</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D14" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>40</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D15" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>39</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>38</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D17" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E17" s="2">
+        <v>305306680390003</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="B21" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="B25" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="B26" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="J26:M26"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N19"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B18" sqref="B18:M19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="127.255" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="36.42" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>78</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>77</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>76</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>75</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>74</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>73</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>72</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>71</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>10</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="B14" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="B18" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="B19" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="J19:M19"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B13" sqref="B13:M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>168</v>
+        <v>308</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>35000000000000</v>
+        <v>309</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>170</v>
+        <v>311</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>172</v>
+        <v>312</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>173</v>
+        <v>313</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>174</v>
+        <v>314</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>176</v>
+        <v>316</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>177</v>
+        <v>317</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>178</v>
+        <v>318</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>179</v>
+        <v>318</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>180</v>
+        <v>319</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>182</v>
+        <v>320</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>183</v>
+        <v>321</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>174</v>
+        <v>322</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>184</v>
+        <v>323</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>185</v>
+        <v>324</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>178</v>
+        <v>325</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>186</v>
+        <v>325</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>187</v>
+        <v>326</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>188</v>
+        <v>327</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>189</v>
+        <v>20</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>190</v>
+        <v>328</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>191</v>
+        <v>329</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>192</v>
+        <v>330</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>193</v>
+        <v>331</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>332</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>333</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>195</v>
+        <v>334</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>196</v>
+        <v>335</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>197</v>
+        <v>336</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>198</v>
+        <v>337</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>199</v>
+        <v>338</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>200</v>
+        <v>339</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="B9" s="3" t="s">
-        <v>201</v>
+        <v>636</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="s">
-        <v>202</v>
+        <v>637</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="13" spans="1:14">
       <c r="B13" s="3" t="s">
-        <v>175</v>
+        <v>315</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="s">
-        <v>205</v>
+        <v>640</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:14">
       <c r="B14" s="3" t="s">
-        <v>204</v>
+        <v>639</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="s">
-        <v>206</v>
+        <v>641</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="J13:M13"/>
     <mergeCell ref="J14:M14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10:M11"/>
+      <selection activeCell="B45" sqref="B45:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
-[...187 lines deleted...]
-    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>14</v>
+        <v>213</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>214</v>
+      </c>
+      <c r="D2" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E2" s="2">
+        <v>350903600490001</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>19</v>
+        <v>216</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>21</v>
+        <v>217</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>23</v>
+        <v>219</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>25</v>
+        <v>221</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>350311710790001</v>
+        <v>222</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>223</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>27</v>
+        <v>224</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>28</v>
+        <v>225</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>29</v>
+        <v>226</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>30</v>
+        <v>227</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="M3" s="2"/>
+        <v>228</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>229</v>
+      </c>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J4" s="2" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>38</v>
+        <v>237</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>39</v>
+        <v>238</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>40</v>
+        <v>239</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>240</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>242</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>43</v>
+        <v>244</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>44</v>
+        <v>245</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>45</v>
+        <v>246</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>46</v>
+        <v>247</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>47</v>
+        <v>248</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>48</v>
+        <v>249</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>49</v>
+        <v>250</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>49</v>
+        <v>250</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>50</v>
+        <v>251</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>51</v>
+        <v>252</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>52</v>
+        <v>253</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>53</v>
+        <v>254</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>57</v>
+        <v>257</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>258</v>
+      </c>
+      <c r="E7" s="2">
+        <v>350312645250001</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>60</v>
+        <v>259</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>63</v>
+        <v>260</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>64</v>
+        <v>261</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="M7" s="2"/>
+        <v>262</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>263</v>
+      </c>
       <c r="N7" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>66</v>
+        <v>264</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>67</v>
+        <v>265</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>68</v>
+        <v>266</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>68</v>
+        <v>266</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>69</v>
+        <v>267</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>70</v>
+        <v>268</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>71</v>
+        <v>269</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>72</v>
+        <v>270</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>73</v>
+        <v>271</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
+        <v>53</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J9" s="2" t="s">
-        <v>80</v>
+        <v>269</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>81</v>
+        <v>270</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>82</v>
+        <v>271</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>83</v>
+        <v>282</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>84</v>
+        <v>283</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>85</v>
+        <v>284</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>86</v>
+        <v>284</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>87</v>
+        <v>285</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>89</v>
+        <v>286</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>91</v>
+        <v>287</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>92</v>
+        <v>288</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>94</v>
+        <v>290</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>95</v>
+        <v>291</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>350311301920001</v>
+        <v>292</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>293</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>97</v>
+        <v>293</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>98</v>
+        <v>294</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>99</v>
+        <v>295</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>100</v>
+        <v>296</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>101</v>
+        <v>297</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>102</v>
+        <v>298</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>103</v>
+        <v>299</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>104</v>
+        <v>300</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>106</v>
+        <v>301</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>107</v>
+        <v>303</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>109</v>
+        <v>304</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>110</v>
+        <v>305</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="M12" s="2"/>
+        <v>306</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>307</v>
+      </c>
       <c r="N12" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>112</v>
+        <v>340</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>113</v>
+        <v>341</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>114</v>
+        <v>342</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>114</v>
+        <v>343</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>115</v>
+        <v>344</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>116</v>
+        <v>345</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>117</v>
+        <v>346</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>110</v>
+        <v>347</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>118</v>
+        <v>348</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>119</v>
+        <v>349</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>120</v>
+        <v>417</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>121</v>
+        <v>418</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>122</v>
+        <v>419</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>123</v>
+        <v>420</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>124</v>
+        <v>421</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>125</v>
+        <v>422</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>126</v>
+        <v>423</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>127</v>
+        <v>424</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>128</v>
+        <v>425</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>84</v>
+        <v>427</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>86</v>
+        <v>428</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>86</v>
+        <v>429</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>87</v>
+        <v>430</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>89</v>
+        <v>431</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>131</v>
+        <v>432</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>132</v>
+        <v>433</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>434</v>
+      </c>
+      <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>135</v>
+        <v>435</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>136</v>
+        <v>214</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>137</v>
+        <v>436</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>137</v>
+        <v>436</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>138</v>
+        <v>215</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>139</v>
+        <v>437</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>140</v>
+        <v>438</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>141</v>
+        <v>439</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>142</v>
+        <v>440</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>143</v>
+        <v>441</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>144</v>
+        <v>442</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>145</v>
+        <v>443</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>145</v>
+        <v>443</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>146</v>
+        <v>444</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>147</v>
+        <v>404</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>148</v>
+        <v>445</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>149</v>
+        <v>446</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>150</v>
+        <v>447</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>151</v>
+        <v>448</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
+        <v>30</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>29</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>28</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>26</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D22" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E22" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>25</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D24" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E24" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>23</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>22</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>21</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>19</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>18</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="D30" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="M30" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="N30" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>17</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>16</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>15</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>14</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>13</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>12</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="N36" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
         <v>11</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="2">
+      <c r="B37" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="D37" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="E18" s="2">
+      <c r="E37" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...79 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="F37" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="B41" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="B45" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="B46" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B22:E22"/>
-[...4 lines deleted...]
-    <mergeCell ref="J27:M27"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="J45:M45"/>
+    <mergeCell ref="J46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>
+      <vt:lpstr>ANJAR TRI CAHYANINGSIH, A.Md.Ke</vt:lpstr>
       <vt:lpstr>FITRIA RAHMAWATI, A.Md.Keb.</vt:lpstr>
+      <vt:lpstr>PARYATI, S.Tr.Keb.</vt:lpstr>
       <vt:lpstr>RATNA DEWI KUSTANTI, A.Md.Keb.</vt:lpstr>
+      <vt:lpstr>WAHYU PUJI LESTARI, A.Md.Keb.</vt:lpstr>
       <vt:lpstr>YUYUN WAHYU RETNOWATI, S.Keb.Bd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>