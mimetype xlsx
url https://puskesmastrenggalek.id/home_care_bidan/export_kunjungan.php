--- v2 (2026-06-13)
+++ v3 (2026-08-23)
@@ -24,446 +24,3248 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="ANJAR TRI CAHYANINGSIH, A.Md.Ke" sheetId="2" r:id="rId5"/>
     <sheet name="FITRIA RAHMAWATI, A.Md.Keb." sheetId="3" r:id="rId6"/>
     <sheet name="PARYATI, S.Tr.Keb." sheetId="4" r:id="rId7"/>
     <sheet name="RATNA DEWI KUSTANTI, A.Md.Keb." sheetId="5" r:id="rId8"/>
     <sheet name="WAHYU PUJI LESTARI, A.Md.Keb." sheetId="6" r:id="rId9"/>
     <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1338">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
-    <t>2026-05-20 10:58:00</t>
-[...8 lines deleted...]
-    <t>1996-04-07</t>
+    <t>2026-08-21 12:09:00</t>
+  </si>
+  <si>
+    <t>INDAH OKTARINI</t>
+  </si>
+  <si>
+    <t>1408045010980007</t>
+  </si>
+  <si>
+    <t>1998-10-18</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
-    <t>30 tahun 2 bulan</t>
+    <t>27 tahun 10 bulan</t>
   </si>
   <si>
     <t>Bumil Risti</t>
   </si>
   <si>
-    <t>ibu hamil ke 2 dengan skor KSPR 14 ( riwayat SC) dan anemia</t>
-[...5 lines deleted...]
-    <t>kie tentang makanan tinggi zat besi, kie makanan gizi seimbang ibu hamil, anjuran minum mms secara rutin</t>
+    <t>IBU HAMIL TM 2</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PELANANAN STANDAR TM 2</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI PENJELASAN BIDAN
+O.BB 62 KG T.110/70 MMHG
+A.G1 PO AO UK 22 MGG 
+P.IBU MENGATAKAN 2 MGG LAGI AKAN KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
+  </si>
+  <si>
+    <t>2026-08-21 12:48:00</t>
+  </si>
+  <si>
+    <t>HINDUN WAHDAH</t>
+  </si>
+  <si>
+    <t>3503114905930001</t>
+  </si>
+  <si>
+    <t>1993-05-09</t>
+  </si>
+  <si>
+    <t>33 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Nifas</t>
+  </si>
+  <si>
+    <t>IBU NIFAS POST SC</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PROSES INFOLUSIO DAN KB PASCASALIN</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI PENJELESAAN BIDAN
+0.BB 80 KG T 120/ 80 MMHG
+A.P2 A0 H 2 HARI KE 4
+P.KIE TENTANG PROSES INFOLUSIO
+  .KIE TENTANG KB MKJP</t>
+  </si>
+  <si>
+    <t>2026-07-09 09:06:00</t>
+  </si>
+  <si>
+    <t>salsabila alesha aura nismara</t>
+  </si>
+  <si>
+    <t>3503112005150002</t>
+  </si>
+  <si>
+    <t>3503115401260002</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>0 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>Tumbang</t>
+  </si>
+  <si>
+    <t>kondisi umum baik, bb tidak naik 1x, sudah pemberian MPASI</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk terus melanjutkan asi dan memberikan MPASI sesuai dengan usia nya de4ngan cara bubur saring</t>
+  </si>
+  <si>
+    <t>S: Ibu mengatakan anaknya umur 7 bulan, sudah MPASI, bb anak tidak naik 1x
+o: bb 8,3 kg, tb 67 cm
+A: Peralihan dari asi ke MPASI
+P: Lanjutkan untuk makan sesuai dengan porsi awal mpasi, dan dianjurkan untuk terus minum asi , selingan makanan apabila memerlukan</t>
+  </si>
+  <si>
+    <t>WAHYU PUJI LESTARI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-08-20 10:15:00</t>
+  </si>
+  <si>
+    <t>ELLY KUSUMA NINGRUM</t>
+  </si>
+  <si>
+    <t>3503116106010003</t>
+  </si>
+  <si>
+    <t>2001-06-21</t>
+  </si>
+  <si>
+    <t>25 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>HAMIL PRIMI PARA DENGAN ANEMIA</t>
+  </si>
+  <si>
+    <t>KIE KEBUTUHAN NUTRISI DAN KB PASCA SALIN</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN HAMIL 34 MGG
+O.BB 61 KG T 100/70 MMHG HB 9.9 GR%
+A.G1 P0 A0 DENGAN ANEMIA
+P.KIE TENTANG GIZI DAN KB PASCA SALIN</t>
+  </si>
+  <si>
+    <t>2026-08-20 10:08:00</t>
+  </si>
+  <si>
+    <t>PARTI</t>
+  </si>
+  <si>
+    <t>3503085306820007</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>0 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>PRIMI PARA DAN ANEMIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN PERIKSA LAB GDA </t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN HAMIL 7 BULAN BELUM PERIKSA LANJUTAN KE PKM
+0.BB 61 KG T. 110/70 MMHG 
+A.G2 P1 A0 DENGAN PRIMI TUA SEKUNDER DAN ANEMIA
+P.KIE TENTANG STANDAR PELAYANAN TM 2</t>
+  </si>
+  <si>
+    <t>TGL 21 KE PKM PUASA UNTUK PEMERIKSAAN GDA</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:13:00</t>
+  </si>
+  <si>
+    <t>DEA MARCELLA</t>
+  </si>
+  <si>
+    <t>3503115903020001</t>
+  </si>
+  <si>
+    <t>2003-03-04</t>
+  </si>
+  <si>
+    <t>23 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL BATUK,HB 10.5</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PEMENUHAN NUTRISI</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN BAPIL 3 HARI,SUDAH MINUM OBAT
+0.BB 76 KG T 110.70 MMHG</t>
+  </si>
+  <si>
+    <t>2026-07-10 13:51:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD GANIRIS</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503112301250001</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>1 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,BB : 9,5 kg , TB :77 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.Membina hubungan yang baik  dengan pasien dan keluarga 
+        2. Menjelaskan tujuan  
+        kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan petugas
+O: BB:12 Kg,TB :93 Cm</t>
+  </si>
+  <si>
+    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-07-07 13:50:00</t>
+  </si>
+  <si>
+    <t>LARE ATMARAYA</t>
+  </si>
+  <si>
+    <t>3503110303260002</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>0 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik BB: 5,98 Kg,TB: 61 Cm,BB tidak naik 2 kali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.Membina hubungan yang baik dengan pasien dan keluarga
+        2. Menjelaskan tujuan  
+        kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
+O: BB:12 Kg,TB :93 Cm  </t>
+  </si>
+  <si>
+    <t>2026-07-07 13:24:00</t>
+  </si>
+  <si>
+    <t>ZOEY SYAKIRA AZMI</t>
+  </si>
+  <si>
+    <t>3503115508210001</t>
+  </si>
+  <si>
+    <t>2021-08-15</t>
+  </si>
+  <si>
+    <t>4 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik BB: 12,8 Kg ,TB : 95 cm ,BB tidak naik 2 kali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.Membina hubungan yang baik
+         2. Menjelaskan tujuan  
+        kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
+O: BB:12 Kg,TB :93 Cm </t>
+  </si>
+  <si>
+    <t>2026-07-06 13:40:00</t>
+  </si>
+  <si>
+    <t>RAYYAN RISKI MAULANA</t>
+  </si>
+  <si>
+    <t>3573052809230004</t>
+  </si>
+  <si>
+    <t>2023-09-18</t>
+  </si>
+  <si>
+    <t>2 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,BB: 12,4 kg,TB :91 Cm,BB tidak naik 2 kali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        1.Membina hubungan yang baik 
+         2. Menjelaskan tujuan  
+        kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t>2026-07-06 13:27:00</t>
+  </si>
+  <si>
+    <t>RANAYA YUNNA IRADIARISTA</t>
+  </si>
+  <si>
+    <t>3503116301250001</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik: BB:8,9 Kg,TB : 91Cm </t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.Membina hubungan yang baik  
+       2. Menjelaskan tujuan kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
+O: BB:8,9 Kg,TB :91 Cm </t>
+  </si>
+  <si>
+    <t>2026-07-06 12:14:00</t>
+  </si>
+  <si>
+    <t>ARVIN APRILIANTO</t>
+  </si>
+  <si>
+    <t>3503112304240002</t>
+  </si>
+  <si>
+    <t>2024-04-23</t>
+  </si>
+  <si>
+    <t>2 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Keadaan Umum baik,BB : 12 Kg,TB : 93Cm ,BB tidak naik 2 kali 
+      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.Membina hubungan yang baik dengan pasien dan keluarga 
+        2. Menjelaskan tujuan  
+        kedatangan petugas  
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
+ O: BB:12 Kg,TB :93 Cm </t>
+  </si>
+  <si>
+    <t>2026-07-03 13:07:00</t>
+  </si>
+  <si>
+    <t>FATMAWATI</t>
+  </si>
+  <si>
+    <t>3503117003980001</t>
+  </si>
+  <si>
+    <t>1998-03-30</t>
+  </si>
+  <si>
+    <t>28 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, Nifas hari ke 7,T : 110 /70 mmgg,BB : 68 Kg ,TB : 156 Cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.Menjalin hubungan yang baik
+       2.Melakukan pemeriksaan pada bayinya 
+        tanda tanda vital  
+        3.Menganjurkan ibu untuk  
+        pemberian ASI Eksklusif  
+        4.Menganjurkan Ibu nifas untuk  
+        KB Pasca Salin  
+        5.Menganjurkan Pada ibu Untuk  
+        datang rutin ke posyandu  
+        6.Memberitahu Jadwal  
+        pelaksanaan imunisasi BCG  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: ibu mengerti penjelasan petugas   
+O : T:110/70 mmhg,BB : 68 kg ,TB ;156 Cm </t>
+  </si>
+  <si>
+    <t>2026-07-03 12:36:00</t>
+  </si>
+  <si>
+    <t>FAHIMA LUNA S</t>
+  </si>
+  <si>
+    <t>3503115903250001</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>1 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik,Berat Badan Tetap,BB:8,8kg TB : 74 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1. Menjelaskan tujuan  
+        kedatangan petugas  
+       2.Membina hubungan saling percaya kepada pasien
+        3.Menganjurkan pada keluarga  
+        tentang pemberian makanan  
+        yang bervariasi  
+        4.Menganjurkan agar ibu  
+        menambah porsi makan secara  
+        berkala  
+        5.Menganjurkan pada ibu untuk  
+        memberi snak sesuai selera  
+        anak  
+        6.menganjurkan pada ibu agar  
+        rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
+O: BB:8.8Kg,TB :74 Cm </t>
+  </si>
+  <si>
+    <t>2026-07-24 10:55:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rada denada </t>
+  </si>
+  <si>
+    <t>3503116812980002</t>
+  </si>
+  <si>
+    <t>1998-12-28</t>
+  </si>
+  <si>
+    <t>27 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>bb 50 kg, td 115/73 mmhg, dengan bsc 4 tahun kspr 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang perawatan fisik ibu hamil, kie tentang kebutuhan nutrisi ibu hamil tM 2, kie tentang periksa TTGO ke puskesmas </t>
+  </si>
+  <si>
+    <t>ibu bersedia periksa TTGo ke puskesmas pad saat kehamilan 24-28 mgg</t>
   </si>
   <si>
     <t>FITRIA RAHMAWATI, A.Md.Keb.</t>
   </si>
   <si>
-    <t>2026-05-21 10:41:00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	RADEVA YUANDIKA ALBIRU</t>
+    <t>2026-07-24 10:50:00</t>
+  </si>
+  <si>
+    <t>Lutfi</t>
+  </si>
+  <si>
+    <t>35031106071019 </t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>1 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>Bagasi</t>
+  </si>
+  <si>
+    <t>bb 8.2 tb 68 balita dengan T dan bapil</t>
+  </si>
+  <si>
+    <t>kie tentang MPASI, anjuran untuk segera periksa ke fasyankes apabila anak sakit</t>
+  </si>
+  <si>
+    <t>ibu bersedia memberikan MPASI sesuai usia dan segera memeriksakan putranya</t>
+  </si>
+  <si>
+    <t>2026-07-24 10:43:00</t>
+  </si>
+  <si>
+    <t>Radeva Yunadrika Al Biru</t>
+  </si>
+  <si>
+    <t>350311060310021 </t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>2 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>bb 8.3 tb 76 cm dengan stunting</t>
+  </si>
+  <si>
+    <t>kie tentang PMBA, kie untuk rujuk ke puskesmas untuk pemeriksaan lanjutan</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang PMBA ibu menolak untuk dirujuk ke puskesmas beliau meminta 1 bulan evaluasi apabila tidak naik bersedia dirujuk</t>
+  </si>
+  <si>
+    <t>2026-07-24 10:40:00</t>
+  </si>
+  <si>
+    <t>Dava Tristan Alva Risni</t>
+  </si>
+  <si>
+    <t>3503110104260001</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>0 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>bb 5.8 tb 61 cm dengan T</t>
+  </si>
+  <si>
+    <t>kie tentang asi esklusif, kie tentang imunisasi rutin, kie untuk pantau tumbuh kembang secara berkala</t>
+  </si>
+  <si>
+    <t>ibu siap memberikan asi saja selama 6 bulan dan siap memenuhi imunisasi rutin bayi</t>
+  </si>
+  <si>
+    <t>2026-08-21 10:35:00</t>
+  </si>
+  <si>
+    <t>Clara Fadellasia</t>
+  </si>
+  <si>
+    <t>35031106022039 </t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>0 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>bb 5.8 tb 58 cm dengan T</t>
+  </si>
+  <si>
+    <t>kie tentang pentingnya asi esklusif, kie tentang imunisasi rutin</t>
+  </si>
+  <si>
+    <t>ibu bersedia untuk memberikan asi saja selama 6 bulan, dan ikut imunisasi rutin</t>
+  </si>
+  <si>
+    <t>2026-07-24 10:31:00</t>
+  </si>
+  <si>
+    <t>bitdah sulistyo</t>
+  </si>
+  <si>
+    <t>1997-07-11</t>
+  </si>
+  <si>
+    <t>29 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>bb 44 kg, td 109/70 mmhg lila 23 cm</t>
+  </si>
+  <si>
+    <t>kie tentang makanan tinggi energi, kie tentang bahaya kek, kie tentang periksa rutin secara berkala</t>
+  </si>
+  <si>
+    <t>ibu memahami tentang bahay KEK, serta siap memenuhi kebutuhan energi dan periksa secara rutin</t>
+  </si>
+  <si>
+    <t>2026-07-21 10:28:00</t>
+  </si>
+  <si>
+    <t>novi wulandari</t>
+  </si>
+  <si>
+    <t>1996-03-02</t>
+  </si>
+  <si>
+    <t>30 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>bb 60kg tb 155 cm td 110/70mmhg, bsc jarak 6 tahun kspr 10</t>
+  </si>
+  <si>
+    <t>kie tentang tanda bahaya ibu hamil, kie tentang perawatan fisik ibu hamil, kie tentang KSPR</t>
+  </si>
+  <si>
+    <t>ibu mnegerti tentang tanda bahaya ibu hamil serta KSPR</t>
+  </si>
+  <si>
+    <t>2026-07-10 10:22:00</t>
+  </si>
+  <si>
+    <t>elisa dioriw</t>
+  </si>
+  <si>
+    <t>3503116007010003</t>
+  </si>
+  <si>
+    <t>2001-07-20</t>
+  </si>
+  <si>
+    <t>25 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>bb 65 kg td 156/107 cm tfu 27 cm, djj 158x/menit</t>
+  </si>
+  <si>
+    <t>kie tentang tanda bahaya preeklampisa, kie tentang minum obat hipertensi secar rutin, periksa ke fasyankes apabila ada keluhan atau kontrol rutin ke RS sesuai anjuran dokter</t>
+  </si>
+  <si>
+    <t>ibu mnegerti tentang tanda bahaya preeklampsia, ibu siap apabila ada keluhan segera periksa</t>
+  </si>
+  <si>
+    <t>2026-07-08 10:18:00</t>
+  </si>
+  <si>
+    <t>Abbrar Jovano Yanizan</t>
+  </si>
+  <si>
+    <t>3503050209230002 </t>
+  </si>
+  <si>
+    <t>2023-09-02</t>
+  </si>
+  <si>
+    <t>2 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>bb 11.7 tb 92 dengan T</t>
+  </si>
+  <si>
+    <t>kie tentang panatau tumbuh kembang setiap bulan, kie anjuran makan tinggi protein</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang makanan tinggi protein, ibu bersedia untuk memantau tumbuh kembang setiap bulanya</t>
+  </si>
+  <si>
+    <t>2026-07-08 10:14:00</t>
+  </si>
+  <si>
+    <t>Cathrine</t>
+  </si>
+  <si>
+    <t>35031106062016 </t>
+  </si>
+  <si>
+    <t>2025-09-13</t>
+  </si>
+  <si>
+    <t>0 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>bb 7.3 kg TB 68 cm dengan T</t>
+  </si>
+  <si>
+    <t>kie tentang MPASI, KIe tentang PHBS, Kie tentang melanjutkan ASI</t>
+  </si>
+  <si>
+    <t>ibu mnegerti tentang MPASI, ibu mnegerti tentang PHBS sert aibu bersedia melanjutkan ASI sampai 2 tahun</t>
+  </si>
+  <si>
+    <t>2026-07-07 09:50:00</t>
+  </si>
+  <si>
+    <t>Darren Elvano Ar Asydam</t>
+  </si>
+  <si>
+    <t>35031106051025 </t>
+  </si>
+  <si>
+    <t>2025-12-14</t>
+  </si>
+  <si>
+    <t>bb 7,6 kg TB 66 cm dengan T</t>
+  </si>
+  <si>
+    <t>kie tentang MPASI, kie tentang lanjutkan asi, kie tentang PHBS</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang pemberian MPASi sesuai usia, ibu mengerti tentang PHBS, serta pentingnya ASI</t>
+  </si>
+  <si>
+    <t>2026-07-02 09:35:00</t>
+  </si>
+  <si>
+    <t>muhamad fareh mufatnabih</t>
+  </si>
+  <si>
+    <t>35031106021037 </t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>1 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>BB 10 TB 80.5 DENGAN T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG MPASI, KIE TENTANG PHBS, KIE TENTANG APE</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI PEMBERIAN MAKAN SESUAI DENGAN USIA, IBU MENGERTI TENTANNG PHBS</t>
+  </si>
+  <si>
+    <t>2026-07-20 20:09:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IBNU RAMADHAN</t>
+  </si>
+  <si>
+    <t>3503111902260001</t>
+  </si>
+  <si>
+    <t>3503116608950001</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>BAYI KU BAIK, BB TIDAK NAIK SESUAI STANDAR</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN BAYI TENTANG ASIP</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN BAYI KADANG DI BERIKAN SUFOR TAKUT KARENA TIDAK KENYANG
+0.BB 6.2 KG NSIK 3 ONS
+A.BAYI BB NORMAL DENGAN 2 T
+P. KIE TENTANG ASIP
+    RUJIK KE PKM</t>
+  </si>
+  <si>
+    <t>2026-07-15 11:52:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AYRA CITRA SHIRLY </t>
+  </si>
+  <si>
+    <t>3503114102230001</t>
+  </si>
+  <si>
+    <t>3503115903990001</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>3 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>AKU BALITA BAIK, BB T</t>
+  </si>
+  <si>
+    <t>EDUKASI MENU BERVARIASI</t>
+  </si>
+  <si>
+    <t>S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 12.5 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGLAH LAGI MENU MBG</t>
+  </si>
+  <si>
+    <t>2026-07-15 14:43:00</t>
+  </si>
+  <si>
+    <t>ERIKA DIANTY ASNAWATI</t>
+  </si>
+  <si>
+    <t>3503116901940001</t>
+  </si>
+  <si>
+    <t>1994-01-29</t>
+  </si>
+  <si>
+    <t>32 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU NIFAS 1 bulan
+</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN EDUKASI KB PASCA SALIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN MENGERTI YANG DI JELASKAN PETUGAS
+O.T 100/70 MMHG
+A.P2 A1 HI NIFAS POST SC
+P.IBU AKAN BERUNDING DENGN SUAMI MELILIH METODE K
+</t>
+  </si>
+  <si>
+    <t>2026-07-17 14:29:00</t>
+  </si>
+  <si>
+    <t>DIAN ASMARANI</t>
+  </si>
+  <si>
+    <t>3503116701860002</t>
+  </si>
+  <si>
+    <t>1986-01-27</t>
+  </si>
+  <si>
+    <t>40 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU IBU BAIK, IBU HAMIL DENGAN DM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUKASI IBU HAMIL RIWAYAT PENYERTA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"""s.ibu sudah mengerti yg dijelaskan petugas
+o.BB 74, T 113/70
+a.G3 P1 A 1 Uk 13 mgg dengan DM
+p.2 mgg lagi kontrol 
+</t>
+  </si>
+  <si>
+    <t>2026-07-17 12:25:00</t>
+  </si>
+  <si>
+    <t>HANENDA RISKA ALFATIH</t>
+  </si>
+  <si>
+    <t>350311140126000E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK, BAYI BB 7 TB 67
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUKASI TENTANG GIZI BAYI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 7 kg TB 67 cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan BB
+"
+</t>
+  </si>
+  <si>
+    <t>2026-07-28 12:29:00</t>
+  </si>
+  <si>
+    <t>DICKA ADE RASINTA DEWI</t>
+  </si>
+  <si>
+    <t>3503114811040002</t>
+  </si>
+  <si>
+    <t>2004-11-08</t>
+  </si>
+  <si>
+    <t>21 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ku ibu baik,riwayat anemia
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kebutuhan Nutrisi ibu hamil anemia
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELASAN BIDAN
+O.BB 45 KG T 90/60
+A.G2 P1 HAMIL DENGAN KEK
+P.KIE TENTANG TANDA2 BAHAYA ANEMIAKEHAMILAN, PERSALINAN DAN NIFAS
+P.MOTIVASI IKUT KELAS IBU
+</t>
+  </si>
+  <si>
+    <t>2026-07-17 13:05:00</t>
+  </si>
+  <si>
+    <t>JUWITA AMARA AZIKRA</t>
+  </si>
+  <si>
+    <t>3503126405250002</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>1 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK, BAYI BB 7 TB 67,ku baik, anak duduk dengan bantuan
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">edukasi tentang gizi 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. ibu mengatakan mengerti 
+O.BB 6.6 kg TB 69 cm
+A. Balita BBK
+P.evaluasi 1 bulan
+.rujuk ke puskesmas untuk konsul dokter tgl 20 juli 26
+</t>
+  </si>
+  <si>
+    <t>2026-07-20 17:06:00</t>
+  </si>
+  <si>
+    <t>TRI EMASARI</t>
+  </si>
+  <si>
+    <t>3503016402920005</t>
+  </si>
+  <si>
+    <t>1992-02-24</t>
+  </si>
+  <si>
+    <t>34 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>KU IBU BAIK, NAFSU MAKAN KURANG</t>
+  </si>
+  <si>
+    <t>KIE PELAYANAN STANDAR TM 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELASAN BIDAN
+O.BB 50 KG, T 95/60 MMHG
+A.G4 P3 TM 2
+P.MOTIVASI PELAYANAN STANDAR TM 2
+</t>
+  </si>
+  <si>
+    <t>2026-08-28 14:07:00</t>
+  </si>
+  <si>
+    <t>Ku ibu baik,riwayat anemia</t>
+  </si>
+  <si>
+    <t>Kebutuhan Nutrisi ibu hamil anemia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAM PENJELASAN BIDAN
+O.BB 45 KG T 90/60
+A.G2 P1 HAMIL DENGAN KEK
+P.KIE TENTANG TANDA2 BAHAYA ANEMIAKEHAMILAN, PERSALINAN DAN NIFAS
+P.MOTIVASI IKUT KELAS IBU
+ "
+</t>
+  </si>
+  <si>
+    <t>2026-07-20 13:47:00</t>
+  </si>
+  <si>
+    <t>RIZKA AMALIATIN NAFIAH</t>
+  </si>
+  <si>
+    <t>3503116002910001</t>
+  </si>
+  <si>
+    <t>1991-02-20</t>
+  </si>
+  <si>
+    <t>35 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>ku baik, riwayat anemia</t>
+  </si>
+  <si>
+    <t>Kebutuhan edukasi tentang TTD dan MMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.ibu mengerti pentingnya minum MMS bagi kemamilan
+O.BB 55 kg T.110/70 mmhg HB 10.9 gr %
+A.G1PoAo Tm 2 dengan anemia ringan
+P.Motivasi ikut kelas hamil dan minum mms setiap hari"
+</t>
+  </si>
+  <si>
+    <t>2026-07-20 12:38:00</t>
+  </si>
+  <si>
+    <t>Parti</t>
+  </si>
+  <si>
+    <t>1982-06-13</t>
+  </si>
+  <si>
+    <t>44 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>Ku ibu baik, riwayat primi tua</t>
+  </si>
+  <si>
+    <t>kebutuhan pelayanan standar tm2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. ibu mengatakan mengerti tentang Penjelasan bidan
+O.T110/70 BB 58 T 157
+A.P2 AO nifas Resti skor 10
+P.Evaluasi kunjungan ulang 2 mgg lagi
+</t>
+  </si>
+  <si>
+    <t>2026-07-20 13:22:00</t>
+  </si>
+  <si>
+    <t>33 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>Ku ibu baik, skor 6 riwayat tensi 140/ 90 mmhg</t>
+  </si>
+  <si>
+    <t>Kebutuhan pemeriksaan standar TM 3</t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan belum periksa ulang ke puskesmas TM 2 dan langsung ke DSOG
+O.BB 86 kg T.151 cm T.120/80 mmhg
+A.G2 P1 A 0 UK 30 mgg resti
+P.Kie tentang pengisian menyambut kelahiran dan jaminan persalinan
+  kie tentang pemeriksaan TM 2 dan TM 3 di pkm</t>
+  </si>
+  <si>
+    <t>2026-07-20 11:22:00</t>
+  </si>
+  <si>
+    <t>DANIYAL CHARLIE ASSAUQI</t>
+  </si>
+  <si>
+    <t>3503112305250001</t>
+  </si>
+  <si>
+    <t>2026-08-23</t>
+  </si>
+  <si>
+    <t>0 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK,BB T</t>
+  </si>
+  <si>
+    <t>EDUKASI KEBUTUHAN NUTRISI BAYI</t>
+  </si>
+  <si>
+    <t>S. ibu mengatakan mengerti	
+O.BB 9.6 kg TB 74 cm	
+A. Balita BBN 2 T	
+P.evaluasi 1 bulan	
+.EDUKASI pmba</t>
+  </si>
+  <si>
+    <t>2026-07-20 12:15:00</t>
+  </si>
+  <si>
+    <t>AVKARA KENZO PUTRA PRATAMA</t>
+  </si>
+  <si>
+    <t>3503111805260002</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>0 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK, BB NAIK TIDAK SESUAI STANDAR</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN ASUPAN NUTRISI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan mengerti	
+O.BB 6.6 kg TB 69 cm	
+A. Balita BBK	
+P.evaluasi 1 bulan	
+.rujuk ke puskesmas untuk konsul dokter tgl juli 26	
+</t>
+  </si>
+  <si>
+    <t>2026-06-17 09:50:00</t>
+  </si>
+  <si>
+    <t>ku baik, anak duduk dengan bantuan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">edukasi tentang gizi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan mengerti 
+O.BB 6.6 kg TB 69 cm
+A. Balita BBK
+P.evaluasi 1 bulan
+.rujuk ke puskesmas untuk konsul dokter tgl juli 26
+</t>
+  </si>
+  <si>
+    <t>2026-08-01 07:23:00</t>
+  </si>
+  <si>
+    <t>KU BAIK, BAYI BB 7 TB 67</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG GIZI BAYI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 7 kg TB 67 cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-17 10:43:00</t>
+  </si>
+  <si>
+    <t>KU IBU BAIK, IBU HAMIL DENGAN DM</t>
+  </si>
+  <si>
+    <t>EDUKASI IBU HAMIL RIWAYAT PENYERTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"s.ibu sudah mengerti yg dijelaskan petugas
+o.BB 74, T 113/70
+a.G3 P1 A 1 Uk 13 mgg dengan DM
+p.2 mgg lagi kontrol 
+</t>
+  </si>
+  <si>
+    <t>2026-07-17 11:42:00</t>
+  </si>
+  <si>
+    <t>KARYATI</t>
+  </si>
+  <si>
+    <t>3515064104860005</t>
+  </si>
+  <si>
+    <t>1986-04-01</t>
+  </si>
+  <si>
+    <t>40 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK,IBU HAMIL KE 3 </t>
+  </si>
+  <si>
+    <t>EDUKASI PELAYANAN STRANDAR TM 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENERTI TTG PENJELASAN PETUGAS
+O.BUKU KIA TERISI PEMERIKSAAN NAKES
+A.G3 P2 A0 H1 RESTI TM 2
+P.MOTIVASI KELAS BUMIL
+KONTROL TERTUR UNTUK LAB TM 2
+</t>
+  </si>
+  <si>
+    <t>2026-07-17 10:05:00</t>
+  </si>
+  <si>
+    <t>YUYUN ANITASARI</t>
+  </si>
+  <si>
+    <t>3520066003960001</t>
+  </si>
+  <si>
+    <t>1996-03-20</t>
+  </si>
+  <si>
+    <t>30 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ATERM MERASAKAN KENCENG  KENCENG</t>
+  </si>
+  <si>
+    <t>KIE PERSIAPAN PERSALINAN</t>
+  </si>
+  <si>
+    <t>S. IBU MENGERTI PENJELASAN BIDAN
+O.BB 85 KG, TB 160 T 110/70 MMHG,PALPASI TFU 30 CM,LET KEP,DJJ +,VT O 2 JARI
+A.G3P1A1 INPARTU KALA 1 FASE LATEN
+P.MENJELASKAN HASIL HASIL PEMERIKSAAN
+   MENJELASKAN UNTUK PERSIAPAN ALAT PERLENGKAPAN PERSALINAN</t>
+  </si>
+  <si>
+    <t>2026-07-17 12:26:00</t>
+  </si>
+  <si>
+    <t>KUSRINI</t>
+  </si>
+  <si>
+    <t>3503114809820003</t>
+  </si>
+  <si>
+    <t>1982-09-08</t>
+  </si>
+  <si>
+    <t>43 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG KEBUTUHAN LAKTASI</t>
+  </si>
+  <si>
+    <t>S.IBU MENGERTI PENJELASAN BIDAN
+O.T 110/70 MMHG
+A.P2 NIFAS POST SC
+P.KIE TENTANG MENYUSUI YANG BENAR
+   PIJAT LAKTASI</t>
+  </si>
+  <si>
+    <t>2026-07-07 10:44:00</t>
+  </si>
+  <si>
+    <t>SULIVIYA LEVI GARNIS WANINGYUN</t>
+  </si>
+  <si>
+    <t>3503114906980004</t>
+  </si>
+  <si>
+    <t>1989-06-09</t>
+  </si>
+  <si>
+    <t>37 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik,Bumil Nifas hari ke 5 T : 140 /80 mmg,BB : 57 kg ,TB ;153 Cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Menjalin hubungan yang baik dengan Pasien
+2.Melakukan pemeriksaan tanda tanda  vital
+3.Menganjurkan ibu untuk istirahat cukup
+4.Menganjurkan Ibu nifas untuk KB Pasca Salin 
+5.Menganjurkan Pada ibu jaga kesehatan 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: ibu mengerti penjelasan petugas
+O:  T : 140 /80 mmg,BB : 57 kg ,TB ;153 Cm </t>
+  </si>
+  <si>
+    <t>PARYATI, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>2026-07-06 10:07:00</t>
+  </si>
+  <si>
+    <t>NADINE RORO HUMAIRA</t>
+  </si>
+  <si>
+    <t>3503114806240001</t>
+  </si>
+  <si>
+    <t>2 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BAIK, BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu "
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: Ibu mengerti penjelasan petugas dan akan melaksanakannya
+O: BB 11.4 Kg, TB 83 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-07-06 09:06:00</t>
+  </si>
+  <si>
+    <t>FARREL NABIL RAYAN</t>
+  </si>
+  <si>
+    <t>2025-08-02</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik BB 8.9,TB 74 cm, BB tidak naik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">".Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu "
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: Ibu mengerti penjelasan Petugas
+O:  k/u  baik. BB 8.9,TB 74 cm, BB tidak naik
+</t>
+  </si>
+  <si>
+    <t>2026-07-06 09:43:00</t>
+  </si>
+  <si>
+    <t>RITA MARSELIA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>3503114107490013</t>
+  </si>
+  <si>
+    <t>1984-03-04</t>
+  </si>
+  <si>
+    <t>42 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik, hamil ke 5,T;120/80 mmhg,BB :75 kg,TB: 155 Cm,LILA : 26Cm,Kaki oedema,Jarak anak .10 tahun
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Menjalin hubungan yang baik
+dengan Pasien
+2.Melakukan pemeriksaan
+tanda tanda vital
+3.Menganjurkan ibu untuk
+periksa rutin sesuai standar
+4.Menganjurkan Ibu  untuk makan gizi seimbang
+5. menyarankan minum fe/ MMS secara teratur 
+</t>
+  </si>
+  <si>
+    <t>Ibu memahami saran petugas , dan bersedian melaksanakan saran saran yang diberikan</t>
+  </si>
+  <si>
+    <t>2026-07-15 14:14:00</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KE 3 RIWAYAT ABORTUS ATERM</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG FASKES PERSALINAN</t>
+  </si>
+  <si>
+    <t>S.IBU MENEGERTI TENTANG PENJELASAN BIDAN
+O.BB 78 KG T 110/70
+A.G3 P1 A1 H1 hamil 39 mgg
+P.Kie pertolongan Persalinan Normal
+   Kie tentang KB pasca salin</t>
+  </si>
+  <si>
+    <t>2026-07-15 13:17:00</t>
+  </si>
+  <si>
+    <t>ELVIRA ROSITA</t>
+  </si>
+  <si>
+    <t>3503115609960001</t>
+  </si>
+  <si>
+    <t>1996-09-16</t>
+  </si>
+  <si>
+    <t>29 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibu hamil ke 2 Riwayat HT
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">edukasi gizi seimbang
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DENGAN TENSI TINGGI
+O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST
+A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
+P.MOTIVASI IKUT KELAS IBU HAMIL"
+   MOTIVASI KENAIKAN BB DENGAN GRAFIK
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 10:32:00</t>
+  </si>
+  <si>
+    <t>ANGGA WINDIANI</t>
+  </si>
+  <si>
+    <t>3503117107970001</t>
+  </si>
+  <si>
+    <t>1997-07-31</t>
+  </si>
+  <si>
+    <t>ibu hamil ke 1 kadang kaki bengkak</t>
+  </si>
+  <si>
+    <t>edukasi tentang aktifitas fisik ibu hamil</t>
+  </si>
+  <si>
+    <t>S.Ibu mengerti tentang penjelasan bidan
+O.BB 61 kg, kaki odema
+A.G1 PO AO TM 3
+P.Kie tentang aktifitas fisik dan istirahat cukup
+  Kie tentang tentang Pelayanan Standar TM 3</t>
+  </si>
+  <si>
+    <t>2026-07-03 11:09:00</t>
+  </si>
+  <si>
+    <t>SHEZA SHEREEN FAYOLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3503114306220003	</t>
+  </si>
+  <si>
+    <t>3503114306220003</t>
+  </si>
+  <si>
+    <t>2022-06-03</t>
+  </si>
+  <si>
+    <t>4 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>BALITA DENGAN BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu 
+"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: Ibu mengerti penjelasan petugas
+ O: BB 16.5 Kg, TB16.5 Kg
+</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:09:00</t>
+  </si>
+  <si>
+    <t>AQILLA ADHA ALFATHUNISA</t>
+  </si>
+  <si>
+    <t>3503115007220001</t>
+  </si>
+  <si>
+    <t>2022-07-10</t>
+  </si>
+  <si>
+    <t>4 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA DENGAN KEADAAN UMUM BAIK , BERAT BADAN TIDAK NAIK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umum baik, BB 12.2 Kg, ".Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu "
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+KU BAIK, TIDAK ADA KELUHAN 
+KIE UNTUK MAKAN GIZI SEIMBANG, ANAK BERI MAKAN SEUAI JADWAL"
+eadaan umum baik, BB 12.2 Kg,93 Cm</t>
+  </si>
+  <si>
+    <t>IBU  MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-07-31 02:06:00</t>
+  </si>
+  <si>
+    <t>ELSHANUM FEISYA HANNA</t>
+  </si>
+  <si>
+    <t>3503116912230001</t>
+  </si>
+  <si>
+    <t>2023-12-29</t>
+  </si>
+  <si>
+    <t>BAGASI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kebutuhan Edukasi Makan Gisi seimbang
+</t>
+  </si>
+  <si>
+    <t>IBU MEMAHAMI SARAN PETUGAS, BALITA SEHAT KEADAAN UMUM BAIK, TIDAK ADA KENAIKAN BERAT BADAN</t>
+  </si>
+  <si>
+    <t>2026-07-15 13:18:00</t>
+  </si>
+  <si>
+    <t>RHIBATU MALIKAH</t>
+  </si>
+  <si>
+    <t>3503115407940004</t>
+  </si>
+  <si>
+    <t>1994-07-14</t>
+  </si>
+  <si>
+    <t>32 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KE 2 LILA 20.5 CM</t>
+  </si>
+  <si>
+    <t>EDUKASI NUTRISI BUMIL KEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
+O.LILA 20.5 CM BB 43
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT KELAS IBU DAN MENGHABISKAN PMT LOKAL
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 13:52:00</t>
+  </si>
+  <si>
+    <t>THRINISWATUN NADHIROH</t>
+  </si>
+  <si>
+    <t>3503126606930001</t>
+  </si>
+  <si>
+    <t>1993-06-26</t>
+  </si>
+  <si>
+    <t>33 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>IBU KU BAIK,RIWAYAT MELAMIRKAN SC</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN TENTANGEDUKASI TM 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
+o.BB 57 kg TB 150cm
+a .G2P1 A0 dengan resti skor 10
+p.Kontrol ulang 2 mgg ke puskesmas untuk mendapatkan standar pelayanan tm 3
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 13:20:00</t>
+  </si>
+  <si>
+    <t>DIAN SEPVIASA</t>
+  </si>
+  <si>
+    <t>1999-09-19</t>
+  </si>
+  <si>
+    <t>26 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KU BAIK,BB 43 KG, LILA 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE BEBUTUHAN NUTRIASI BUMIL KEK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAM PENJELAAN PETUGAS
+O.LILA 23 CM
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT KELAS IBU
+  MOTIVASI MENGHABISKAN MAKANAN DARI PMT LOKAL,
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 12:15:00</t>
+  </si>
+  <si>
+    <t>SILMINA EKA APRILIANI</t>
+  </si>
+  <si>
+    <t>3504076004990001</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>0 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>IBUSEHAT , RIWAYAT ABORTUS 1X TM 2, BB 74 KG</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PEMENUHAN NUTRISI TM 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
+O.T.100/70 BB.7KG4
+A.G2A1H0 HAMIL TM 2 DENGAN RESTI
+P.MOTIVASI TETAP MEMANTAU KENAIKAN BB DENGAN GRAFIK DI BUKU KIA
+  PERIKSA GDA TM 2 BESOK
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 11:53:00</t>
+  </si>
+  <si>
+    <t>YUNITA PUSPITA SARI</t>
+  </si>
+  <si>
+    <t>3503115006020002</t>
+  </si>
+  <si>
+    <t>2002-06-10</t>
+  </si>
+  <si>
+    <t>24 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>hamil anak pertama usai kehamilan 27 minggu,BB 46,5 kg, Lila 21 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
+O.LILA 21 CM,
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT KELAS IBU
+  .Menu PMT lokal di harapkan di habiskan
+</t>
+  </si>
+  <si>
+    <t>2026-07-15 09:58:00</t>
+  </si>
+  <si>
+    <t>ELOK TRI YULIYANTI</t>
+  </si>
+  <si>
+    <t>3503115307050005</t>
+  </si>
+  <si>
+    <t>2005-07-13</t>
+  </si>
+  <si>
+    <t>21 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL dengan Anemia
+</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KIE TENTANG BAHAYA ANEMIA UNTUK KEHAMILAN DAN PERSALINAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. IBU MENGATAKAN PAHAM TENTANG PENJELASAN PETUGAS
+O.T 110/70 MMHG, N 78 R, 18 X/MNT
+A.G1 PO AO HAMIL DENGAN ANEMIA
+P.IBU HAMIL KUNJUNGAN SEGERA KE PUSKESMAS BESOK
+</t>
+  </si>
+  <si>
+    <t>RUJUK KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t>2026-07-09 11:23:00</t>
+  </si>
+  <si>
+    <t>gumala jaleswari</t>
+  </si>
+  <si>
+    <t>3503112503240009</t>
+  </si>
+  <si>
+    <t>3503116204250003</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>TBC Anak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umum baik, bb sudah naik
+</t>
+  </si>
+  <si>
+    <t>keadaan umum baik</t>
+  </si>
+  <si>
+    <t>s: umur 13 bulan, batuk
+o: bb : 8 kg, tb:120
+a: tumbang anak dengan tb
+p: konsul dr
+    minum obat rutin selama 6 bulan</t>
+  </si>
+  <si>
+    <t>2026-06-09 13:26:00</t>
+  </si>
+  <si>
+    <t>suprihatim</t>
+  </si>
+  <si>
+    <t>1991-10-04</t>
+  </si>
+  <si>
+    <t>34 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>ibu nifas dengan tidak keluhan</t>
+  </si>
+  <si>
+    <t>bb 60 kg, tb 155 cm, td 120/80</t>
+  </si>
+  <si>
+    <t>kie tentang asi esklusif, kie tentang kb pasca salin, kie tentang gizi ibu nifas</t>
+  </si>
+  <si>
+    <t>2026-06-05 13:22:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">wahyu wulan </t>
   </si>
   <si>
     <t>3500000000000000</t>
   </si>
   <si>
-    <t>3503110806240001</t>
-[...142 lines deleted...]
-6.Menganjurkan pada ibu untuk segera ke Faskes bila ada tanda tanda persalinan</t>
+    <t>3503115808960001</t>
+  </si>
+  <si>
+    <t>1996-08-18</t>
+  </si>
+  <si>
+    <t>ibu hamil resiko tinggi denngan tidak ada keluhan</t>
+  </si>
+  <si>
+    <t>bb 50 kg tb 150 cm, Td 90/60 mmhg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang gizi ibu hamil, kie tentang periksa anc rutin, kie tentang minum vitamin sesuai anjuran </t>
+  </si>
+  <si>
+    <t>2026-06-04 13:17:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lenza alma </t>
+  </si>
+  <si>
+    <t>3503115402990001</t>
+  </si>
+  <si>
+    <t>1999-02-14</t>
+  </si>
+  <si>
+    <t>27 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>ibu hamil resiko tinggi dengan tidak ada keluhan</t>
+  </si>
+  <si>
+    <t>bb 86 kg, TB 160 cm tD 120/80</t>
+  </si>
+  <si>
+    <t>kie tentang gizi bumil, kie tentang senam hamil, kie tentang periksa rutin, kie tentang minum vitamin rutin</t>
+  </si>
+  <si>
+    <t>2026-06-04 13:13:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOVITATUL A </t>
+  </si>
+  <si>
+    <t>35000000000000000</t>
+  </si>
+  <si>
+    <t>35030506502020003</t>
+  </si>
+  <si>
+    <t>2002-02-25</t>
+  </si>
+  <si>
+    <t>24 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>IBU NIFAS DENNGAN TIDAK ADA KELUHAN</t>
+  </si>
+  <si>
+    <t>BB 56 KG TD 120/80 MMHG, TD 153 CM</t>
+  </si>
+  <si>
+    <t>kie tentang gizi ibu nifas dan menyusui,kie tentang kb pasca salin kie tentang asi esklusif</t>
+  </si>
+  <si>
+    <t>2026-06-03 13:10:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andi ayu </t>
+  </si>
+  <si>
+    <t>9101016901060004</t>
+  </si>
+  <si>
+    <t>2006-01-29</t>
+  </si>
+  <si>
+    <t>20 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>ibu nifas dengan tidak ada keluhan</t>
+  </si>
+  <si>
+    <t>bb 75 kg TB 155 td 110/70 mmhg</t>
+  </si>
+  <si>
+    <t>kie tentang gizi ibu nifas dan menyusui, kie tentang asi esklusif, kie tentang KB pasca salin</t>
+  </si>
+  <si>
+    <t>2026-06-03 13:06:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">anggun ristika </t>
+  </si>
+  <si>
+    <t>3503116311970003</t>
+  </si>
+  <si>
+    <t>1997-11-23</t>
+  </si>
+  <si>
+    <t>28 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>ibu hamil dengan resko tinggi bekas sc ibu mengatakan tidak ada keluhan</t>
+  </si>
+  <si>
+    <t>bb  55 kg td 100/60</t>
+  </si>
+  <si>
+    <t>kie tentang gizi seimbang ibu hamil, kie tentang senam hamil, kie tentang periksa ANC rutin</t>
+  </si>
+  <si>
+    <t>2026-06-02 13:03:00</t>
+  </si>
+  <si>
+    <t>ARUM AGUSTINA</t>
+  </si>
+  <si>
+    <t>3503116708950002</t>
+  </si>
+  <si>
+    <t>1995-08-27</t>
+  </si>
+  <si>
+    <t>30 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>POST PARTUM HARI KE 30</t>
+  </si>
+  <si>
+    <t>BB 65 Kg, Td 110/70 ibu sehat</t>
+  </si>
+  <si>
+    <t>kie tentang kb pasca salin, kie gizi ibu nifas, kie tentang asi esklusif</t>
+  </si>
+  <si>
+    <t>2026-06-01 12:57:00</t>
+  </si>
+  <si>
+    <t>shafiraaprili</t>
+  </si>
+  <si>
+    <t>3503116304980007</t>
+  </si>
+  <si>
+    <t>1998-04-23</t>
+  </si>
+  <si>
+    <t>28 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu hamil denn bumil resiko tinggi</t>
+  </si>
+  <si>
+    <t>pemeriksaan BB 60 Td 110/70 ibu telah mealksanakan pemeriksaan secara rutin</t>
+  </si>
+  <si>
+    <t>kie tentang periksa anc secara rutin, kie tentang gizi bumil kie tentang senam hamil</t>
+  </si>
+  <si>
+    <t>2026-06-22 11:19:00</t>
+  </si>
+  <si>
+    <t>ALIVA TIARA PUTRI</t>
+  </si>
+  <si>
+    <t>35033065307220001</t>
+  </si>
+  <si>
+    <t>2022-07-22</t>
+  </si>
+  <si>
+    <t>3 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>BALITA UMUR 3 TAHUN 11 BULAN BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Edukasi Makan Gisi seimbang,
+Menyarankan ibu  rutin ke posyandu untuk memantau status gizi putranya
+</t>
+  </si>
+  <si>
+    <t>IBU  MENERIMA SARAN DARI PETUGAS DAN RESIKO PADA DIRINYA</t>
+  </si>
+  <si>
+    <t>2026-06-20 11:25:00</t>
+  </si>
+  <si>
+    <t>GIZKA AMIRA WARDANA</t>
+  </si>
+  <si>
+    <t>3503115503230003</t>
+  </si>
+  <si>
+    <t>2023-03-15</t>
+  </si>
+  <si>
+    <t>3 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>S : BALITA UMUR 3 TAHUN 3 BULAN 
+O : BB:10.9 KG, TP 92 CM, BERAT BADAN TIDAK NAIK
+A : BALITA BERAT BADAN TIDAK NAIK
+P :KIE GIZI SEIMBANG DAN KURANGI AKTIFITAS</t>
+  </si>
+  <si>
+    <t>KUNJUNGAN RUMAH, MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI SEIMBANG PUTRANYA , MENYARANKAN SELALU RUTIN DATANG KE POSYANDU</t>
+  </si>
+  <si>
+    <t>S : BALITA UMUR 3 TAHUN 3 BULAN N
+O: BB 10.9 KG, TB 92 CM,TIDAK NAIK
+A : BALITA 2 X
+P : KIE GIZI SEIMBANG,DAN MEMBIASAKAN TIDUR SIANG</t>
+  </si>
+  <si>
+    <t>KELUARGA MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-07-06 14:11:00</t>
+  </si>
+  <si>
+    <t>AULIYA MARGARETA</t>
+  </si>
+  <si>
+    <t>3503065606000001</t>
+  </si>
+  <si>
+    <t>2000-06-16</t>
+  </si>
+  <si>
+    <t>26 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>Ibu hamil anak ke 1 sehat tidak ada keluhan</t>
+  </si>
+  <si>
+    <t>Kunjungan rumah untuk memberikan saran agar tetap rutin periksa kehamilan sesuai stndar dan teratur minum fe tiap hari</t>
+  </si>
+  <si>
+    <t>S: ibu hamil anak ke 1
+O; k/u sehat , BB 44,5 kg, TD 110/ 70 mmhg. lila 22
+A;  G1 P0 UK 15 mg</t>
+  </si>
+  <si>
+    <t>2026-06-12 12:05:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RITA MARCELIA </t>
+  </si>
+  <si>
+    <t>3503114403840001</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK KE 5, KU LEMAH, HB 9.9 gr %</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KUNJUNGAN RUMAH IBU, MENYARANKAN  SELALU MELAKUKAN PEMERIKSAAN KEHAMILANNYA KE PUSKESMAS  SESUAI STANDAR
+MEMBERITAHU KEPADA IBU BAHWA DIRINYA TERMASUK RESIKO SANGAT TINGGI "
+</t>
+  </si>
+  <si>
+    <t>S :IBU HAMIL LEMAH 
+O : K/U LEMAH, TD 100/60MMHG, BB 65KG, TAMPAK PUCAT
+A : HAMIL KE 5 DENGAN RISTI
+P: KIE MINUM FE RUTIN , MAKAN GIZI SEIMBANG, ISTIRAHAT CUKUP</t>
+  </si>
+  <si>
+    <t>2026-06-12 11:28:00</t>
+  </si>
+  <si>
+    <t>KARIMATUS S</t>
+  </si>
+  <si>
+    <t>3503115706790001</t>
+  </si>
+  <si>
+    <t>1979-06-17</t>
+  </si>
+  <si>
+    <t>47 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL ANAK KE 3, SCORE 10, USIA IBU  &gt;35 TH, JARAL ANAK &gt; 10 TH  
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik, BB 60 kg, TB 146 cm, TD 120/80 mmhg
+, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+"MELAKUKAN KUNJUNGAN RUMAH IBU HAMIL MENYARANKAN UNTUK SELALU MEMERISAKAN KEHAMILANNYA KE PUSKESMAS UNTUK MENAPATKAN PELAYANAN YG STANDAR DENGAN 12 T
+MEMBERITAHU KEPADA IBU HAMIL BAHWA DIRINYA TERMASUK RESIKO TINNGI"
+</t>
+  </si>
+  <si>
+    <t>IBU MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-06-11 11:04:00</t>
+  </si>
+  <si>
+    <t>ARIANI</t>
+  </si>
+  <si>
+    <t>3503055103970004</t>
+  </si>
+  <si>
+    <t>1997-03-11</t>
+  </si>
+  <si>
+    <t>29 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK KE DUA SEHAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"MELAKUKAN KUNJUNGAN RUMAH IBU HAMIL MENYARANKAN UNTUK SELALU MEMERISAKAN KEHAMILANNYA KE PUSKESMAS UNTUK MENDAPATKAN PELAYANAN YG STANDAR DENGAN 12 T
+MEMBERITAHU KEBUTUHAN GIZI UNTUK PERTUMBUHAN IBU DAN BAYINYA
+</t>
+  </si>
+  <si>
+    <t>S : Ibu sehat, tidak ada keluhan, 
+0 : K/U Baik, TD : 110/70 mmhg, BB 67, Sehat
+A : Hamil anak ke 2 uk 34 minggu
+P : KIE untuk rutin periksa , minum fe, gizi seimbang</t>
+  </si>
+  <si>
+    <t>2026-06-10 09:11:00</t>
+  </si>
+  <si>
+    <t>USRIATI</t>
+  </si>
+  <si>
+    <t>3503114809940004</t>
+  </si>
+  <si>
+    <t>1994-09-08</t>
+  </si>
+  <si>
+    <t>31 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Keadaan umum baik,
+Nifas hari ke 11,T : 110 /70
+mmg,BB : 70 kg ,TB ;148 Cm"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Menjalin hubungan yang harmonis 
+dengan Pasien dan keluarga
+2.Melakukan pemeriksaan
+tanda tanda vital
+3.Menganjurkan ibu untuk
+pemberian ASI Eksklusif
+4.Menganjurkan Ibu nifas untuk
+KB Pasca Salin
+5.Menganjurkan Pada ibu Untuk
+datang rutin ke posyandu
+6.Memberitahu Jadwal
+pelaksanaan imunisasi BCG"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: ibu mengerti penjelasan petugas
+0 : T : 110/70 mmhg,ibu memberikan ASI
+pada bayinya
+A : NIFAS HARI KE 11 
+P : KIE </t>
+  </si>
+  <si>
+    <t>IBU DAN KELUARGA MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-06-05 10:52:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHANUM AIRA </t>
+  </si>
+  <si>
+    <t>3503082708960001</t>
+  </si>
+  <si>
+    <t>3503115211210001</t>
+  </si>
+  <si>
+    <t>2022-03-07</t>
+  </si>
+  <si>
+    <t>4 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Keadaan Umum baik,BB : 11.3
+Kg,TB : 90.1 Cm" BB  tidak naik
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan yang harmonis 
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu 
+"
+</t>
+  </si>
+  <si>
+    <t>"S: Ibu mengerti penjelasan petugas
+,O: BB : 11.3Kg,TB : 90.1 Cm" BB  tidak naik
+A : anak BB tidak naik ( T )
+P: KIE gizi  dan kesehatan</t>
+  </si>
+  <si>
+    <t>2026-06-05 09:15:00</t>
+  </si>
+  <si>
+    <t>ADIBA SHAFIRA PUTRI</t>
+  </si>
+  <si>
+    <t>350311690619700003</t>
+  </si>
+  <si>
+    <t>3503116204040001</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK, BB SULIT NAIK
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu "
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S: Ibu mengerti penjelasan petugas
+O: BB: 10.1Kg,TB :85 Cm"
+A: Berat badan anak tidak naik
+P : KIE
+</t>
+  </si>
+  <si>
+    <t>2026-06-22 13:49:00</t>
+  </si>
+  <si>
+    <t>Jovina maulida</t>
+  </si>
+  <si>
+    <t>3503112501830001</t>
+  </si>
+  <si>
+    <t>3503116802220001</t>
+  </si>
+  <si>
+    <t>2021-07-08</t>
+  </si>
+  <si>
+    <t>KU BAIK, bALITA SULIT NAIK</t>
+  </si>
+  <si>
+    <t>kEBUTUHAN KIE GIZI SEIMBANG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGERTI PENJELASAN BIDAN
+O.BB 13.3 KG 
+A.BALITA DENGAN 2 T
+P.1 BULAN LAGI EVALUASI DI POSYANDU
+</t>
+  </si>
+  <si>
+    <t>2026-06-22 10:34:00</t>
+  </si>
+  <si>
+    <t>HanindraRiska</t>
+  </si>
+  <si>
+    <t>3503116410880001</t>
+  </si>
+  <si>
+    <t>KU baik, Bayi tidak minum ASI</t>
+  </si>
+  <si>
+    <t>kebutuhan Sufor bayi Bayi</t>
+  </si>
+  <si>
+    <t>S.ibu mengataan menegeti[enjelasan petugas
+O.BB 6.7 kg tb 65 cm
+A.Bayi dengan BB T
+P.KOnsulTasi ke Poli Gizi</t>
+  </si>
+  <si>
+    <t>2026-06-22 14:28:00</t>
+  </si>
+  <si>
+    <t>Ceisya Maulida P</t>
+  </si>
+  <si>
+    <t>3503115911960001</t>
+  </si>
+  <si>
+    <t>3503115010210001</t>
+  </si>
+  <si>
+    <t>2021-10-21</t>
+  </si>
+  <si>
+    <t>4 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Ku baik, BB sulit naik</t>
+  </si>
+  <si>
+    <t>Kebutuhan Edukasi Makan Gisi seimbang</t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan mengerti penjelasan petugas
+O.BB 13 kg TB 9
+A.Balita dengan BBK</t>
+  </si>
+  <si>
+    <t>2026-06-22 10:05:00</t>
+  </si>
+  <si>
+    <t>Ranu yahya</t>
+  </si>
+  <si>
+    <t>3524181308230001</t>
+  </si>
+  <si>
+    <t>2023-08-13</t>
+  </si>
+  <si>
+    <t>KuBaik, BB sulit naik</t>
+  </si>
+  <si>
+    <t>Kebutuhan Kie tentang PMBA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.ibu mengatakan mengerti penjelasan petugas
+O.BB 10.8 gr
+A.kie tentang Makanan Tnggi Proten
+P.ujuk untuk konsultasi ke PKM </t>
+  </si>
+  <si>
+    <t>2026-06-22 10:37:00</t>
+  </si>
+  <si>
+    <t>ROSEMIA</t>
+  </si>
+  <si>
+    <t>3503114911240001</t>
+  </si>
+  <si>
+    <t>2024-11-09</t>
+  </si>
+  <si>
+    <t>1 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK, BB SULIT NAIK</t>
+  </si>
+  <si>
+    <t>kebutuhan Kie tentang PMBA</t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan mengerti tentang penjelasan petugas
+O.BB 8,5 TB 74 cm</t>
+  </si>
+  <si>
+    <t>2026-06-19 10:24:00</t>
+  </si>
+  <si>
+    <t>NINING TYASTUTI D</t>
+  </si>
+  <si>
+    <t>3503062006040001</t>
+  </si>
+  <si>
+    <t>3503116703040001</t>
+  </si>
+  <si>
+    <t>2004-03-07</t>
+  </si>
+  <si>
+    <t>22 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Ku baik ibu nifas riwayat anemia</t>
+  </si>
+  <si>
+    <t>Kebutuhan Kie gizi dan KB pasca salin</t>
+  </si>
+  <si>
+    <t>S.ibu mengatakan memgerti penjelasan Bidan
+O.BB 51 kg T110/70 mmhg
+A.Ibu nifas persalinan Normal hari ke 28
+P .1 mgg ke Puskesmas untuk Ikut KB</t>
+  </si>
+  <si>
+    <t>2026-06-05 09:18:00</t>
+  </si>
+  <si>
+    <t>KALUNA ANINDYA</t>
+  </si>
+  <si>
+    <t>3503116707240001</t>
+  </si>
+  <si>
+    <t>2024-07-27</t>
+  </si>
+  <si>
+    <t>1 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA UMUR 1 TAHUN11 BULAN , SEHAT, BERAT BADAN TIDAK NAIK
+</t>
+  </si>
+  <si>
+    <t>KIE UNTUK MAKAN GIZI SEIMBANG, JAGA KESEHATAN DENGAN</t>
+  </si>
+  <si>
+    <t>ANAK UMUR 1 TAHUN 11 BULAN BB TIDAK NAIK, 
+KU BAIK, TIDAK ADA KELUHAN 
+KIE UNTUK MAKAN GIZI SEIMBANG, ANAK BERI MAKAN SEUAI JADWAL</t>
+  </si>
+  <si>
+    <t>2026-06-10 12:17:00</t>
+  </si>
+  <si>
+    <t>AZAM PUTRA</t>
+  </si>
+  <si>
+    <t>3503110207220002</t>
+  </si>
+  <si>
+    <t>2022-07-02</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,BB : 11,7
+Kg.TB : 94,1cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu </t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan Petugas
+O: BB: 11,7kg,TB : 94,1 cm</t>
+  </si>
+  <si>
+    <t>2026-06-11 12:13:00</t>
+  </si>
+  <si>
+    <t>YANU DWI WAHYUNI</t>
+  </si>
+  <si>
+    <t>3503115401900003</t>
+  </si>
+  <si>
+    <t>1990-01-04</t>
+  </si>
+  <si>
+    <t>36 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik,T :120/70
+mmhg.BB :66Kg,TB :150 cm</t>
+  </si>
+  <si>
+    <t>1.Menjalin hubungan yang baik
+dengan Pasien
+2.Melakukan pemeriksaan
+tanda tanda vital
+3.Menganjurkan ibu untuk
+pemberian ASI Eksklusif
+4.Menganjurkan Ibu nifas untuk
+KB Pasca Salin
+5.Menganjurkan Pada ibu Untuk
+datang rutin ke posyandu
+6.Memberitahu Jadwal
+pelaksanaan imunisasi BCG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: ibu mengerti penjelasan petugas
+O : T : 120/70 mmhg,ibu memberi ASI
+pada bayinya
+</t>
+  </si>
+  <si>
+    <t>2026-06-04 13:08:00</t>
+  </si>
+  <si>
+    <t>28 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, hamil ke
+2,T;110/70 mmhg,BB :67 kg,TB:
+160 Cm,LILA : 26 cm,Kaki
+oedema,Jarak anak 2 tahun,Hb : 11 gr %</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Menjalin hubungan yang baik
+dengan Pasien
+2.Melakukan pemeriksaan
+tanda tanda vital
+3.Menganjurkan ibu untuk
+memantau gerakan janin
+4.Menjelaskan pada ibu tentang
+tanda tanda persalinan
+5.Minum MMS secara rutin
+6.Kontrol secara teratur
+</t>
   </si>
   <si>
     <t>S : ibu mengerti penjelasan petugas
 O : T ; 120/70 mmhg</t>
   </si>
   <si>
-    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
-[...97 lines deleted...]
-    <t>KEADAAN UMUM BAIK,BB: 11,2 KG,TB :83 CM</t>
+    <t>2026-06-04 12:59:00</t>
+  </si>
+  <si>
+    <t>FAHIMA LUNA</t>
+  </si>
+  <si>
+    <t>1 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB :8.2
+Kg,TB :74 Cm
+</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu </t>
   </si>
   <si>
+    <t>S: Ibu mengerti penjelasan petugas
+O: BB:8.2Kg,TB :74 Cm</t>
+  </si>
+  <si>
+    <t>2026-06-04 12:20:00</t>
+  </si>
+  <si>
+    <t>ZAKY RAFFASA ALFARIZI</t>
+  </si>
+  <si>
+    <t>3503110606230001</t>
+  </si>
+  <si>
+    <t>2023-06-06</t>
+  </si>
+  <si>
+    <t>3 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik,BB : 12
+Kg,TB :93Cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu 
+</t>
+  </si>
+  <si>
+    <t>2026-06-04 12:05:00</t>
+  </si>
+  <si>
+    <t>RIANA WATI</t>
+  </si>
+  <si>
+    <t>3503115909890005</t>
+  </si>
+  <si>
+    <t>1989-09-19</t>
+  </si>
+  <si>
+    <t>36 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,Bumil
+Nifas hari ke 7,T : 110 /70
+mmg,BB : 70 kg ,TB ;157 Cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: ibu mengerti penjelasan petugas
+0 : T : 110/70 mmhg,ibu memberikan ASI
+pada bayinya
+</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:54:00</t>
+  </si>
+  <si>
+    <t>RAVIAN JANUAR</t>
+  </si>
+  <si>
+    <t>3518140810240001</t>
+  </si>
+  <si>
+    <t>2026-01-05</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik,Berat
+Badan Tetap,BB:6.4 kg TB : 65 Kg</t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan petugas
+O: BB:6.4 Kg,TB :65Cm</t>
+  </si>
+  <si>
+    <t>2026-06-19 05:05:00</t>
+  </si>
+  <si>
+    <t>diah eka murti</t>
+  </si>
+  <si>
+    <t>3503034809910001</t>
+  </si>
+  <si>
+    <t>1991-09-08</t>
+  </si>
+  <si>
+    <t>KU BAIK,IBU NIFAS 26 HARI</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN EDUKASI MENYUSUI</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN PAHAN TENTANG PENJELASAN PETUGAS
+O.T 130/80 MMHG N 80R 18 X/MNTA.P1 AO NIFAS HARI KE 4 DENGAN DM"
+A.P1 AO NIFAS NORMAL RIWAYAT SC DGN DM 
+P.1 MGG UNTUK MENANTAR BAYINYA KE PUSKESMAS UNTUK IMUNISASI BCG
+   2 BULAN KONTROL LAGI IUD</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:37:00</t>
+  </si>
+  <si>
+    <t>YENI SITI HODIJAH</t>
+  </si>
+  <si>
+    <t>3209045705900009</t>
+  </si>
+  <si>
+    <t>1990-05-17</t>
+  </si>
+  <si>
+    <t>36 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>KU IBU NIFAS SEHAT</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KB PASCASALIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
+o.BB 60 kg TB 155cm
+a .P2H2 Ao dengan NIFAS NORMAL
+P.MOTIVASI KB MKJP
+p.Kontrol ulang 2 mgg ke puskesmas"
+</t>
+  </si>
+  <si>
+    <t>2026-06-18 10:25:00</t>
+  </si>
+  <si>
+    <t>32 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU NIFASHARI KE 9 SEHAT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN EDUKASI PROSES INFOLOSIO </t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI YANG DI JELASKAN PETUGAS
+O.T 100/70 MMHG
+A.P2 A1 HI NIFAS POST SC
+P.KONTROL ULANG 1 MGG
+ MOTIVASI KB</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:01:00</t>
+  </si>
+  <si>
+    <t>1994-07-04</t>
+  </si>
+  <si>
+    <t>31 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>KU IBU BAIK,IBU HAMIL KEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE KEBUTUHAN NUTRIASI BUMIL KEK DAN PEMANTAUAN PEMBERIAN PMT LOKAL
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELASAN PETUGAS DAN MAU MAKAN PMT LOKAL
+O.LILA 20.5 CM
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI IKUT POSYANDU HAMIL TERATUR
+ "
+</t>
+  </si>
+  <si>
+    <t>PMT LOKAL TELAH DIUSULKAN</t>
+  </si>
+  <si>
+    <t>2026-06-29 13:02:00</t>
+  </si>
+  <si>
+    <t>29 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL RESTI T 140/ 80 MMHG
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG RESIKO TINGGI KEHAMILAN DAN PEMANTAUAN RUTIN
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DAN RUTIN KE DSOG
+O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST RUTIN
+A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
+P.MOTIVASI RUTIN PERIKSA KE PUSKESMAS
+</t>
+  </si>
+  <si>
+    <t>IKUT POSYANDU HAMIL</t>
+  </si>
+  <si>
+    <t>2026-06-23 12:34:00</t>
+  </si>
+  <si>
+    <t>DIAN WULANDARI</t>
+  </si>
+  <si>
+    <t>3503136002990001</t>
+  </si>
+  <si>
+    <t>1999-02-20</t>
+  </si>
+  <si>
+    <t>Ibu nifas sehat hari ke 10</t>
+  </si>
+  <si>
+    <t>Kie Kebutuhan KB Pasca salin
+Kie Asi Exklusif</t>
+  </si>
+  <si>
+    <t>S:Ibu mengatakan mengerti tentang penjeasan bidan 
+0.T.110/70 mm hg, Kaki bengkak
+A.P2 AoH2 Nifas Normal
+P.Kie tentang imunisasi rutin
+   13 Juni Ikut KB IUD</t>
+  </si>
+  <si>
+    <t>2026-05-20 10:58:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">intan amalia </t>
+  </si>
+  <si>
+    <t>3503114704960001</t>
+  </si>
+  <si>
+    <t>1996-04-07</t>
+  </si>
+  <si>
+    <t>30 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu hamil ke 2 dengan skor KSPR 14 ( riwayat SC) dan anemia</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, bb 50 kg, TB 150 cm, td 110/70 hb 10,4 GDA 94</t>
+  </si>
+  <si>
+    <t>kie tentang makanan tinggi zat besi, kie makanan gizi seimbang ibu hamil, anjuran minum mms secara rutin</t>
+  </si>
+  <si>
+    <t>2026-05-21 10:41:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RADEVA YUANDIKA ALBIRU</t>
+  </si>
+  <si>
+    <t>3503110806240001</t>
+  </si>
+  <si>
+    <t>2 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>balita dengan status gizi kurang dan stunting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umu baik, BB 8 TB75 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang PMBA, kie tentang pemantauan tumbuh dan perkembangan secara berkala, anjuran minum susu PKMK sesuai anjuran dokter, </t>
+  </si>
+  <si>
+    <t>2026-05-21 10:34:00</t>
+  </si>
+  <si>
+    <t>abizar ahmad zulfikar</t>
+  </si>
+  <si>
+    <t>3503121305250003</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>1 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>balita dengan T</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 9 TB 76</t>
+  </si>
+  <si>
+    <t>kie tentang PMBA, kie tentang PHBs kie tentang pantau tumbuh kembang secara berkala</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:54:00</t>
+  </si>
+  <si>
+    <t>SHIREEN FAZEELA ALMAIRA</t>
+  </si>
+  <si>
+    <t>2025-05-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> balita dengan 2T</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 7 TB 70 LK 45 lila 15</t>
+  </si>
+  <si>
+    <t>kie tentang PMBA, Kie tentang PHBS, kie tentang pantau pertumbuhan dan perkembangan secara rutin</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:51:00</t>
+  </si>
+  <si>
+    <t>HAFIZ FATHAN RACHMAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	3503022704250001</t>
+  </si>
+  <si>
+    <t>2025-04-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umum anak tampak sehat, BB 9 tB 75 </t>
+  </si>
+  <si>
+    <t>kie tentang minum obat TBC secara rutin, kie apabila ada keluhan segera periksa, kie tentang PMBA, kie tentang PHBS</t>
+  </si>
+  <si>
+    <t>pasien mengerti tentang penjelasan petugas,dan minum obat TBC secara rutin</t>
+  </si>
+  <si>
+    <t>2026-05-04 08:09:00</t>
+  </si>
+  <si>
+    <t>ZAFI PRABASWARA BAUREKSA</t>
+  </si>
+  <si>
+    <t>3503110608240003</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>1 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>baduta dengan 2T mengeluh setelah opname diare di RSUD selama 2 hari</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, BB 13, 5 kg TB 78 cm, balita tampak sehat, ceria, nafsu makan tidak ada masalah, bak+, bab +, mual (-)</t>
+  </si>
+  <si>
+    <t>edukasi tentang bahaya diare pada balita, pencegahan diare pada balita, memastikan balita sudah mendapatkan imunisasi rotavirus, edukasi keluarga menerapkan PHBS, tanda bahaya balita mengalami diare</t>
+  </si>
+  <si>
+    <t>2026-05-21 14:50:00</t>
+  </si>
+  <si>
+    <t>DESY RETNO FITRIANINGSIH</t>
+  </si>
+  <si>
+    <t>3503115412880002</t>
+  </si>
+  <si>
+    <t>1988-12-14</t>
+  </si>
+  <si>
+    <t>37 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, hamil ke 3,T;120/80 mmhg,BB :60 kg,TB: 155 Cm,LILA : 26Cm,Kaki oedema,Jarak anak 2 tahun</t>
+  </si>
+  <si>
+    <t>1.Menjalin hubungan yang baik dengan Pasien
+2.Melakukan pemeriksaan tanda tanda  vital
+3.Menganjurkan ibu untuk memantau gerakan  janin
+4.Menjelaskan pada ibu tentang tanda tanda persalinan
+5.Menganjurkan pada ibu untuk menyiapkan kelengkapan persalinan
+6.Menganjurkan pada ibu untuk segera ke Faskes bila ada tanda tanda persalinan</t>
+  </si>
+  <si>
+    <t>2026-05-21 14:31:00</t>
+  </si>
+  <si>
+    <t>LELYANA SEPTIANTI SOETARJO</t>
+  </si>
+  <si>
+    <t>3503116309940001</t>
+  </si>
+  <si>
+    <t>1994-09-23</t>
+  </si>
+  <si>
+    <t>31 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik,T :120/70 mmhg.BB :58 Kg,TB :159 cm</t>
+  </si>
+  <si>
+    <t>1.Menjalin hubungan yang baik dengan Pasien
+2.Melakukan pemeriksaan tanda tanda  vital
+3.Menganjurkan ibu untuk pemberian ASI Eksklusif
+4.Menganjurkan Ibu nifas untuk KB Pasca Salin 
+5.Menganjurkan Pada ibu Untuk datang rutin ke posyandu
+6.Memberitahu Jadwal pelaksanaan imunisasi BCG</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+O : T : 120/70 mmhg,ibu memberi ASI pada bayinya</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:28:00</t>
+  </si>
+  <si>
+    <t>PUTRI SEPTINA HARDIANTI</t>
+  </si>
+  <si>
+    <t>3503116409970004</t>
+  </si>
+  <si>
+    <t>1997-09-24</t>
+  </si>
+  <si>
+    <t>28 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,T : 110/70 mmhg ,BB: 60 Kg,TB :163 Cm</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+O: T:110/70 mmhg</t>
+  </si>
+  <si>
+    <t>2026-05-21 10:30:00</t>
+  </si>
+  <si>
+    <t>PUSPITA NURUL FADZILA</t>
+  </si>
+  <si>
+    <t>3504074208000004</t>
+  </si>
+  <si>
+    <t>2000-08-02</t>
+  </si>
+  <si>
+    <t>25 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,Bumil Nifas hari ke 7,T : 110 /70 mmg,BB : 47 kg ,TB ;153 Cm</t>
+  </si>
+  <si>
+    <t>S: ibu mengerti penjelasan petugas
+0 : T : 110/70 mmhg,ibu memberikan ASI pada bayinya</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:16:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARSYAD AL GHIFAHRI</t>
+  </si>
+  <si>
+    <t>35031121042400001</t>
+  </si>
+  <si>
+    <t>2024-04-21</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BAIK,BB: 11,2 KG,TB :83 CM</t>
+  </si>
+  <si>
     <t>S: IBU MENGERTI PENJELASAN PETUGAS
 O: BB :11.2 KG,TB : 83 CM</t>
   </si>
   <si>
     <t>2026-05-21 11:45:00</t>
   </si>
   <si>
     <t>NEYRASHA DAHAYU MAHESWARI</t>
   </si>
   <si>
     <t>0000000000000</t>
   </si>
   <si>
     <t>3503114606240001</t>
   </si>
   <si>
     <t>2024-06-06</t>
   </si>
   <si>
     <t>Keadaan Umum baik,BB : 12 Kg,TB :90 Cm</t>
   </si>
   <si>
     <t>S: Ibu mengerti penjelasan petugas
 O: BB:12 Kg,TB :90 Cm</t>
   </si>
   <si>
     <t>2026-05-21 13:08:00</t>
   </si>
   <si>
     <t>LAUNA MASAYU KIRANI</t>
   </si>
   <si>
     <t>00000000000000</t>
   </si>
   <si>
     <t>3503114902250002</t>
   </si>
   <si>
     <t>2025-02-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 tahun 3 bulan</t>
   </si>
   <si>
     <t>Keadaan umum baik,BB : 8.2 Kg.TB : 74cm</t>
   </si>
   <si>
     <t>S: Ibu mengerti penjelasan Petugas
 O: BB: 8.2 kg,TB : 74 cm</t>
   </si>
   <si>
     <t>2026-05-21 12:53:00</t>
   </si>
   <si>
     <t>SHAHIA GHEAMORA PRASETYA</t>
   </si>
   <si>
     <t>000000000000</t>
   </si>
   <si>
     <t>3503114808240001</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>Keadaan Umum Baik,Berat Badan Tetap,BB:12 kg.TB :89 cm</t>
@@ -485,132 +3287,101 @@
   </si>
   <si>
     <t>BINAR AINUL MUHIBBI</t>
   </si>
   <si>
     <t>2022-03-14</t>
   </si>
   <si>
     <t>4 tahun 2 bulan</t>
   </si>
   <si>
     <t>BALITA BERAT BADAN KURANG</t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG PEMENUHAN GIZI DAN KONSULTASI GIZI KE PUSKESMSTRENGGALEK
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
 O.BB 11.9 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA"
 </t>
   </si>
   <si>
-    <t>KELUARGA MENERIMA SARAN DARI PETUGAS</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-12 11:48:00</t>
   </si>
   <si>
     <t>RITA MARSELIA DAMA YANTI</t>
-  </si>
-[...4 lines deleted...]
-    <t>1984-03-04</t>
   </si>
   <si>
     <t>42 tahun 3 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL HB RENDAH, TERLALU TUA DAN TERLALU BANYAK ANAK</t>
   </si>
   <si>
     <t>EDUKASI TENTANG MINUM FE DAN MAKANAN YANG MENGANDUNG FE</t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELAAN PETUGAS DAN MENGERTI TENTANG RISTI PADA DIRINYA
 O.HB 9.4 gr %
 A.G5  P4  HAMIL DENGAN HB KURANG DAN  TERMASUK TERLALUNTUA DAN TERLALU BANYAK ANAK
 P.MOTIVASI IKUT KELAS IBU
  "
 </t>
   </si>
   <si>
-    <t>IBU  MENERIMA SARAN DARI PETUGAS DAN RESIKO PADA DIRINYA</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 09:05:00</t>
   </si>
   <si>
     <t>INA ALTIFA SARI</t>
   </si>
   <si>
     <t>3503115305960001</t>
   </si>
   <si>
     <t>1996-05-13</t>
   </si>
   <si>
     <t>30 tahun 0 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU HAMIL KEK LILA 21 CM
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">KIE BEBUTUHAN NUTRIASI BUMIL KEK
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
 O.LILA 21 CM
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT KELAS IBU
  "
 </t>
   </si>
   <si>
-    <t>IBU  MENERIMA SARAN DARI PETUGAS</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-12 08:05:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>2000-06-16</t>
   </si>
   <si>
     <t>25 tahun 11 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">BUMIL RESTI KEADAAN UMUM SEHAT, KEK / LILA 22 CM
 </t>
   </si>
   <si>
     <t xml:space="preserve">KEBUTUHAN EDUKASI PENTINGNYA PEMENUHAN GIZI IBU HAMIL, 
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S,IBU MENGERTI TTG PENJELASAN PETUGAS
 O. HASIL PEMERIKSAAN LILA 22 CM, IBU TAMPAK KURUS
 A.G2 P0 A1 REST TM 2
 P.MOTIVASI KELAS BUMIL
 KONTROL TERATUR 
 </t>
   </si>
   <si>
     <t>2026-05-07 11:14:00</t>
   </si>
   <si>
     <t>REYSHAKA AVICENNA RYUNARA</t>
@@ -624,53 +3395,50 @@
   <si>
     <t xml:space="preserve">BALITA BERAT BADAN TETAP
 </t>
   </si>
   <si>
     <t>KIE TENTANG KONSULTASI GIZI / RUJUKAN
  KE PUSKESMAS</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 11.5 KG
 A.BALITA DENGAN BERAT BADAN TIDAK NAIK
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>MOHAMMAD HANNAN ATTAKI</t>
   </si>
   <si>
     <t>;3503111801250001</t>
   </si>
   <si>
     <t>2025-01-18</t>
   </si>
   <si>
-    <t>1 tahun 4 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BALITA BB SULIT NAIK
 </t>
   </si>
   <si>
     <t xml:space="preserve">KIE NUTRISI BALITA
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT MAKAN, PORSI SEDIKIT
 O.BB 9.9 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA"
 </t>
   </si>
   <si>
     <t>2026-05-07 08:31:00</t>
   </si>
   <si>
     <t xml:space="preserve">ALFI SAADAH </t>
   </si>
   <si>
     <t>3503116604240002</t>
   </si>
   <si>
     <t>2024-04-26</t>
@@ -717,275 +3485,224 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 13.3 KG
 A.BALITA DENGAN GIZI KURANG BERAT BADAN TETAP
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>2026-05-04 10:02:00</t>
   </si>
   <si>
     <t>ABHIZAR IKHSANUDIN SANJAYA (L</t>
   </si>
   <si>
     <t>5202040405950001</t>
   </si>
   <si>
     <t>3503110512240001</t>
   </si>
   <si>
     <t>2024-12-05</t>
   </si>
   <si>
-    <t>1 tahun 6 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">KIE KENTANG NUTRISI BALITA
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI ANAK  SULIT MAKAN PORSI TETAP TIDAK HABIS
 O.BB 9.7 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA"
 </t>
   </si>
   <si>
     <t>2026-05-04 09:05:00</t>
   </si>
   <si>
     <t>GHINA TSUROYYA AZ AZHRA</t>
   </si>
   <si>
-    <t>3503082708960001</t>
-[...1 lines deleted...]
-  <si>
     <t>3503117004250002</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t xml:space="preserve">BALITA BB TETAP
 </t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG RUJUKAN/ KONSUL KE PETUGAS GIZI PKM
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 9.8 KG
 A.BALITA DENGAN GIZI BURUK
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>2026-05-18 12:05:00</t>
   </si>
   <si>
-    <t>SILMINA EKA APRILIANI</t>
-[...1 lines deleted...]
-  <si>
     <t>1999-04-20</t>
   </si>
   <si>
     <t>27 tahun 1 bulan</t>
   </si>
   <si>
     <t>BUMIL RESTI KU SEHAT</t>
   </si>
   <si>
     <t>KEBUTUHAN EDUKASI KEHAMILAN PENTINGNYA BUKU KIA</t>
   </si>
   <si>
     <t>S,IBU MENERTI TTG PENJELASAN PETUGAS
 O.BUKU KIA TERISI PEMERIKSAAN NAKES
 A.G2 P0 A1 REST TM 2
 P.MOTIVASI KELAS BUMIL
 KONTROL TERTUR UNTUK LAB TM 2</t>
   </si>
   <si>
-    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-29 12:19:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>1991-09-08</t>
   </si>
   <si>
     <t>34 tahun 8 bulan</t>
   </si>
   <si>
     <t>IBU NIFAS HARI KE 4</t>
   </si>
   <si>
     <t>KEBUTUHAN EDUKASI PROSES INFOLOSIO DAN MENYUSUI</t>
   </si>
   <si>
     <t>S. IBU MENGATAKAN PAHAN TENTANG PENJELASAN PETUGAS
 O.T 135/80 MMHG N 80R 18 X/MNTA.P1 AO NIFAS HARI KE 4 DENGAN DM</t>
   </si>
   <si>
     <t>MOTIVASI KONTROL KE PUSKESMAS</t>
   </si>
   <si>
     <t>2026-05-16 11:55:00</t>
   </si>
   <si>
     <t>THARIQ SYAZANI ALTHA</t>
   </si>
   <si>
     <t>3578304809950001</t>
   </si>
   <si>
     <t>3503011403240001</t>
   </si>
   <si>
     <t>2024-03-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 tahun 2 bulan</t>
   </si>
   <si>
     <t>BALITA BB TETAP</t>
   </si>
   <si>
     <t>KIE TENTANG RUJUKAN</t>
   </si>
   <si>
     <t>S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 9.1KG
 A.BALITA DENGAN GIZI BURUK
 P.MOTIVASI RUJUK KE PKM</t>
   </si>
   <si>
     <t>2026-05-18 11:26:00</t>
   </si>
   <si>
     <t>ALFARSYA JULIAN PUTRA RAMADHAN</t>
   </si>
   <si>
     <t>3503110205220001</t>
   </si>
   <si>
     <t>3503114704970001</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
-    <t>4 tahun 0 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>BALITA BB SULIT NAIK</t>
   </si>
   <si>
     <t>KIE KENTANG NUTRISI BALITA</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
 O.BB 11.9 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA</t>
   </si>
   <si>
     <t>2026-05-18 14:04:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>1994-07-04</t>
   </si>
   <si>
     <t>31 tahun 10 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL KEK</t>
   </si>
   <si>
     <t>KIE BEBUTUHAN NUTRIASI BUMIL KEK</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
 O.LILA 20.5 CM
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT KELAS IBU
  </t>
   </si>
   <si>
     <t>2026-05-16 13:42:00</t>
   </si>
   <si>
-    <t>JUWITA AMARA AZIKRA</t>
-[...1 lines deleted...]
-  <si>
     <t>3503116304940001</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-05-24</t>
   </si>
   <si>
     <t>BAYI DENGAN BBK</t>
   </si>
   <si>
     <t>KIE TENTANG MINUM OBAT TB</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI KEADAAN ANAKNYA 
 O.BB T 3 X BB 6.7 KG
 A.BAYI DENGAN TB
 P.MOTIVASI KONTROL RUTIN SESUAI ADVIS DR</t>
   </si>
   <si>
     <t>BEROBAT MANDIRI KE SPA</t>
   </si>
   <si>
     <t>2026-05-16 13:24:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>1996-09-16</t>
   </si>
   <si>
     <t>29 tahun 8 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL RESTI T 140/ 80 MMHG</t>
   </si>
   <si>
     <t>KIE TENTANG RESIKO TINGGI KEHAMILAN</t>
   </si>
   <si>
     <t>S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DENGAN TENSI TINGGI
 O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST
 A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
 P.MOTIVASI IKUT KELAS IBU HAMIL</t>
   </si>
   <si>
     <t>2026-05-19 15:09:00</t>
   </si>
   <si>
     <t xml:space="preserve">Sus Nuryani </t>
   </si>
   <si>
     <t>3503111007660003</t>
   </si>
@@ -1097,108 +3814,93 @@
     <t>2026-05-04 09:39:00</t>
   </si>
   <si>
     <t>sanjiwo bree</t>
   </si>
   <si>
     <t>3503111008240002</t>
   </si>
   <si>
     <t>2024-03-19</t>
   </si>
   <si>
     <t>balita sulit makan</t>
   </si>
   <si>
     <t>Edukasitentang gizi seimbang balita, pantau tumbuh kembang tiap 1 bulan sekali</t>
   </si>
   <si>
     <t xml:space="preserve">S: Memberitahu ibu bahwa anaknya sesuai KBM bb blm naik
 O: bb: 12.2 kg.tb : 84 LK:49, LILA: 19
 A: Balita dengan gangguan makan 
 p: Menganjurkan orang tua untuk memebrikan makan anak sesuai dengan porsi makan dan bervariasi, memberikan informasi untuk makan gizi seimbang, istrahat yang cukup
 </t>
   </si>
   <si>
-    <t>WAHYU PUJI LESTARI, A.Md.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-01 00:18:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025-04-22</t>
   </si>
   <si>
     <t>balita mengalami batuk pilek, sariawan</t>
   </si>
   <si>
     <t>konseling untuk minum obat TBC secara rutin, KIE tentang gizi seimbang</t>
   </si>
   <si>
     <t>evaluasi 1 bulan</t>
   </si>
   <si>
     <t>2026-05-13 22:04:00</t>
   </si>
   <si>
     <t>ARY ANGRAINI PUTRI</t>
   </si>
   <si>
     <t>3504164811970001</t>
   </si>
   <si>
     <t>1997-11-04</t>
   </si>
   <si>
     <t>28 tahun 6 bulan</t>
   </si>
   <si>
     <t>Ibu hamil pertama dengan resiko tinggi KEK , ibu sekarang tidak ada keluhan dan ibu merasa sudah mulai naik berat badannya</t>
   </si>
   <si>
     <t>kie tentang makan bergizi dan seimbang, kie tentang makan dan minum ibu hamil trimester 3 sesuai dengan buku KIA, Anjurkan ibu untuk minum MMS secara rutin atau segera periksa apabila terjadi keluhansewaktu waktu, anjurkan ibu untuk proses melahirkan di RSU</t>
   </si>
   <si>
     <t>S: ibu mengerti yang dijelaskan
 O: Ibu bisa mengulang tentang porsi dan kebutuhan makanan
 A: G1P0000 UK 25 Minggu
 A: Kontrol 2 minggu lagi atau apabila ada keluihan sewaktu waktu</t>
   </si>
   <si>
     <t>2026-05-13 21:50:00</t>
   </si>
   <si>
     <t>WAHYU PUJI LESTARI</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503112005150002</t>
   </si>
   <si>
     <t>3503114410900001</t>
   </si>
   <si>
     <t>1990-10-04</t>
   </si>
   <si>
     <t>35 tahun 7 bulan</t>
   </si>
   <si>
     <t>KEADAAN UMUM BAIK,
 BB: 60 TB 110/70 TFU 30 CM , DJJ 140X/Menit</t>
   </si>
   <si>
     <t>deteksi dini dan skrening, bentuk implementasi dan pendampingan, edukasi dan pemenuhan gizi, persiapan persalinan yang aman,rujukan dan informasi lebih lanjut</t>
   </si>
   <si>
     <t>memberikan informasi kepada ibu hamil tentang keadaan ibu hamil
 memberitahu ibu untuk makan yang sweimbang
 periksa ke faskes apabila sewaktu waktu terjadi keluhan
 persiapan persalinan di RSUD
 MINUM VITAMIN SECARA RUTIN</t>
   </si>
   <si>
@@ -1254,53 +3956,50 @@
     <t xml:space="preserve">ANAK USIA 3 TAHUN BERAT BADAN TIDAK NAIK, BARU SAKIT , ANAK SULIT MAKAN 
 </t>
   </si>
   <si>
     <t>KIE : MENYARANKAN IBU UNTUK RUTI MENIMBANGAKAN ANAKNYA UNTUK MEMANTAU TUMBUH 
         KEMBANG ANAKNYA 
          MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI SEIMBANG DAN BERVARIASI UNTUK MEMBERI
          DAYA TARIK ANAK</t>
   </si>
   <si>
     <t>IBU BISA MENERIMA SARAN YANG DISAMPAIKAN DAN AKAN MELAKUKANNYA</t>
   </si>
   <si>
     <t>2026-04-10 09:32:00</t>
   </si>
   <si>
     <t>ALICHA SHOPA NUGROHO</t>
   </si>
   <si>
     <t>3503116201220001</t>
   </si>
   <si>
     <t>2022-01-22</t>
   </si>
   <si>
-    <t>4 tahun 3 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>BALITA UMUR 4 TAHUN BERAT BADAN TIDAK NAIK</t>
   </si>
   <si>
     <t xml:space="preserve">KIE :
     MENYARANKAN AKEPADA IBU BALITA UNTUK SELALU DATANG KE POSYANDU SECARA RUTIN UNTUK
     MEMANTAU TUMBUH KEMBANG 
     MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI EIMBANG KEPADA ANAKNYA 
 </t>
   </si>
   <si>
     <t xml:space="preserve">IBU BISA MENERIMA PESAN YANG DISAMPAIKAN PETUGAS DAN AKAN MELAKSANAKAN </t>
   </si>
   <si>
     <t>2026-04-09 11:06:00</t>
   </si>
   <si>
     <t>UMI NADHIROH</t>
   </si>
   <si>
     <t>3503114807040003</t>
   </si>
   <si>
     <t>2004-07-08</t>
   </si>
   <si>
@@ -1339,53 +4038,50 @@
     <t xml:space="preserve">IBU TAMPAK SENANG TELAH MENDAPATKAN SARAN DAN BERSEDIA MELAKUKAN PEMERIKSAAN SECARA RUTIN KE PUSKESMAS </t>
   </si>
   <si>
     <t>2026-04-07 09:38:00</t>
   </si>
   <si>
     <t>IBU HAMIL ANAK PERTAMA LILA KURANG DAI 11`</t>
   </si>
   <si>
     <t xml:space="preserve">MENYARANKAN IBU UNTUK  SELALU MELAKUKAN PEMERIKSAAN KEHAMILANNYA KE PUSKESMAS  SESUAI STANDAR
 MEMBERITAHU KEPADA IBU BAHWA DIRINYA TERMASUK RESIKO TINGGI </t>
   </si>
   <si>
     <t>IBU MENERIMA SARAN YANG DIBERIKAN DAN AKAN MELAKSANAKAN ANJURAN YANG DIBERIKAN OLEH PETUGAS</t>
   </si>
   <si>
     <t>2026-04-07 12:06:00</t>
   </si>
   <si>
     <t>SRI RAMADHANI</t>
   </si>
   <si>
     <t>1990-03-28</t>
   </si>
   <si>
-    <t>36 tahun 1 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>IBU HAMIL ANAK KE DUA USIA IBU 36 TAHUN ,JARAK ANAK 14 TAHUN IBU DENGAN RESIKO TINGGI</t>
   </si>
   <si>
     <t xml:space="preserve">MENYARANKAN IBU UNTUK PERIKSA KANDUNGAN SECARA RUTIN SESUAI PELAYANAN ANC STANDAR KE FASILITAS KESEHATAN / TENAGA KESEHATAN.
 MENYARANJAN IBU UNTU RUTIN MINUM MMS/ FE SECARA TERATUS 
 </t>
   </si>
   <si>
     <t>IBU  MELAKSANAKAN ANJURAN YANG TELAH DIBERIKAN PETUGAS, SELAMA INI SUDAH MELAKUKAN PEMERIKSAAN SESUAI STANDAR PELAYANAN ANC DENGAN MEMERISAKAN KEHAMILANNYA KE PUSKESMAS DAN DSOG</t>
   </si>
   <si>
     <t>2026-04-07 11:48:00</t>
   </si>
   <si>
     <t>NANDA RAHMATU</t>
   </si>
   <si>
     <t>00000000000</t>
   </si>
   <si>
     <t>3503116002970001</t>
   </si>
   <si>
     <t>1997-02-20</t>
   </si>
@@ -1445,118 +4141,103 @@
   <si>
     <t>3576026006890003</t>
   </si>
   <si>
     <t>1989-06-20</t>
   </si>
   <si>
     <t>36 tahun 10 bulan</t>
   </si>
   <si>
     <t>ibu hamil perta ma dengan resiko tinggi usia ibu, ibu sekarang tidak ada keluhan ibu merasa sehat</t>
   </si>
   <si>
     <t>Kie tentang porsi makan dan minum ibu hamil  trimester 1 sesuai dengan buku kia hal 6 dan perubahan fisiologis ibu hamil trimester 1, anjuran ibu untuk minum MMS secara rutin, periksa hamil secara rutin atau segera periksa apabila ada keluhan</t>
   </si>
   <si>
     <t>s.ibu sudah mengerti yg dijelaskan petugas
 o.ibu bisa mungulang tentang porsi dan kebutuhan makanan 
 a.G1p0000 uk 7 minggu
 p. Kontrol 1 bulan atau segera apabila ada keluhan</t>
   </si>
   <si>
     <t>2026-04-30 11:21:00</t>
   </si>
   <si>
-    <t>DIAN ASMARANI</t>
-[...7 lines deleted...]
-  <si>
     <t>40 tahun 3 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU SEHAT,ibu hamil dengan DM </t>
   </si>
   <si>
     <t>Kie periksa teratur ke RSUD SOETOMO,KIE TENTANG MAKANAN KELUARGA GIZI SEIMBANG</t>
   </si>
   <si>
     <t xml:space="preserve">s.ibu sudah mengerti yg dijelaskan petugas
 o.ibu bisa mungulang tgl jadwal sesuai rujukan
 a.G3 P1 A 1 Uk 13 mgg dengan DM
 p.2 mgg lagi kontrol 
 </t>
   </si>
   <si>
     <t>3 MGG KONTROL</t>
   </si>
   <si>
     <t>2026-04-15 11:15:00</t>
   </si>
   <si>
     <t>NADILA AYU PUSPITA</t>
   </si>
   <si>
     <t>3503040101930006</t>
   </si>
   <si>
     <t>3503114901980003</t>
   </si>
   <si>
     <t>1998-01-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 tahun 3 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU MERASA ASINYA TIDAK CUKUP BAYI SERING MENANGIS
 </t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG CARA PEMBERIAN ASI DANPERAWATAN PAYUDARA
 </t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MEMAHAMI PENJELASAN PETUGAS
 O.IBU TERLIHAT, MENYUSUI DENGAN TEKNIK BENAR BAYI TENANG
 A.P1 A0 H1 DENGAN KEBUTUHAN TEKNIK MENYUSUI
 P.MOTIVASI ASI EXKLUSIF
    PIJAT LAKTASI"
 </t>
   </si>
   <si>
     <t>2026-04-24 02:13:00</t>
   </si>
   <si>
-    <t>3504076004990001</t>
-[...1 lines deleted...]
-  <si>
     <t>27 tahun 0 bulan</t>
   </si>
   <si>
     <t>IBUSEHAT , RIWAYAT ABORTUS 1X</t>
   </si>
   <si>
     <t>KIE TENTANG TANDA-TANDA BAHAYA KEHAMILAN TM 1</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
 O.T.100/70 BB.64
 A.G2A1H0 HAMIL DENGAN RESTI
 P.MOTIVASI IKUT KELAS HAMIL 4 X PERTEMUAN
   PERIKSA 1 BULAN LAGI
 </t>
   </si>
   <si>
     <t>2026-04-22 13:05:00</t>
   </si>
   <si>
     <t>FADILLA INDAH TRI UTAMA</t>
   </si>
   <si>
     <t>35031169059990001</t>
   </si>
@@ -1660,79 +4341,67 @@
   <si>
     <t>3503115212080001</t>
   </si>
   <si>
     <t>2008-12-12</t>
   </si>
   <si>
     <t>17 tahun 4 bulan</t>
   </si>
   <si>
     <t>Keadaan ibu hamil sehat hamil ke 1 usia 10 mgg</t>
   </si>
   <si>
     <t>Edukasi minum TTD</t>
   </si>
   <si>
     <t>S.ibu mengerti pentingnya minum MMS bagi kemamilan
 O.BB 38kg T.110/70 mmhg Lila 22 cm HB 13.3 gr %
 A.G1PoAo Tm 1 dengan KEK
 P.Motivasi ikut kelas hamil dan minum mms setiap hari</t>
   </si>
   <si>
     <t>2026-03-17 10:30:00</t>
   </si>
   <si>
-    <t>ANGGA WINDIANI</t>
-[...4 lines deleted...]
-  <si>
     <t>IBU HAMIL G1 16 MGG</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasi tentang Grafik Kenaikan BB dan gizi bumil
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Ibu mengerti yang di jelaskan bidan 
 BB 72 TB 156
 Ibu hamil dengan Obesitas
 evaluasi 1 bulan"
 </t>
   </si>
   <si>
     <t>2026-03-17 11:10:00</t>
   </si>
   <si>
-    <t>DIAN WULANDARI</t>
-[...4 lines deleted...]
-  <si>
     <t>1994-02-27</t>
   </si>
   <si>
     <t>32 tahun 1 bulan</t>
   </si>
   <si>
     <t>keadaan ibu baik, hamil ke 2 uk 32 mgg</t>
   </si>
   <si>
     <t>Edukasi tentang kenaikan badan dan gizi bumil</t>
   </si>
   <si>
     <t xml:space="preserve">"Ibu mengerti yang di jelaskan bidan 
 BB 92 TB 158 T 110/70
 Ibu hamil dengan Obesitas
 evaluasi 1 mgg lagi"
 </t>
   </si>
   <si>
     <t>2026-04-17 15:07:00</t>
   </si>
   <si>
     <t>VERNICA NIKMAHTU ASITA</t>
   </si>
   <si>
@@ -1863,76 +4532,70 @@
   <si>
     <t>Edukasi tentang Perawatan payu dara</t>
   </si>
   <si>
     <t>S.Ibu mengatakan paham tentang penjelasan petugas
 O.T110/70 TB 155 cm BB 60 kg
 A.P2 Ao dengan Kebutuhan Perawatan Payu dara
 P.Ibu bisa mengulangi cara perawatan payu dara yg dilakukan bidan</t>
   </si>
   <si>
     <t>2026-03-16 21:05:00</t>
   </si>
   <si>
     <t>RASELIO TAMA MUSTHOFA</t>
   </si>
   <si>
     <t>9202150404960001</t>
   </si>
   <si>
     <t>3503116208950001</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>0 tahun 3 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>Bayi riwayat BBLR</t>
   </si>
   <si>
     <t>Edukasi Ttg Tumbang bayi</t>
   </si>
   <si>
     <t xml:space="preserve">"S. ibu mengatakan mengerti 
 O.BB 2.7 kg TB 45 cm (06/03/26)
 A. Bayi BBK
 P.evaluasi 1 bulan di Posyandu
 </t>
   </si>
   <si>
     <t>Bayi sdh dibawa konsul ke PKM</t>
   </si>
   <si>
     <t>2026-03-16 14:18:00</t>
   </si>
   <si>
     <t>FITA AFIFATUL AZIZAH</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503116608950001</t>
   </si>
   <si>
     <t>1995-08-26</t>
   </si>
   <si>
     <t>30 tahun 7 bulan</t>
   </si>
   <si>
     <t>Ku ibu Bik nifas hari ke 2 peru mules</t>
   </si>
   <si>
     <t>Kie tentang proses involusio</t>
   </si>
   <si>
     <t xml:space="preserve">"S: Ibu mengatakan Mengerti penjelasan Petugas
 O: BB 84 TB 158 cm T90/60 mmhg
 A:P1 A0 H1 dengan gangguan rasa nyaman nyri
 P: - Edukasi tentang Obat Farmakologi Analgesik di minum sesuai dengan Advis"
 1 mgg kontrol ulang
 </t>
   </si>
   <si>
     <t>Ibu sudah KB pasca salin IUD</t>
   </si>
   <si>
@@ -1975,102 +4638,96 @@
     <t>2004-06-11</t>
   </si>
   <si>
     <t>21 tahun 10 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Ibu sehat nifas 1 bulan mengatakan belum berkb </t>
   </si>
   <si>
     <t>S.ibu mengatakan mengerti penjelasan petugas
 O.bb 51 kg TB 146 T 110/70</t>
   </si>
   <si>
     <t>2026-03-13 14:36:00</t>
   </si>
   <si>
     <t>GINA KUBUL KARIMAH</t>
   </si>
   <si>
     <t>3527046507980001</t>
   </si>
   <si>
     <t>2022-12-22</t>
   </si>
   <si>
-    <t>3 tahun 3 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>Balita belum Bisa jalan tanpa bantuan</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasi tentang gizi seimbang balita, pantau tumbuh kembang dan Posyandu Rutin
 </t>
   </si>
   <si>
     <t xml:space="preserve">evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter
 </t>
   </si>
   <si>
     <t>Pasien Lama tidak Posyandu Karena Takut jika diimunisasi</t>
   </si>
   <si>
     <t>2026-04-13 13:49:00</t>
   </si>
   <si>
     <t>Bayi dengan BB kurang, minum formula, Riwayat BBLR</t>
   </si>
   <si>
     <t xml:space="preserve">
 Edukasi tentang gizi seimbang balita, rujuk ke puskesmas 
 </t>
   </si>
   <si>
     <t xml:space="preserve">S. ibu mengatakan mengerti 
 O.BB 2.7 kg TB 45 cm
 A. Bayi BBK
 P.evaluasi 1 bulan
 .rujuk ke puskesmas untuk konsul dokter tgl 6 Maret 26
 </t>
   </si>
   <si>
     <t>Bu balita berangkat Langsung Ke PKM konsultasi Gizi</t>
   </si>
   <si>
     <t>2026-03-06 12:30:00</t>
   </si>
   <si>
     <t>RILI AYNAZWA SINGADJI</t>
   </si>
   <si>
     <t>3503117001250003</t>
   </si>
   <si>
     <t>2025-01-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 tahun 2 bulan</t>
   </si>
   <si>
     <t>Balita dengan 2 T , sulit makan</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasitentang gizi seimbang balita, pantau tumbuh kembang tiap 1 bulan sekali
 </t>
   </si>
   <si>
     <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
 O.BB 10 kg TB 72 cm
 A.Balita BBN dengan BB Tetap 2 bulan
 P.evaluasi 1 bulan, rujuk ke puskesmas untuk konsul dokter
 </t>
   </si>
   <si>
     <t>2026-03-05 11:00:00</t>
   </si>
   <si>
     <t>Faulina Helmiati</t>
   </si>
   <si>
     <t>3503125411990001</t>
   </si>
   <si>
@@ -2144,75 +4801,69 @@
 A : Post Partum Hari ke 7 
 P  : lanjutkan Intervensi di KF  selanjutnya</t>
   </si>
   <si>
     <t>2026-03-03 09:34:00</t>
   </si>
   <si>
     <t>anindya nihala</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
     <t>tinggi bdan tidak sesuai dengan usia, gizi baik</t>
   </si>
   <si>
     <t xml:space="preserve">konseling tentanf gizi seimbang balita, rujuk ke puskesmas </t>
   </si>
   <si>
     <t>2026-03-03 09:13:00</t>
   </si>
   <si>
     <t>MUHAMMAD M. FARIH MUFATNABIH</t>
   </si>
   <si>
-    <t>35000000000000000</t>
-[...1 lines deleted...]
-  <si>
     <t>35031112912071923</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t xml:space="preserve">balita dengan gizi kurang </t>
   </si>
   <si>
     <t>kie tentanng gizi seimbang balita</t>
   </si>
   <si>
     <t>2026-03-03 09:07:00</t>
   </si>
   <si>
     <t>hafizh fathan R</t>
   </si>
   <si>
     <t>3503022704250001</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 tahun 10 bulan</t>
   </si>
   <si>
     <t>bayi sedang mengalami pilek, batuk, sariawan</t>
   </si>
   <si>
     <t xml:space="preserve">konselinng untuk minum obat TBC secara rutin, kie tentang gizi seimbang </t>
   </si>
   <si>
     <t xml:space="preserve">evaluasi 1 bulan </t>
   </si>
   <si>
     <t>2026-03-03 09:03:00</t>
   </si>
   <si>
     <t>kaira anjasmara</t>
   </si>
   <si>
     <t>3503101112160001</t>
   </si>
   <si>
     <t>2023-08-03</t>
   </si>
   <si>
     <t>2 tahun 7 bulan</t>
   </si>
@@ -2622,3558 +5273,7824 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N89"/>
+  <dimension ref="A1:N190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B88" sqref="B88:M89"/>
+      <selection activeCell="B189" sqref="B189:M190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="2">
-        <v>350000000000</v>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="J3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="K3" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="2" t="s">
+      <c r="F4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="G4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="2" t="s">
+      <c r="I4" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>80</v>
+        <v>181</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I6" s="2"/>
       <c r="J6" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="M6" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="N6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
+        <v>179</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="K8" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L8" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>77</v>
+        <v>178</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>76</v>
+        <v>177</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
+        <v>176</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="H11" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="L11" s="2" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
+        <v>173</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>70</v>
+        <v>171</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D16" s="2">
-        <v>0.350311540322</v>
-[...2 lines deleted...]
-        <v>0.350311540322</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>137</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>69</v>
+        <v>170</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D17" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
         <v>143</v>
-      </c>
-[...28 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>68</v>
+        <v>169</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>154</v>
+      </c>
+      <c r="D18" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>162</v>
+      </c>
+      <c r="D19" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>66</v>
+        <v>167</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D20" s="2">
-        <v>0.350311041024</v>
-[...2 lines deleted...]
-        <v>0.350311041024</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>65</v>
+        <v>166</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>178</v>
+      </c>
+      <c r="D21" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E21" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>185</v>
+      </c>
+      <c r="D22" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E22" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>192</v>
+      </c>
+      <c r="D23" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>62</v>
+        <v>163</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>200</v>
+      </c>
+      <c r="D24" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>208</v>
+      </c>
+      <c r="D25" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>104</v>
+        <v>211</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>60</v>
+        <v>161</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D26" s="2">
-        <v>350903600490001</v>
-[...2 lines deleted...]
-        <v>350903600490001</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>217</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>59</v>
+        <v>160</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="D27" s="2" t="s">
         <v>223</v>
       </c>
+      <c r="D27" s="2">
+        <v>3500000000000</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="M27" s="2" t="s">
         <v>229</v>
       </c>
+      <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>230</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H28" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J28" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="I28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="2" t="s">
+      <c r="K28" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="K28" s="2" t="s">
+      <c r="L28" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>57</v>
+        <v>158</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="D29" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="G29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="2" t="s">
+      <c r="I29" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J29" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="I29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="2" t="s">
+      <c r="K29" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="K29" s="2" t="s">
+      <c r="L29" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>56</v>
+        <v>157</v>
       </c>
       <c r="B30" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="D30" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="E30" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="G30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="2" t="s">
+      <c r="I30" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J30" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="I30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="2" t="s">
+      <c r="K30" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="K30" s="2" t="s">
+      <c r="L30" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>55</v>
+        <v>156</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C31" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="D31" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="E31" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="E31" s="2">
-[...2 lines deleted...]
-      <c r="F31" s="2" t="s">
+      <c r="G31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="G31" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I31" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>260</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>261</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="M31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="B32" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C32" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="C32" s="2" t="s">
+      <c r="D32" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="E32" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J32" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="2" t="s">
+      <c r="K32" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="G32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="2" t="s">
+      <c r="L32" s="2" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>281</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>51</v>
+        <v>152</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="M35" s="2"/>
       <c r="N35" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="F36" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="G36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="2" t="s">
+      <c r="K36" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="I36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="2" t="s">
+      <c r="L36" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="K36" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>49</v>
+        <v>150</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="2" t="s">
+      <c r="G37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="2" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>225</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J37" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="L37" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="K37" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M37" s="2"/>
       <c r="N37" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>48</v>
+        <v>149</v>
       </c>
       <c r="B38" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="I38" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="K38" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="2" t="s">
+      <c r="L38" s="2" t="s">
         <v>311</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>47</v>
+        <v>148</v>
       </c>
       <c r="B39" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="L39" s="2" t="s">
         <v>316</v>
-      </c>
-[...28 lines deleted...]
-        <v>322</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="B40" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="K40" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="L40" s="2" t="s">
         <v>324</v>
-      </c>
-[...25 lines deleted...]
-        <v>330</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="B41" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="K41" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="C41" s="2" t="s">
+      <c r="L41" s="2" t="s">
         <v>332</v>
-      </c>
-[...25 lines deleted...]
-        <v>339</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>44</v>
+        <v>145</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>341</v>
+        <v>278</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>343</v>
+        <v>279</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>344</v>
+        <v>280</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>35020260410012</v>
+        <v>264</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>265</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>352</v>
+        <v>265</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>353</v>
+        <v>38</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>354</v>
+        <v>173</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>256</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>257</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>360</v>
+        <v>257</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>361</v>
+        <v>258</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>362</v>
+        <v>259</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>364</v>
+        <v>343</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>365</v>
+        <v>344</v>
       </c>
       <c r="M44" s="2"/>
       <c r="N44" s="2" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>366</v>
+        <v>345</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>350202604091106</v>
+        <v>346</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>347</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>370</v>
+        <v>349</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>371</v>
+        <v>350</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>372</v>
+        <v>351</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>373</v>
+        <v>352</v>
       </c>
       <c r="M45" s="2"/>
       <c r="N45" s="2" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>374</v>
+        <v>353</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>350202604091019</v>
+        <v>354</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>355</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>152</v>
+        <v>355</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>153</v>
+        <v>356</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="M46" s="2"/>
       <c r="N46" s="2" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>39</v>
+        <v>140</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>35300000000000</v>
+        <v>362</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>363</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>161</v>
+        <v>363</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>162</v>
+        <v>364</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>97</v>
+        <v>365</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>381</v>
+        <v>31</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>305306680390003</v>
+        <v>369</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>370</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="M48" s="2"/>
       <c r="N48" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>37</v>
+        <v>138</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>395</v>
+        <v>156</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>385</v>
+      </c>
+      <c r="D50" s="2">
+        <v>350311208250001</v>
+      </c>
+      <c r="E50" s="2">
+        <v>350311208250001</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>404</v>
+        <v>321</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="M50" s="2"/>
       <c r="N50" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>411</v>
+        <v>392</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>412</v>
+        <v>393</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>413</v>
+        <v>394</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>414</v>
+        <v>395</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>415</v>
+        <v>396</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>416</v>
+        <v>397</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>34</v>
+        <v>135</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>418</v>
+        <v>354</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>419</v>
+        <v>355</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>419</v>
+        <v>355</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>420</v>
+        <v>356</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>421</v>
+        <v>357</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>422</v>
+        <v>399</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="M52" s="2"/>
       <c r="N52" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>426</v>
+        <v>402</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>429</v>
+        <v>404</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>430</v>
+        <v>405</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>431</v>
+        <v>406</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>432</v>
+        <v>407</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="M53" s="2"/>
       <c r="N53" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>435</v>
+        <v>410</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>214</v>
+        <v>411</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>215</v>
+        <v>413</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>437</v>
+        <v>180</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>439</v>
+        <v>415</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="M54" s="2"/>
       <c r="N54" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>443</v>
+        <v>419</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>445</v>
+        <v>423</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>446</v>
+        <v>424</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="M55" s="2"/>
       <c r="N55" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>427</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E56" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="G56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="G56" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="2" t="s">
+      <c r="I56" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J56" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="I56" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K56" s="2" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="N56" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>454</v>
+        <v>435</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>222</v>
+        <v>436</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>223</v>
+        <v>437</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>223</v>
+        <v>437</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>224</v>
+        <v>438</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H57" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
       <c r="J57" s="2" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="M57" s="2"/>
+        <v>388</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>441</v>
+      </c>
       <c r="N57" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="M59" s="2"/>
       <c r="N59" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>350311710790001</v>
+        <v>459</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>241</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>90</v>
+        <v>461</v>
       </c>
       <c r="I60" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="M60" s="2"/>
       <c r="N60" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="2">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>486</v>
+        <v>468</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>489</v>
+        <v>471</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>490</v>
+        <v>472</v>
       </c>
       <c r="M61" s="2"/>
       <c r="N61" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
-        <v>24</v>
+        <v>125</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>474</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>475</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>496</v>
+        <v>463</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>498</v>
+        <v>480</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>499</v>
+        <v>481</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>507</v>
+        <v>489</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>512</v>
+        <v>281</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>82</v>
+        <v>494</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>514</v>
+        <v>496</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="M64" s="2"/>
       <c r="N64" s="2" t="s">
-        <v>220</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>499</v>
+      </c>
+      <c r="D65" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E65" s="2">
+        <v>350309410910001</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>154</v>
+        <v>501</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
+        <v>121</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="I66" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B66" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J66" s="2" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="M66" s="2"/>
       <c r="N66" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>514</v>
+      </c>
+      <c r="D67" s="2">
+        <v>350000000000000</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      </c>
+        <v>520</v>
+      </c>
+      <c r="M67" s="2"/>
       <c r="N67" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>350311301920001</v>
+        <v>522</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>523</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>553</v>
+        <v>507</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>561</v>
+        <v>507</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="M70" s="2"/>
       <c r="N70" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>547</v>
+      </c>
+      <c r="D71" s="2">
+        <v>350000000000000</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>535</v>
+        <v>556</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>536</v>
+        <v>557</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>537</v>
+        <v>558</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>577</v>
+        <v>560</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>561</v>
+      </c>
+      <c r="M72" s="2"/>
       <c r="N72" s="2" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>581</v>
+        <v>563</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>583</v>
+        <v>565</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="M73" s="2"/>
+        <v>440</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>569</v>
+      </c>
       <c r="N73" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="N74" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>580</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>581</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>493</v>
+        <v>582</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>494</v>
+        <v>583</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>602</v>
+        <v>569</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>69</v>
+        <v>589</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>79</v>
+        <v>589</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>80</v>
+        <v>393</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>605</v>
+        <v>394</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>69</v>
+        <v>434</v>
       </c>
       <c r="N76" s="2" t="s">
-        <v>76</v>
+        <v>376</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>35000000000000</v>
+        <v>594</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>595</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>170</v>
+        <v>597</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="M77" s="2"/>
+        <v>600</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>601</v>
+      </c>
       <c r="N77" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="I78" s="2"/>
       <c r="J78" s="2" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="M78" s="2"/>
+        <v>609</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>434</v>
+      </c>
       <c r="N78" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>53</v>
+        <v>605</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="I79" s="2"/>
       <c r="J79" s="2" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>627</v>
-[...1 lines deleted...]
-      <c r="M79" s="2"/>
+        <v>609</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>434</v>
+      </c>
       <c r="N79" s="2" t="s">
-        <v>24</v>
+        <v>376</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
+        <v>107</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="N80" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="2">
+        <v>106</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N81" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="2">
+        <v>105</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N82" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" s="2">
+        <v>104</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="M83" s="2"/>
+      <c r="N83" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" s="2">
+        <v>103</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" s="2">
+        <v>102</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" s="2">
+        <v>101</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" s="2">
+        <v>100</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" s="2">
+        <v>99</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" s="2">
+        <v>98</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="D89" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" s="2">
+        <v>97</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="L90" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="2">
+        <v>96</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="L91" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" s="2">
+        <v>95</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="L92" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" s="2">
+        <v>94</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" s="2">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" s="2">
+        <v>92</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" s="2">
+        <v>91</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L96" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="2">
+        <v>90</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="2">
+        <v>89</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="L98" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="2">
+        <v>88</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="2">
+        <v>87</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="M100" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="N100" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="2">
+        <v>86</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="L101" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="M101" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N101" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="2">
+        <v>85</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="2">
+        <v>84</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="D103" s="2">
+        <v>350000000000</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" s="2">
+        <v>83</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="M104" s="2"/>
+      <c r="N104" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" s="2">
+        <v>82</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="M105" s="2"/>
+      <c r="N105" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" s="2">
+        <v>81</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" s="2">
+        <v>80</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="L107" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" s="2">
+        <v>79</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="L108" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" s="2">
+        <v>78</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="L109" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" s="2">
+        <v>77</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L110" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" s="2">
+        <v>76</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L111" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" s="2">
+        <v>75</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L112" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="M112" s="2"/>
+      <c r="N112" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" s="2">
+        <v>74</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L113" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" s="2">
+        <v>73</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L114" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" s="2">
+        <v>72</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L115" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" s="2">
+        <v>71</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J116" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="L116" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" s="2">
+        <v>70</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="D117" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E117" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="L117" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="M117" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N117" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" s="2">
+        <v>69</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="E118" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="L118" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="M118" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="N118" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" s="2">
+        <v>68</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="L119" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="M119" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="N119" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" s="2">
+        <v>67</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="L120" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="M120" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="N120" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" s="2">
+        <v>66</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="D121" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E121" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="L121" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="M121" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N121" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" s="2">
+        <v>65</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="L122" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="M122" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N122" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" s="2">
+        <v>64</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="L123" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="M123" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N123" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" s="2">
+        <v>63</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="L124" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="M124" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N124" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" s="2">
+        <v>62</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="L125" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="M125" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N125" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" s="2">
+        <v>61</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="L126" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="M126" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N126" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" s="2">
+        <v>60</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D127" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E127" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="L127" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" s="2">
+        <v>59</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="L128" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="M128" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="N128" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" s="2">
+        <v>58</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="L129" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" s="2">
+        <v>57</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J130" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="L130" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" s="2">
+        <v>56</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="L131" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" s="2">
+        <v>55</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="E132" s="2">
+        <v>350312645250001</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J132" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="L132" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="M132" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="N132" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" s="2">
+        <v>54</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J133" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="K133" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="L133" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="M133" s="2"/>
+      <c r="N133" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" s="2">
+        <v>53</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J134" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="L134" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" s="2">
+        <v>52</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J135" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="K135" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="L135" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="M135" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="N135" s="2" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" s="2">
+        <v>51</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J136" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L136" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M136" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="N136" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" s="2">
+        <v>50</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K137" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L137" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M137" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="N137" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14">
+      <c r="A138" s="2">
+        <v>49</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L138" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M138" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="N138" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14">
+      <c r="A139" s="2">
+        <v>48</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J139" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L139" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="M139" s="2"/>
+      <c r="N139" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14">
+      <c r="A140" s="2">
+        <v>47</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L140" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14">
+      <c r="A141" s="2">
+        <v>46</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J141" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K141" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L141" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M141" s="2"/>
+      <c r="N141" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14">
+      <c r="A142" s="2">
+        <v>45</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J142" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K142" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L142" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="M142" s="2"/>
+      <c r="N142" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14">
+      <c r="A143" s="2">
+        <v>44</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J143" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L143" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M143" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N143" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14">
+      <c r="A144" s="2">
+        <v>43</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D144" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J144" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K144" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L144" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14">
+      <c r="A145" s="2">
+        <v>42</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D145" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L145" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14">
+      <c r="A146" s="2">
+        <v>41</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D146" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="I146" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J146" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K146" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L146" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14">
+      <c r="A147" s="2">
+        <v>40</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D147" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J147" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K147" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L147" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14">
+      <c r="A148" s="2">
+        <v>39</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D148" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J148" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K148" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L148" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M148" s="2"/>
+      <c r="N148" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14">
+      <c r="A149" s="2">
+        <v>38</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D149" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E149" s="2">
+        <v>305306680390003</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K149" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="L149" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="M149" s="2"/>
+      <c r="N149" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14">
+      <c r="A150" s="2">
+        <v>37</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I150" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J150" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L150" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14">
+      <c r="A151" s="2">
+        <v>36</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="L151" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M151" s="2"/>
+      <c r="N151" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14">
+      <c r="A152" s="2">
+        <v>35</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I152" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J152" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K152" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="L152" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14">
+      <c r="A153" s="2">
+        <v>34</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J153" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="K153" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L153" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M153" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="N153" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14">
+      <c r="A154" s="2">
+        <v>33</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I154" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J154" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K154" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L154" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="M154" s="2"/>
+      <c r="N154" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14">
+      <c r="A155" s="2">
+        <v>32</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I155" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J155" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="K155" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L155" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14">
+      <c r="A156" s="2">
+        <v>31</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I156" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J156" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K156" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L156" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M156" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N156" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14">
+      <c r="A157" s="2">
+        <v>30</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I157" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J157" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K157" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="L157" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M157" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="N157" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14">
+      <c r="A158" s="2">
+        <v>29</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I158" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J158" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K158" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="L158" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="M158" s="2"/>
+      <c r="N158" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14">
+      <c r="A159" s="2">
+        <v>28</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I159" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J159" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="K159" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="L159" s="2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="M159" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N159" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14">
+      <c r="A160" s="2">
+        <v>27</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I160" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J160" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="K160" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L160" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="M160" s="2"/>
+      <c r="N160" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14">
+      <c r="A161" s="2">
+        <v>26</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="D161" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E161" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K161" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L161" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M161" s="2"/>
+      <c r="N161" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14">
+      <c r="A162" s="2">
+        <v>25</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I162" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J162" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="K162" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="L162" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="M162" s="2"/>
+      <c r="N162" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14">
+      <c r="A163" s="2">
+        <v>24</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D163" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E163" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J163" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="K163" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L163" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M163" s="2"/>
+      <c r="N163" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="A164" s="2">
+        <v>23</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I164" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J164" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K164" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L164" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M164" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N164" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="A165" s="2">
+        <v>22</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I165" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J165" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K165" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L165" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="M165" s="2"/>
+      <c r="N165" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14">
+      <c r="A166" s="2">
+        <v>21</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I166" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J166" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K166" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="L166" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="M166" s="2"/>
+      <c r="N166" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14">
+      <c r="A167" s="2">
+        <v>20</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I167" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J167" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K167" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L167" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="M167" s="2"/>
+      <c r="N167" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14">
+      <c r="A168" s="2">
+        <v>19</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I168" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J168" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="K168" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="L168" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="M168" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="N168" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14">
+      <c r="A169" s="2">
+        <v>18</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D169" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J169" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="L169" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="M169" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="N169" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14">
+      <c r="A170" s="2">
+        <v>17</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I170" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J170" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K170" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L170" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M170" s="2"/>
+      <c r="N170" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14">
+      <c r="A171" s="2">
+        <v>16</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I171" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J171" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="K171" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L171" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="M171" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N171" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14">
+      <c r="A172" s="2">
+        <v>15</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="I172" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J172" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K172" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="L172" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M172" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N172" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14">
+      <c r="A173" s="2">
+        <v>14</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I173" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J173" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K173" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L173" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M173" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N173" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14">
+      <c r="A174" s="2">
+        <v>13</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I174" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J174" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K174" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L174" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="M174" s="2"/>
+      <c r="N174" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14">
+      <c r="A175" s="2">
+        <v>12</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I175" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J175" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="K175" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="L175" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="M175" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="N175" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14">
+      <c r="A176" s="2">
+        <v>11</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D176" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E176" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I176" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J176" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K176" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L176" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="M176" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="N176" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14">
+      <c r="A177" s="2">
+        <v>10</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I177" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J177" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="K177" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="L177" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="M177" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="N177" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14">
+      <c r="A178" s="2">
+        <v>9</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D178" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E178" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="I178" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J178" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="K178" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L178" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M178" s="2"/>
+      <c r="N178" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14">
+      <c r="A179" s="2">
+        <v>8</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H179" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I179" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J179" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K179" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L179" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M179" s="2"/>
+      <c r="N179" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14">
+      <c r="A180" s="2">
+        <v>7</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H180" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="I180" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J180" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K180" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L180" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M180" s="2"/>
+      <c r="N180" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14">
+      <c r="A181" s="2">
         <v>6</v>
       </c>
-      <c r="B80" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="2">
+      <c r="B181" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D181" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...80 lines deleted...]
-      <c r="M89" s="3"/>
+      <c r="E181" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I181" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J181" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K181" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L181" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="M181" s="2"/>
+      <c r="N181" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14">
+      <c r="B185" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+      <c r="H185" s="3"/>
+      <c r="I185" s="3"/>
+      <c r="J185" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K185" s="3"/>
+      <c r="L185" s="3"/>
+      <c r="M185" s="3"/>
+    </row>
+    <row r="189" spans="1:14">
+      <c r="B189" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3"/>
+      <c r="J189" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K189" s="3"/>
+      <c r="L189" s="3"/>
+      <c r="M189" s="3"/>
+    </row>
+    <row r="190" spans="1:14">
+      <c r="B190" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+      <c r="H190" s="3"/>
+      <c r="I190" s="3"/>
+      <c r="J190" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K190" s="3"/>
+      <c r="L190" s="3"/>
+      <c r="M190" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B84:E84"/>
-[...4 lines deleted...]
-    <mergeCell ref="J89:M89"/>
+    <mergeCell ref="B185:E185"/>
+    <mergeCell ref="J185:M185"/>
+    <mergeCell ref="B189:E189"/>
+    <mergeCell ref="B190:E190"/>
+    <mergeCell ref="J189:M189"/>
+    <mergeCell ref="J190:M190"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B10" sqref="B10:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
@@ -6215,167 +13132,167 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>52</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>272</v>
+        <v>990</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>273</v>
+        <v>991</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>274</v>
+        <v>992</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>275</v>
+        <v>993</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>276</v>
+        <v>994</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>277</v>
+        <v>995</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>278</v>
+        <v>996</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>279</v>
+        <v>997</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>279</v>
+        <v>997</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>280</v>
+        <v>998</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>281</v>
+        <v>999</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="B6" s="3" t="s">
-        <v>636</v>
+        <v>1332</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="s">
-        <v>637</v>
+        <v>1333</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="B10" s="3" t="s">
-        <v>281</v>
+        <v>999</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>640</v>
+        <v>1336</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="B11" s="3" t="s">
-        <v>639</v>
+        <v>1335</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="s">
-        <v>641</v>
+        <v>1337</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="J10:M10"/>
     <mergeCell ref="J11:M11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B22" sqref="B22:M23"/>
+      <selection activeCell="B42" sqref="B42:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="286.502" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -6398,1506 +13315,3120 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>84</v>
+        <v>171</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="D2" s="2">
-        <v>350000000000</v>
+        <v>3500000000000</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>22</v>
+        <v>141</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>23</v>
+        <v>142</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>83</v>
+        <v>170</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>145</v>
+      </c>
+      <c r="D3" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>82</v>
+        <v>169</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>154</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>39</v>
+        <v>156</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>40</v>
+        <v>157</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>42</v>
+        <v>159</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>81</v>
+        <v>168</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>44</v>
+        <v>161</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>162</v>
+      </c>
+      <c r="D5" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>46</v>
+        <v>164</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>47</v>
+        <v>166</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>49</v>
+        <v>168</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>80</v>
+        <v>167</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>170</v>
+      </c>
+      <c r="D6" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>52</v>
+        <v>171</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>56</v>
+        <v>174</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>57</v>
+        <v>175</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>79</v>
+        <v>166</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>178</v>
+      </c>
+      <c r="D7" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E7" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>62</v>
+        <v>179</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>63</v>
+        <v>180</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>64</v>
+        <v>181</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>65</v>
+        <v>182</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>66</v>
+        <v>183</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>391</v>
+        <v>184</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>185</v>
+      </c>
+      <c r="D8" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E8" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>395</v>
+        <v>186</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>396</v>
+        <v>187</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>397</v>
+        <v>188</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>398</v>
+        <v>189</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>399</v>
+        <v>190</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>36</v>
+        <v>164</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>400</v>
+        <v>191</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>192</v>
+      </c>
+      <c r="D9" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>402</v>
+        <v>193</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>403</v>
+        <v>194</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>404</v>
+        <v>195</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>405</v>
+        <v>196</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>406</v>
+        <v>197</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>407</v>
+        <v>198</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>35</v>
+        <v>163</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>408</v>
+        <v>199</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>200</v>
+      </c>
+      <c r="D10" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>411</v>
+        <v>201</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>412</v>
+        <v>202</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>413</v>
+        <v>203</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>414</v>
+        <v>204</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>415</v>
+        <v>205</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>416</v>
+        <v>206</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>609</v>
+        <v>207</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>610</v>
+        <v>208</v>
       </c>
       <c r="D11" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E11" s="2">
-        <v>35000000000000</v>
+      <c r="E11" s="2" t="s">
+        <v>209</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>611</v>
+        <v>210</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>612</v>
+        <v>212</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>613</v>
+        <v>213</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>322</v>
+        <v>214</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>8</v>
+        <v>161</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>614</v>
+        <v>215</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>216</v>
+      </c>
+      <c r="D12" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>617</v>
+        <v>217</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>618</v>
+        <v>218</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>620</v>
+        <v>220</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>322</v>
+        <v>221</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>7</v>
+        <v>160</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>621</v>
+        <v>222</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>223</v>
+      </c>
+      <c r="D13" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>623</v>
+        <v>224</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>225</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>624</v>
+        <v>226</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>625</v>
+        <v>227</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>626</v>
+        <v>228</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>627</v>
+        <v>229</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>6</v>
+        <v>122</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>628</v>
+        <v>498</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>629</v>
+        <v>499</v>
       </c>
       <c r="D14" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E14" s="2" t="s">
-        <v>630</v>
+      <c r="E14" s="2">
+        <v>350309410910001</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>631</v>
+        <v>500</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>632</v>
+        <v>501</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>633</v>
+        <v>502</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>634</v>
+        <v>503</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>635</v>
+        <v>504</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>121</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>120</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D16" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>119</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="B18" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" s="2">
+        <v>118</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>117</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>116</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="D20" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>115</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="B22" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M22" s="3"/>
+      <c r="A22" s="2">
+        <v>84</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="D22" s="2">
+        <v>350000000000</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="B23" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M23" s="3"/>
+      <c r="A23" s="2">
+        <v>83</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>82</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>81</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>80</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>79</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>37</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>36</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>35</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>9</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D31" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E31" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>8</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>7</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>6</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D34" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="B38" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="B42" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="B43" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B18:E18"/>
-[...4 lines deleted...]
-    <mergeCell ref="J23:M23"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="J43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B25" sqref="B25:M26"/>
+      <selection activeCell="B43" sqref="B43:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="209.949" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>132</v>
+        <v>368</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>0.350311540322</v>
+        <v>369</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>370</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>134</v>
+        <v>371</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>135</v>
+        <v>372</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>136</v>
+        <v>373</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>137</v>
+        <v>374</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>69</v>
+        <v>138</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>141</v>
+        <v>377</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>142</v>
+        <v>378</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>0.350311440384</v>
+        <v>379</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>379</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>145</v>
+        <v>380</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>146</v>
+        <v>381</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>147</v>
+        <v>382</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>68</v>
+        <v>137</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>150</v>
+        <v>384</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>385</v>
+      </c>
+      <c r="D4" s="2">
+        <v>350311208250001</v>
+      </c>
+      <c r="E4" s="2">
+        <v>350311208250001</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>153</v>
+        <v>386</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>154</v>
+        <v>321</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>155</v>
+        <v>387</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>156</v>
+        <v>388</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>159</v>
+        <v>390</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>160</v>
+        <v>391</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>161</v>
+        <v>392</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>161</v>
+        <v>392</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>162</v>
+        <v>393</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>163</v>
+        <v>394</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>164</v>
+        <v>395</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>165</v>
+        <v>396</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>66</v>
+        <v>132</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>167</v>
+        <v>417</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>0.350311041024</v>
+        <v>418</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>420</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>169</v>
+        <v>421</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>170</v>
+        <v>422</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>171</v>
+        <v>423</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>172</v>
+        <v>424</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>150</v>
+        <v>426</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>174</v>
+        <v>427</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>175</v>
+        <v>428</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>175</v>
+        <v>428</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>176</v>
+        <v>429</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>177</v>
+        <v>430</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>178</v>
+        <v>431</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>179</v>
+        <v>432</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>180</v>
+        <v>433</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>139</v>
+        <v>434</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>64</v>
+        <v>130</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>181</v>
+        <v>435</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>182</v>
+        <v>436</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>183</v>
+        <v>437</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>183</v>
+        <v>437</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>184</v>
+        <v>438</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
       <c r="J8" s="2" t="s">
-        <v>185</v>
+        <v>439</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>186</v>
+        <v>440</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>187</v>
+        <v>388</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>139</v>
+        <v>441</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>188</v>
+        <v>562</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>189</v>
+        <v>563</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>190</v>
+        <v>564</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>191</v>
+        <v>564</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>192</v>
+        <v>565</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>193</v>
+        <v>566</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>194</v>
+        <v>567</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>195</v>
+        <v>568</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>196</v>
+        <v>440</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>139</v>
+        <v>569</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>197</v>
+        <v>570</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>198</v>
+        <v>571</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>199</v>
+        <v>572</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>200</v>
+        <v>572</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>201</v>
+        <v>573</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>202</v>
+        <v>574</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>178</v>
+        <v>575</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>203</v>
+        <v>576</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>204</v>
+        <v>577</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>139</v>
+        <v>578</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>205</v>
+        <v>579</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>206</v>
+        <v>580</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>207</v>
+        <v>581</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>208</v>
+        <v>581</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>209</v>
+        <v>582</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>104</v>
+        <v>583</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>210</v>
+        <v>584</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>211</v>
+        <v>585</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>212</v>
+        <v>586</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>139</v>
+        <v>569</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>350</v>
+        <v>587</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>35020260410012</v>
+        <v>588</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>589</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>352</v>
+        <v>589</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>353</v>
+        <v>393</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>354</v>
+        <v>394</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>355</v>
+        <v>590</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>356</v>
+        <v>591</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="M12" s="2"/>
+        <v>592</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>434</v>
+      </c>
       <c r="N12" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>358</v>
+        <v>593</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>594</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>595</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>360</v>
+        <v>595</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>361</v>
+        <v>596</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>362</v>
+        <v>597</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>363</v>
+        <v>598</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>364</v>
+        <v>599</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="M13" s="2"/>
+        <v>600</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>601</v>
+      </c>
       <c r="N13" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>366</v>
+        <v>602</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>350202604091106</v>
+        <v>603</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>604</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>368</v>
+        <v>604</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>369</v>
+        <v>605</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="I14" s="2"/>
       <c r="J14" s="2" t="s">
-        <v>371</v>
+        <v>607</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>372</v>
+        <v>608</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="M14" s="2"/>
+        <v>609</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>434</v>
+      </c>
       <c r="N14" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>374</v>
+        <v>602</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>350202604091019</v>
+        <v>603</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>604</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>152</v>
+        <v>604</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>153</v>
+        <v>605</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="N15" s="2" t="s">
         <v>376</v>
-      </c>
-[...14 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>380</v>
+        <v>610</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>35300000000000</v>
+        <v>611</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>612</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>161</v>
+        <v>612</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>162</v>
+        <v>613</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>97</v>
+        <v>614</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>381</v>
+        <v>615</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>382</v>
+        <v>616</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="M16" s="2"/>
+        <v>617</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>618</v>
+      </c>
       <c r="N16" s="2" t="s">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
+        <v>106</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>105</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>98</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="D19" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>70</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E20" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>69</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>68</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>67</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>66</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="D24" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>65</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>64</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>63</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>62</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N28" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>61</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>43</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D30" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>42</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D31" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>41</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D32" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>40</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D33" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>39</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D34" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
         <v>38</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="2">
+      <c r="B35" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D35" s="2">
         <v>35300000000000</v>
       </c>
-      <c r="E17" s="2">
+      <c r="E35" s="2">
         <v>305306680390003</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="2" t="s">
+      <c r="F35" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="I35" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="J17" s="2" t="s">
-[...65 lines deleted...]
-      <c r="M26" s="3"/>
+      <c r="J35" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="B39" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="B43" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="B44" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B21:E21"/>
-[...4 lines deleted...]
-    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="J39:M39"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="J44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B18" sqref="B18:M19"/>
+      <selection activeCell="B33" sqref="B33:M34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -7920,513 +16451,1143 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
+        <v>179</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="K2" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L2" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>77</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>76</v>
+        <v>177</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
+        <v>176</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="2" t="s">
+      <c r="H5" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="L5" s="2" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
+        <v>173</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
+        <v>97</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>96</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>95</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>94</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>93</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>92</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>91</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>78</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>77</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>76</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>75</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>74</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>73</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>72</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>71</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
         <v>10</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F10" s="2" t="s">
+      <c r="B25" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="N25" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...76 lines deleted...]
-      <c r="M19" s="3"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="B29" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="B33" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="B34" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B14:E14"/>
-[...4 lines deleted...]
-    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="J33:M33"/>
+    <mergeCell ref="J34:M34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B13" sqref="B13:M14"/>
+      <selection activeCell="B15" sqref="B15:M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -8442,294 +17603,378 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>48</v>
+        <v>183</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>308</v>
+        <v>34</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>309</v>
+        <v>35</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>310</v>
+        <v>36</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>310</v>
+        <v>37</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>311</v>
+        <v>38</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>312</v>
+        <v>41</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>314</v>
+        <v>43</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>315</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>316</v>
+        <v>489</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>317</v>
+        <v>490</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>318</v>
+        <v>491</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>318</v>
+        <v>492</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>319</v>
+        <v>493</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>55</v>
+        <v>494</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>320</v>
+        <v>495</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>321</v>
+        <v>496</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>322</v>
+        <v>497</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>315</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>323</v>
+        <v>1026</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>324</v>
+        <v>1027</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>325</v>
+        <v>1028</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>325</v>
+        <v>1028</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>326</v>
+        <v>1029</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>328</v>
+        <v>1030</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>329</v>
+        <v>1031</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>330</v>
+        <v>1032</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>315</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>331</v>
+        <v>1033</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>332</v>
+        <v>490</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>333</v>
+        <v>492</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>334</v>
+        <v>492</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>335</v>
+        <v>493</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>336</v>
+        <v>796</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
+        <v>494</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>337</v>
+        <v>1034</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>338</v>
+        <v>1035</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>339</v>
+        <v>1036</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>315</v>
-[...54 lines deleted...]
-      <c r="M14" s="3"/>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>46</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>45</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="B11" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="B15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="B16" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="J11:M11"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="J16:M16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N46"/>
+  <dimension ref="A1:N92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B45" sqref="B45:M46"/>
+      <selection activeCell="B91" sqref="B91:M92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -8752,1658 +17997,3596 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>60</v>
+        <v>185</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>213</v>
+        <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>350903600490001</v>
+        <v>15</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>215</v>
+        <v>17</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>217</v>
+        <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>218</v>
+        <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>219</v>
+        <v>23</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>59</v>
+        <v>184</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>221</v>
+        <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>222</v>
+        <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>223</v>
+        <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>223</v>
+        <v>27</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>224</v>
+        <v>28</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>225</v>
+        <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>227</v>
+        <v>32</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>58</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>230</v>
+        <v>45</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>231</v>
+        <v>46</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>232</v>
+        <v>47</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>233</v>
+        <v>47</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>236</v>
+        <v>50</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>237</v>
+        <v>51</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>238</v>
+        <v>52</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
+        <v>181</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I5" s="2"/>
       <c r="J5" s="2" t="s">
-        <v>245</v>
+        <v>58</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>246</v>
+        <v>59</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="M5" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="N5" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>248</v>
+        <v>62</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>249</v>
+        <v>63</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>250</v>
+        <v>64</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>250</v>
+        <v>64</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>251</v>
+        <v>65</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>252</v>
+        <v>66</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>253</v>
+        <v>67</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>254</v>
+        <v>68</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>255</v>
+        <v>69</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>55</v>
+        <v>159</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>256</v>
+        <v>230</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>257</v>
+        <v>231</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>350312645250001</v>
+        <v>232</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>233</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>259</v>
+        <v>234</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>260</v>
+        <v>235</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>261</v>
+        <v>236</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>264</v>
+        <v>238</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>265</v>
+        <v>239</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>267</v>
+        <v>242</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>287</v>
+        <v>260</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>288</v>
+        <v>261</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>291</v>
+        <v>263</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>294</v>
+        <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>295</v>
+        <v>173</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>303</v>
+        <v>272</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>340</v>
+        <v>277</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>341</v>
+        <v>278</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>343</v>
+        <v>279</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>344</v>
+        <v>280</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>347</v>
+        <v>283</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>417</v>
+        <v>285</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>418</v>
+        <v>286</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>419</v>
+        <v>287</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>419</v>
+        <v>287</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>420</v>
+        <v>288</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>421</v>
+        <v>289</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>422</v>
+        <v>290</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>423</v>
+        <v>291</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>426</v>
+        <v>293</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>427</v>
+        <v>270</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>428</v>
+        <v>271</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>429</v>
+        <v>271</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>430</v>
+        <v>272</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>431</v>
+        <v>273</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>432</v>
+        <v>294</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>433</v>
+        <v>295</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>434</v>
+        <v>296</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>435</v>
+        <v>297</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>214</v>
+        <v>298</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>436</v>
+        <v>299</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>436</v>
+        <v>299</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>437</v>
+        <v>301</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>438</v>
+        <v>302</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>439</v>
+        <v>303</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>440</v>
+        <v>304</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>441</v>
+        <v>305</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>442</v>
+        <v>306</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>443</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>443</v>
+        <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>444</v>
+        <v>307</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>404</v>
+        <v>308</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>445</v>
+        <v>309</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>446</v>
+        <v>310</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>30</v>
+        <v>148</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>449</v>
+        <v>312</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>427</v>
+        <v>26</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>428</v>
+        <v>27</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>429</v>
+        <v>27</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>430</v>
+        <v>28</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>431</v>
+        <v>313</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>450</v>
+        <v>314</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>451</v>
+        <v>315</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>316</v>
+      </c>
+      <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>454</v>
+        <v>317</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>222</v>
+        <v>318</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>223</v>
+        <v>319</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>223</v>
+        <v>319</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>224</v>
+        <v>320</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>455</v>
+        <v>321</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>456</v>
+        <v>322</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>457</v>
+        <v>323</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>458</v>
+        <v>324</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>459</v>
+        <v>325</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>460</v>
+        <v>326</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>461</v>
+        <v>327</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>462</v>
+        <v>327</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>463</v>
+        <v>328</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>464</v>
+        <v>329</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>465</v>
+        <v>330</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>466</v>
+        <v>331</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>27</v>
+        <v>145</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>469</v>
+        <v>333</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>470</v>
+        <v>278</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>471</v>
+        <v>279</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>471</v>
+        <v>279</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>472</v>
+        <v>280</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>473</v>
+        <v>281</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>474</v>
+        <v>334</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>475</v>
+        <v>335</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>476</v>
+        <v>336</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>477</v>
+        <v>337</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>350311710790001</v>
+        <v>264</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>265</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>479</v>
+        <v>38</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>480</v>
+        <v>338</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>481</v>
+        <v>339</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>482</v>
+        <v>340</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>25</v>
+        <v>143</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>483</v>
+        <v>341</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>484</v>
+        <v>256</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>485</v>
+        <v>257</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>485</v>
+        <v>257</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>486</v>
+        <v>258</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>487</v>
+        <v>259</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>488</v>
+        <v>342</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>489</v>
+        <v>343</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>490</v>
+        <v>344</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>491</v>
+        <v>345</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>346</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>347</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>493</v>
+        <v>348</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>494</v>
+        <v>349</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>495</v>
+        <v>350</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>496</v>
+        <v>351</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>497</v>
+        <v>352</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>498</v>
+        <v>353</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>499</v>
+        <v>354</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>500</v>
+        <v>355</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>500</v>
+        <v>355</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>501</v>
+        <v>356</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>502</v>
+        <v>357</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>503</v>
+        <v>358</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>504</v>
+        <v>359</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>507</v>
+        <v>361</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>508</v>
+        <v>362</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>509</v>
+        <v>363</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>510</v>
+        <v>363</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>511</v>
+        <v>364</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>512</v>
+        <v>365</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>513</v>
+        <v>31</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>514</v>
+        <v>366</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>515</v>
+        <v>367</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>516</v>
+        <v>398</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>517</v>
+        <v>354</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>518</v>
+        <v>355</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>518</v>
+        <v>355</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>519</v>
+        <v>356</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>154</v>
+        <v>357</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>520</v>
+        <v>399</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>521</v>
+        <v>400</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>522</v>
+        <v>401</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
+        <v>134</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="I28" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J28" s="2" t="s">
-        <v>529</v>
+        <v>407</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>530</v>
+        <v>408</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>531</v>
+        <v>409</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>532</v>
+        <v>410</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>533</v>
+        <v>411</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>534</v>
+        <v>412</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>535</v>
+        <v>412</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>536</v>
+        <v>413</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>537</v>
+        <v>180</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>538</v>
+        <v>414</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>539</v>
+        <v>415</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="M29" s="2"/>
       <c r="N29" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>542</v>
+        <v>442</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>350311301920001</v>
+        <v>443</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>444</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>544</v>
+        <v>444</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>545</v>
+        <v>445</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>546</v>
+        <v>446</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>547</v>
+        <v>447</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>548</v>
+        <v>448</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>551</v>
+        <v>450</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>552</v>
+        <v>451</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>553</v>
+        <v>452</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>553</v>
+        <v>452</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>554</v>
+        <v>453</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>555</v>
+        <v>454</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>556</v>
+        <v>455</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>557</v>
+        <v>456</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>558</v>
+        <v>457</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>559</v>
+        <v>458</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>560</v>
+        <v>459</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>561</v>
+        <v>241</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>561</v>
+        <v>241</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>562</v>
+        <v>460</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>563</v>
+        <v>461</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>564</v>
+        <v>462</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>557</v>
+        <v>463</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>566</v>
+        <v>465</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>567</v>
+        <v>466</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>568</v>
+        <v>467</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>568</v>
+        <v>467</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>569</v>
+        <v>468</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>570</v>
+        <v>469</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>571</v>
+        <v>470</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>572</v>
+        <v>471</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>575</v>
+        <v>473</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>533</v>
+        <v>474</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>536</v>
+        <v>476</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>576</v>
+        <v>478</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>577</v>
+        <v>463</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>580</v>
+        <v>480</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>581</v>
+        <v>481</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>582</v>
+        <v>482</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>582</v>
+        <v>482</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>583</v>
+        <v>483</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>584</v>
+        <v>484</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>585</v>
+        <v>485</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>586</v>
+        <v>486</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="M35" s="2"/>
+        <v>487</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>488</v>
+      </c>
       <c r="N35" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>588</v>
+        <v>636</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>589</v>
+        <v>637</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>590</v>
+        <v>638</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>590</v>
+        <v>639</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>591</v>
+        <v>640</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>592</v>
+        <v>93</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>594</v>
+        <v>642</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
+        <v>103</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>102</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>101</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>100</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>99</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>90</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>89</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>88</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>87</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>86</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>85</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>60</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D48" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E48" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>59</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>58</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>57</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>56</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>55</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="E53" s="2">
+        <v>350312645250001</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>54</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>53</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>51</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="N56" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>49</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="N58" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>44</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>34</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="N60" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>33</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>32</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>31</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>30</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="N64" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>29</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>28</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>27</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>26</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="D68" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E68" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>25</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>24</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D70" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E70" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>23</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>22</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="2">
+        <v>21</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="2">
+        <v>20</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="M74" s="2"/>
+      <c r="N74" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="2">
+        <v>19</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="2">
+        <v>18</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D76" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="N76" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="2">
+        <v>17</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="2">
+        <v>16</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N78" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="2">
+        <v>15</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N79" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="2">
+        <v>14</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N80" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="2">
+        <v>13</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="2">
+        <v>12</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="N82" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" s="2">
         <v>11</v>
       </c>
-      <c r="B37" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="2">
+      <c r="B83" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D83" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="E37" s="2">
+      <c r="E83" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...79 lines deleted...]
-      <c r="M46" s="3"/>
+      <c r="F83" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="B87" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K87" s="3"/>
+      <c r="L87" s="3"/>
+      <c r="M87" s="3"/>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="B91" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="B92" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B41:E41"/>
-[...4 lines deleted...]
-    <mergeCell ref="J46:M46"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="J87:M87"/>
+    <mergeCell ref="B91:E91"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="J91:M91"/>
+    <mergeCell ref="J92:M92"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>