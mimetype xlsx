--- v3 (2026-08-23)
+++ v4 (2026-10-21)
@@ -1,362 +1,4500 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="ANJAR TRI CAHYANINGSIH, A.Md.Ke" sheetId="2" r:id="rId5"/>
     <sheet name="FITRIA RAHMAWATI, A.Md.Keb." sheetId="3" r:id="rId6"/>
-    <sheet name="PARYATI, S.Tr.Keb." sheetId="4" r:id="rId7"/>
-[...2 lines deleted...]
-    <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="7" r:id="rId10"/>
+    <sheet name="NINIK WARDIATI, S.S.T.Keb." sheetId="4" r:id="rId7"/>
+    <sheet name="PARYATI, S.Tr.Keb." sheetId="5" r:id="rId8"/>
+    <sheet name="RATNA DEWI KUSTANTI, A.Md.Keb." sheetId="6" r:id="rId9"/>
+    <sheet name="WAHYU PUJI LESTARI, A.Md.Keb." sheetId="7" r:id="rId10"/>
+    <sheet name="YUYUN WAHYU RETNOWATI, S.Keb.Bd" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2448">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
+    <t>2026-10-08 12:04:00</t>
+  </si>
+  <si>
+    <t>arsyad zayn shaquile</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503112808240001</t>
+  </si>
+  <si>
+    <t>2024-08-20</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>2 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>Tumbang</t>
+  </si>
+  <si>
+    <t>ibu mengatakan anaknya kondisinya bagus dan naik sesuai dengan usia nya</t>
+  </si>
+  <si>
+    <t>masalah tumbuh kembang teratasi</t>
+  </si>
+  <si>
+    <t>anak di rawat oleh neneknya, dan diberikan sufor, bayi makan dengan lahap dan perkembangan anak sesuai dengan usianya</t>
+  </si>
+  <si>
+    <t>WAHYU PUJI LESTARI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:58:00</t>
+  </si>
+  <si>
+    <t>m. elbarra xavier maheswara</t>
+  </si>
+  <si>
+    <t>3503112704260001</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>0 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa bayi kembarnya hanya naik 3 ons belum sesuai KBM</t>
+  </si>
+  <si>
+    <t>tumbuh kembang bayi teratasi sebagian</t>
+  </si>
+  <si>
+    <t>Ibu tetap memberikan asi tetapi ibu juga memberikan sufor karena bayi kembar, ibu memantau tumbuh kembang bayinya, imunisasi rutin dan posyandu rutin</t>
+  </si>
+  <si>
+    <t>2026-10-08 10:51:00</t>
+  </si>
+  <si>
+    <t>erzhan</t>
+  </si>
+  <si>
+    <t>3522020102260001</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>0 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan anaknya bb turun 1 ons</t>
+  </si>
+  <si>
+    <t>tumbuh kembang teratasi sebagian</t>
+  </si>
+  <si>
+    <t>ibu tetap memberikan asi dan MPASI, terus memantau tumbang balita nya, imunisasi rutin, dan keposyandu</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:46:00</t>
+  </si>
+  <si>
+    <t>kaizar marchio al fares</t>
+  </si>
+  <si>
+    <t>3503111806260002</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>0 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa bb bayinya naik tetapi belum sesuai dengan KBM</t>
+  </si>
+  <si>
+    <t>Masalah tumbuh kembang dan pemberian asi ekslusif di lanjutkan</t>
+  </si>
+  <si>
+    <t>pemberian asi saja cukup pada bayi, imunisasi rutin setiap bulan, pola tidur bayi di perhatikan, dan pola makan ibu ditambah porsinya</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:56:00</t>
+  </si>
+  <si>
+    <t>muhammad khoirul aedan al fatih</t>
+  </si>
+  <si>
+    <t>3503091706260002</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>bayi umur 4 bulan dan ibu mengeluh bb naiknya kurang 1 ons sesuai dengan KBM nya</t>
+  </si>
+  <si>
+    <t>masalah bayi teratasi dengan sebagian</t>
+  </si>
+  <si>
+    <t>ibu memberikan asi saja cukup pada bayinya, dan posisiskan ketika minum asi senyaman mungkin</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:52:00</t>
+  </si>
+  <si>
+    <t>elfano putra wardhana</t>
+  </si>
+  <si>
+    <t>3503110107250016</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>1 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya selama 1 minggu batuk pilek dan susah makan</t>
+  </si>
+  <si>
+    <t>masalah tumbuh kembang teratasi sebagian</t>
+  </si>
+  <si>
+    <t>ibu mengetahui untuk pemberian obat sesuai dengan dosisnya, dan tetap memberikan makanan sesuai dengan usianya, tetap rajin ke posyandu setiap bulan, dan melengakapi imunisasi dasar lengkap</t>
+  </si>
+  <si>
+    <t>2026-10-08 09:40:00</t>
+  </si>
+  <si>
+    <t>muh. omara</t>
+  </si>
+  <si>
+    <t>3503112810250001</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>0 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya naiknya belum sesuai KBM, ibu mengatakan anaknya GTM karena tumbuh gigi</t>
+  </si>
+  <si>
+    <t>masalah tumbuh kembang anak teratasi sebagian</t>
+  </si>
+  <si>
+    <t>ibu paham bahwa anak yang GTM tidak boleh dipaksa, dan diberikan makanan yang tidak membuat anak kesakitan waktu menelan, pemberian obat sariawan sesuai dengan dosis dan umurnya, rutin ke posyandu dan imunisasi di rutinkan</t>
+  </si>
+  <si>
+    <t>2026-10-09 09:35:00</t>
+  </si>
+  <si>
+    <t>azaliya liyana almahyra</t>
+  </si>
+  <si>
+    <t>3503115705260002</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>0 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya naiknya kurang 1 ons menurut KBM, anak minum asi saja cukup</t>
+  </si>
+  <si>
+    <t>mempertahankan tumbuh kembang balitanya</t>
+  </si>
+  <si>
+    <t>ibu mengetahui bahwa dalam masa tahap ini untuk pemberian asi saja cukup selama 6 bulan, memantau perkembanagn anaknya di posyandu, rutin ke posyandu, dan imundaskap scara rutin</t>
+  </si>
+  <si>
+    <t>2026-10-09 09:31:00</t>
+  </si>
+  <si>
+    <t>gumala jaleswari</t>
+  </si>
+  <si>
+    <t>3503116204250003</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>1 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>TBC Anak</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya dalam pengobatan tbc, bb naik sedikit</t>
+  </si>
+  <si>
+    <t>masalah teratasi sebagian</t>
+  </si>
+  <si>
+    <t>ibu sudah paham untuk memberikan anaknya obat TBC dan sering memantau perkembangan anaknya, rutin ke posyandu setiap bulan, dan tetap minum obat selama 6 bulan</t>
+  </si>
+  <si>
+    <t>2026-10-02 09:05:00</t>
+  </si>
+  <si>
+    <t>dirgantara moviq ibrahim</t>
+  </si>
+  <si>
+    <t>3503042104260001</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>ibu menagatakn bahwa bb anak tidak naik selama 2 bulan</t>
+  </si>
+  <si>
+    <t>porsi pmberian asi ditingkatkan, dan pola makan ibu perlu ditambah, posisiskan bayi senyaman mungkin agar minum asi secara nyaman</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang pemberian asi saja cukup, ibu diharapkan konsul ke fasker terdekat, dan cara menyususi yang benar, lanjut imunisasi rutin, dan posyandu rutin</t>
+  </si>
+  <si>
+    <t>2026-10-02 09:46:00</t>
+  </si>
+  <si>
+    <t>berlian maulina khaliza</t>
+  </si>
+  <si>
+    <t>3503116206260001</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>Neo Natus</t>
+  </si>
+  <si>
+    <t>berat badan bayi tidak naik</t>
+  </si>
+  <si>
+    <t>ibu diharapkan terus memberikan asi saja cukup</t>
+  </si>
+  <si>
+    <t>ibu terus memberikan asi saja pada bayinya, dan imunisasi rutin, rajin ke posyandu</t>
+  </si>
+  <si>
+    <t>2026-10-05 12:42:00</t>
+  </si>
+  <si>
+    <t>kinasih putri satiya</t>
+  </si>
+  <si>
+    <t>3503114310240001</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>2 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sering alergi pada debu dan tungau jadi menyebabkan batuk berkepanjanagan</t>
+  </si>
+  <si>
+    <t>untuk konsul ke dokter spesialis anak untuk tindak lanjut pengobatan</t>
+  </si>
+  <si>
+    <t>ibu mengetahui harus melakukan apa untuk anaknya agar bb anak tidak turun terus, dan berusaha meminimalkan alergi untuk anaknya, masih penanganan dokter spesialis anak</t>
+  </si>
+  <si>
+    <t>2026-10-05 12:37:00</t>
+  </si>
+  <si>
+    <t>michael sanatan</t>
+  </si>
+  <si>
+    <t>3503111808240001</t>
+  </si>
+  <si>
+    <t>2024-08-18</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa bb anaknya semakin hari semakin turun (BGM)
+Nafsu makan baik, tetatpi tidak naik</t>
+  </si>
+  <si>
+    <t>BGM rujuk ke Puskesmas Trenggalek dan dilakukan pemeriksaan lebih lanjut
+ibu selalu menolak apabila di rujuk ke faskes tinggat atas, karena kesibukan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu menengetahui bahwa anaknya bb menurun, dan seharusnya dilakukan tatalaksana tindak lanjut, pemberian tambahan makanan , dan rujukan berjenjang ke faskes, </t>
+  </si>
+  <si>
+    <t>2026-10-05 11:34:00</t>
+  </si>
+  <si>
+    <t>crisan maulana putra</t>
+  </si>
+  <si>
+    <t>3503111701230001</t>
+  </si>
+  <si>
+    <t>2023-01-17</t>
+  </si>
+  <si>
+    <t>3 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan berat badan anaknya turun 1 ons,</t>
+  </si>
+  <si>
+    <t>ibu mengetahui bahwa anaknya bb sudah melebihi batas hijau, dan waktunya anak untuk mengurangi makanan yang dapat menambah bb terlalu signifikan, terus memantau perkembangan anak secara bertahap dengan posyandu rutin</t>
+  </si>
+  <si>
+    <t>2026-10-05 10:29:00</t>
+  </si>
+  <si>
+    <t>muh.gibran elhasiq</t>
+  </si>
+  <si>
+    <t>3503102512230001</t>
+  </si>
+  <si>
+    <t>2023-12-25</t>
+  </si>
+  <si>
+    <t>2 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya naik hanya 1 ons, tidak mau makan nasi, anak sariawan</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara makan yang benar pada anak yang GTM, selalu memperhatikan pertumbuhan anaknya sesuai dengan grafik pertumbuhaan</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:32:00</t>
+  </si>
+  <si>
+    <t>alisha meida wijaya</t>
+  </si>
+  <si>
+    <t>3503115005220001</t>
+  </si>
+  <si>
+    <t>2022-05-10</t>
+  </si>
+  <si>
+    <t>4 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sakit flu dan nafsu makan berkuurang</t>
+  </si>
+  <si>
+    <t>ibu memantau tumbuh kembang anaknya dan mengobati anak sesuai dengan dosis yang diperlukan, rutin ke posyandu setiap bulan</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:28:00</t>
+  </si>
+  <si>
+    <t>jazila dzakir alfarizqia</t>
+  </si>
+  <si>
+    <t>3503116506240003</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>2 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sedang batuk pilek sehingga bb tidak naik 1x</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara perawatan anak, dan pengobatannya, ibu tetap rutin ke posyandu untuk memantau tumbuh kembang anaknya, dan rutin ikut program vitamin yang diberikan oelh pemerintah</t>
+  </si>
+  <si>
+    <t>2026-10-08 10:22:00</t>
+  </si>
+  <si>
+    <t>arsyila naura nurrochman</t>
+  </si>
+  <si>
+    <t>3503115507230002</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>3 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya bb nya tidak naik 1x karena barusan sakit flu</t>
+  </si>
+  <si>
+    <t>ibu mengerti cara perawatan anaknya, dan selalu rutin ke posyandu ,menjaga pola makan anak</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:16:00</t>
+  </si>
+  <si>
+    <t>kalea ghenia</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa bayinya hanya minum asi saja cukup dan melanjutkan imunisasi rutin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">masalah neonatus bayi teratasi </t>
+  </si>
+  <si>
+    <t>ibu sudah bisa untuk perawatan bayi sehari hari, dan melanjutkan imunisasi rutin</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:11:00</t>
+  </si>
+  <si>
+    <t>arrazzel sofyan athar wibowo</t>
+  </si>
+  <si>
+    <t>3503112405260001</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu mengatakanan pemberian asi saja </t>
+  </si>
+  <si>
+    <t>tumbang teratasi dengan baik</t>
+  </si>
+  <si>
+    <t>ibu mengetahu cara perawatan bayi secara baik, dan melanjutkan imunisasi secara rutin</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:07:00</t>
+  </si>
+  <si>
+    <t>berinda sefia mehra</t>
+  </si>
+  <si>
+    <t>3503114808230002</t>
+  </si>
+  <si>
+    <t>2023-08-08</t>
+  </si>
+  <si>
+    <t>3 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya kembar nya berat nya tidak naik 1x</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara perawatan anak secara benar, dan cposyandu secara rutin</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:03:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">radhika </t>
+  </si>
+  <si>
+    <t>3503111211190001</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>0 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya akan di lepas asi karena ibu sakit TB</t>
+  </si>
+  <si>
+    <t>Tumbuh kembang teratasi sebagian</t>
+  </si>
+  <si>
+    <t>ibu mulai memberikan sufor kepada anaknya karena ibu sakit TB sehingga mempengaruhi pertumbuhan bayinya</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:59:00</t>
+  </si>
+  <si>
+    <t>Chyara n</t>
+  </si>
+  <si>
+    <t>3503116801250001</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>1 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>ayah mengatakan bahwa anaknya bb tidak naik</t>
+  </si>
+  <si>
+    <t>ayah mengetahui cara untuk merawat anaknya dan rutin ke posyandu, dan terus menjaga tumbuh kembang anaknya</t>
+  </si>
+  <si>
+    <t>2026-10-08 10:50:00</t>
+  </si>
+  <si>
+    <t>moh. ibadullah</t>
+  </si>
+  <si>
+    <t>2022-06-11</t>
+  </si>
+  <si>
+    <t>4 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya kembar dan berat badan si kakak tidak naik, tetapi tinggi badannya naik</t>
+  </si>
+  <si>
+    <t>ibu mengerti cara penanganan pada anak kembar dan penanganan pada anak sakit, rutin ke posyandu dan memberi makanan yang bergizi</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:44:00</t>
+  </si>
+  <si>
+    <t>noah devanka</t>
+  </si>
+  <si>
+    <t>3503112010240001</t>
+  </si>
+  <si>
+    <t>2024-10-20</t>
+  </si>
+  <si>
+    <t>1 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya mengalami tumbuh kembang</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa perkembangan anaknya sesuai dengan grafik nya, dan terus memantau tumbuh kembang anaknya secara baik,imunisasi dasar lengkap sudah terpenuhi</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:38:00</t>
+  </si>
+  <si>
+    <t>kaira nisa h</t>
+  </si>
+  <si>
+    <t>3503114806250001</t>
+  </si>
+  <si>
+    <t>2025-06-08</t>
+  </si>
+  <si>
+    <t>1 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa bb anaknya turun</t>
+  </si>
+  <si>
+    <t>ibu sudah mengetahui cara untuk penanganan balitanya secara benar, tetap membawa ke posyandu secara rutin, dan melanjutkan imunisasi dasar lengkap</t>
+  </si>
+  <si>
+    <t>2026-10-15 12:33:00</t>
+  </si>
+  <si>
+    <t>muhammad bara alghifari</t>
+  </si>
+  <si>
+    <t>3503112606250002</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya flu</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara penanganan anaknya ketika sakit dan tetap memantau tumbuh kembang anaknya sehingga anaknya tetap naik berat badannya</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:26:00</t>
+  </si>
+  <si>
+    <t>fiona ainin p</t>
+  </si>
+  <si>
+    <t>3503114901250001</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>1 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya bb nya tidak naik 1x</t>
+  </si>
+  <si>
+    <t>ibu mengerti cara tumbuh kembang anaknya, dan terus posyandun rutin di posyandu</t>
+  </si>
+  <si>
+    <t>2026-10-08 12:21:00</t>
+  </si>
+  <si>
+    <t>fahreza</t>
+  </si>
+  <si>
+    <t>3503113001230001</t>
+  </si>
+  <si>
+    <t>2023-01-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu mengatakan bahwa anaknya bapil </t>
+  </si>
+  <si>
+    <t>ibu mengerti cara penanganan balita secara benar, dan ibu terus posyandu rutin anaknya</t>
+  </si>
+  <si>
+    <t>2026-10-08 11:09:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gefanda felisha rahayn </t>
+  </si>
+  <si>
+    <t>3503116105250002</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa berat badan anaknya turun</t>
+  </si>
+  <si>
+    <t>masalah tumbuh kembang teratasi dengan baik</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara makan bergizi dan seimbang untuk anaknya sehingga bisa memperbaiki bb anaknya</t>
+  </si>
+  <si>
+    <t>2026-10-15 12:04:00</t>
+  </si>
+  <si>
+    <t>muhammad azzahir nizam elswarga</t>
+  </si>
+  <si>
+    <t>3503111307240001</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya tidak boleh di imunisasi dan berat badannya naik</t>
+  </si>
+  <si>
+    <t>ibu mengerti akan pentingnya makan yang seimbang untuk buah hatinya, dan terus posyandu secara rutin</t>
+  </si>
+  <si>
+    <t>2026-10-15 12:00:00</t>
+  </si>
+  <si>
+    <t>olivia maristha ika prilia</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>0 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa waktunya imunisasi dasar lengkap tetapi masih bapil</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang pentingan imusasi dasar lengkap dan pemberian asi saja cukup selama 6 bulan</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:55:00</t>
+  </si>
+  <si>
+    <t>silvana</t>
+  </si>
+  <si>
+    <t>3503115107240001</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya tidak naik berat badannya</t>
+  </si>
+  <si>
+    <t>ibu mengerti tentang cara menaikkan bb anaknya, ibu terus memantau tumbuh kembang anaknya
+dan rutin ke posyandu</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:51:00</t>
+  </si>
+  <si>
+    <t>shaqueena ahza rumaisya</t>
+  </si>
+  <si>
+    <t>3503115108230001</t>
+  </si>
+  <si>
+    <t>2023-08-11</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anakanya bb nya turun 1x</t>
+  </si>
+  <si>
+    <t>ibu mengatakan sudah mengerti tentang pola hidup bersih dan sehat sehingga anaknya tidak sampai sakit kembali, mengatur pola makan  dengan menu seimbang, rutin ke posyandu</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:43:00</t>
+  </si>
+  <si>
+    <t>abidzar</t>
+  </si>
+  <si>
+    <t>3503110308220001</t>
+  </si>
+  <si>
+    <t>2022-08-03</t>
+  </si>
+  <si>
+    <t>4 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sulit makan</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara perawatan pada balita dan cara pemberian makanan yang benar buat anak</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:36:00</t>
+  </si>
+  <si>
+    <t>araska agyan</t>
+  </si>
+  <si>
+    <t>3503112812250001</t>
+  </si>
+  <si>
+    <t>2025-12-28</t>
+  </si>
+  <si>
+    <t>0 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu mengatakan bahwa anaknya keadaannya barusan sakit sehingga imunisasi anaknya terlambat 
+</t>
+  </si>
+  <si>
+    <t>ibu mengetahui cara pemberian makan anak yang benar dan kapan waktu anaknya imunisasi dasar lengkap</t>
+  </si>
+  <si>
+    <t>ibu mengetahui bahwa bulan ini waktunya untuk anaknya imundaskap di kelurahan ngantru, dan terus memantau perkembangan anaknya setiap hari dan rutin ke posyandu</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:31:00</t>
+  </si>
+  <si>
+    <t>AL Fatih dandi santoso</t>
+  </si>
+  <si>
+    <t>3503113012210004</t>
+  </si>
+  <si>
+    <t>2022-12-30</t>
+  </si>
+  <si>
+    <t>3 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sedang sakit panas</t>
+  </si>
+  <si>
+    <t>cara penanganan anak balita sakit</t>
+  </si>
+  <si>
+    <t>ibu mengerti untuk cara pemberian obat penurun panas dengan dosis yang benar, ibu memberikan makan anaknya sedikit demi sedikit, ibu terus membawa anaknya ke posyandu secara rutin</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:25:00</t>
+  </si>
+  <si>
+    <t>ryuga falesha a</t>
+  </si>
+  <si>
+    <t>3503112805260002</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ibu mengatakan bahwa anak sering terbangun malam hari
+</t>
+  </si>
+  <si>
+    <t>masalah neonatus</t>
+  </si>
+  <si>
+    <t>ibu sudah mengetahui cara perawatan bayi secara dini, dan terus memberikan asi saja cukup selama 6 bulan, memantau tumbuh kembang anaknya melalui KMS, rutin ke posyandu dan imunisasi
+ibu mengatakan bahwa makan lebih sering agar produksi asi terpenuhi dengan baik</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:20:00</t>
+  </si>
+  <si>
+    <t>marvelino as syauqi</t>
+  </si>
+  <si>
+    <t>3503112308249991</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya masih pengobatan TB anak</t>
+  </si>
+  <si>
+    <t>masalah tumbuh kembang pada anak</t>
+  </si>
+  <si>
+    <t>ibu mengerti untuk tumbuh kembang anaknya dan terus melanjutkan obat TBC selama 6 bulan, dan terus memantau perkembangan anaknya</t>
+  </si>
+  <si>
+    <t>2026-10-07 11:09:00</t>
+  </si>
+  <si>
+    <t>Rajendra laiq omar</t>
+  </si>
+  <si>
+    <t>3503110406230002</t>
+  </si>
+  <si>
+    <t>2023-06-04</t>
+  </si>
+  <si>
+    <t>3 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya bb tidak naik</t>
+  </si>
+  <si>
+    <t>tumbuh kembang</t>
+  </si>
+  <si>
+    <t>s: ibu mengatakan anaknya umur 3 tahun 4 bulan dan tidak naik 1x
+o: bb: 16,2 tb; 97,5 cm LIKA: 52 cm lila: 19 cm
+A: Masalah teratasi sebagian
+p: menganjurkan ibu untuk pemberian makan anak yang bergizi dan seimbang, istirahat teratur</t>
+  </si>
+  <si>
+    <t>2026-10-15 11:02:00</t>
+  </si>
+  <si>
+    <t>faniya ayunindya zahida</t>
+  </si>
+  <si>
+    <t>3503115902220002</t>
+  </si>
+  <si>
+    <t>2022-02-19</t>
+  </si>
+  <si>
+    <t>4 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sering batuk</t>
+  </si>
+  <si>
+    <t>ibu sudah mengerti cara perawatan anak dengan benar</t>
+  </si>
+  <si>
+    <t>S: Ibu mengatakan bahwa anaknya umur 4 tahun 7 bulan dan mengeluh sering batuk
+O: BB: 18,2 cm TB: 100,2 cm , LILA: 51 cm LIKA: 19 cm
+A: Masalah teratasi sebagian
+P: Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-10-07 10:37:00</t>
+  </si>
+  <si>
+    <t>hafiz albiansyah bahtiar</t>
+  </si>
+  <si>
+    <t>3503110165240001</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>2 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>ibu menagatakn bahwa bb anaknya tidak naik 1x</t>
+  </si>
+  <si>
+    <t>Masalah Tumbang</t>
+  </si>
+  <si>
+    <t>S: Ibu mengatakan bahwa berat badan anaknya tidak naik
+O: BB: 11,5 cm TB: 87 cm LILA : 16 cm  LIKA: 49 cm
+A: Masalah teratasi sebagian
+P: Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:31:00</t>
+  </si>
+  <si>
+    <t>al fatih dandi santoso</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sulit makan dan sering diare</t>
+  </si>
+  <si>
+    <t>S: ibu menatakan anaknya umur 3 tahun 9 bulan mengeluh  anaknya sulit makan dan sering diare
+O: BB 22,5 cm TB: 103 cm LILA: 20 cm LIKA: 52 cm
+A: Lanjutkan intervensi
+p: Masalah teratasi sebagian</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:25:00</t>
+  </si>
+  <si>
+    <t>aisah salsabilla</t>
+  </si>
+  <si>
+    <t>3503116912240001</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>ibu mengatakan bahwa anaknya sulit makan dan bb menurun</t>
+  </si>
+  <si>
+    <t>s; ibu mengatakan anaknya umur 1 tahun 9 bulan dan mengeluh sulit makan bb menurun
+o: BB: 9,2 kg TB: 76 cm LK: 47 cm, LILA : 15 cm
+A: Masalah teratasi sebagian
+P: Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:17:00</t>
+  </si>
+  <si>
+    <t>mazaya sefayyara</t>
+  </si>
+  <si>
+    <t>3503116609230001</t>
+  </si>
+  <si>
+    <t>2023-09-26</t>
+  </si>
+  <si>
+    <t>3 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, balita berat badannya obesitas</t>
+  </si>
+  <si>
+    <t>s: ibu mengatakan bahwa anaknya umur 3 tahun, kelebihan berat badan
+0: bb: 25,6  TB: 100,2 LK: 50 LILA : 24
+A: masalah teratasi sebagian
+P: intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-09-25 12:33:00</t>
+  </si>
+  <si>
+    <t>ASPURI SAFITRI</t>
+  </si>
+  <si>
+    <t>`3503114605990002</t>
+  </si>
+  <si>
+    <t>1999-05-06</t>
+  </si>
+  <si>
+    <t>27 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Nifas</t>
+  </si>
+  <si>
+    <t>IBU KU BAIK, TENSI 130/90 MMHG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN KIE TENTANG NIFAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S:Ibu mengatakan mengerti tentang penjeasan bidan 
+0.T.130/90 mm hg, Kaki bengkak
+A.P1 AoH1 Nifas Normal 
+P.Kie kontrol ke RSU poli kandungan
+   Kie tentang imunisa DAN  KB IUD"
+</t>
+  </si>
+  <si>
+    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
+  </si>
+  <si>
+    <t>2026-09-25 12:18:00</t>
+  </si>
+  <si>
+    <t>ANINDA RIZKI ADITAMA</t>
+  </si>
+  <si>
+    <t>`3503114810970001</t>
+  </si>
+  <si>
+    <t>1997-10-08</t>
+  </si>
+  <si>
+    <t>29 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>Bumil Risti</t>
+  </si>
+  <si>
+    <t>KU BAIK, BUMIL RESTI RIWAYAT ABORTUS DAN HIPERTIROID</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KIE ANC STANDAR TM 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DAN RUTIN KE DSOG
+O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DAN RSUD
+A.G2 P1 A1 RESTI DENGAN TM 2
+P.MOTIVASI RUTIN PERIKSA KE PUSKESMAS DAN WAKTUNYA MENDAPATKAN LAYANAN STANDAR ANC TM 2
+</t>
+  </si>
+  <si>
+    <t>2026-09-15 12:05:00</t>
+  </si>
+  <si>
+    <t>SILMINA EKA APRILIANI</t>
+  </si>
+  <si>
+    <t>1999-04-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUMIL RESTI KU SEHAT
+</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KIE TENTANG PERSIAPAN MENJELANG PERSALINAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S,IBU MENERTI TTG PENJELASAN PETUGAS
+O.BB78 KG TB 160CM T  110/70MMHG TFU 32 CM
+A.G2 P0 A1 REST TM 3
+P.PERSIAPAN PERSALINAN DAN MEMILIH FASKES AWAL
+KONTROL 1 MGG LAGI
+</t>
+  </si>
+  <si>
+    <t>2026-09-15 11:56:00</t>
+  </si>
+  <si>
+    <t>RHIBATU MALIKAH</t>
+  </si>
+  <si>
+    <t>3503115407940004</t>
+  </si>
+  <si>
+    <t>1994-07-04</t>
+  </si>
+  <si>
+    <t>32 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU HAMIL KEK 26 mgg
+</t>
+  </si>
+  <si>
+    <t>Kebutuhan KIE pelayanan standar tm2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
+O.LILA 21.5 CM
+A.G2 P1 HAMIL DENGAN KEK
+P.MOTIVASI KE PUSKESMAS UNTUK ENC PELAYANAN STANDAR TM 2
+</t>
+  </si>
+  <si>
+    <t>2026-09-15 13:40:00</t>
+  </si>
+  <si>
+    <t>ELVIRA ROSITA</t>
+  </si>
+  <si>
+    <t>3503115609960001</t>
+  </si>
+  <si>
+    <t>1996-09-16</t>
+  </si>
+  <si>
+    <t>30 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"IBU HAMIL RESTI T 160/ 90 MMHG
+"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"KIE TENTANG RESIKO TINGGI KEHAMILAN DAN PEMANTAUAN RUTIN'
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"""S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DAN RUTIN KE DSOG
+O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST RUTIN
+A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
+P.MOTIVASI RUTIN PERIKSA KE PUSKESMAS
+"
+</t>
+  </si>
+  <si>
+    <t>2026-09-10 11:20:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAYYANZA ATHALLA</t>
+  </si>
+  <si>
+    <t>`3503112505240001</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>2 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>Bagasi</t>
+  </si>
+  <si>
+    <t>Balita sehat BB T 2 x</t>
+  </si>
+  <si>
+    <t>Kebutuhan kie tentang Gizi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan mengerti penjelasan petugas dan sudah konsultasi ke poli gizi
+O.BB 9.4 kg TB 84.5 cm
+A. Balita BBK
+P.evaluasi 1 bulan
+kie menghabiskan porsi PMT lokal dari PKM
+</t>
+  </si>
+  <si>
+    <t>2026-09-09 13:02:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HANNAN ATTARAZKA</t>
+  </si>
+  <si>
+    <t>`3503110904260001</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balita sehat dengan bb 7.4 kg tb 66 cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kebutuhan kie tentang Asi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 7.4 kg TB 66 cm
+A.Balita BBN dengan BB naik belum sesuai KBM
+P.rujuk ke Posyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-09 12:23:00</t>
+  </si>
+  <si>
+    <t>ANGGA WINDIANI</t>
+  </si>
+  <si>
+    <t>'350311710790001</t>
+  </si>
+  <si>
+    <t>1997-07-31</t>
+  </si>
+  <si>
+    <t>29 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>Ibu Nifas lahir dengan SC</t>
+  </si>
+  <si>
+    <t>Kebutuhan kie tentang tentang nifas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MEMAHAMI PENJELASAN PETUGAS
+O.IBU TERLIHAT, MENYUSUI DENGAN TEKNIK BENAR BAYI TENANG
+A.P1 A0 H1 DENGAN KEBUTUHAN TEKNIK MENYUSUI
+P.MOTIVASI ASI EXKLUSIF
+</t>
+  </si>
+  <si>
+    <t>2026-09-08 11:30:00</t>
+  </si>
+  <si>
+    <t>HAIDAR NUZAIMI ALVERO</t>
+  </si>
+  <si>
+    <t>`3503112703260001</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>Balita Sehat BB T</t>
+  </si>
+  <si>
+    <t>Kebutuhan KIE tentang Gizi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"""S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 13.5 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGLAH LAGI MENU MP ASI""
+</t>
+  </si>
+  <si>
+    <t>2026-09-07 10:58:00</t>
+  </si>
+  <si>
+    <t>JUWITA AMARA AZIKRA</t>
+  </si>
+  <si>
+    <t>`3503126405250002</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU balita sembuh dari sakit, masih minum obat ke klinik,BB 6.5 TB 68,ku baik, anak duduk dengan bantuan
+</t>
+  </si>
+  <si>
+    <t>Kebutihan Kie tentang gizi dan rujukan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.Ibu mengatakan mengerti penjelasan petugas
+O.Ada obat dari klinik bendo
+A. Balita dengan stunting dan TB
+P.Kunjungan Ulang 1 minggu ke Puskesmas
+</t>
+  </si>
+  <si>
+    <t>2026-09-04 11:39:00</t>
+  </si>
+  <si>
+    <t>DEA MARCELLA</t>
+  </si>
+  <si>
+    <t>`3503115903020001</t>
+  </si>
+  <si>
+    <t>2002-03-14</t>
+  </si>
+  <si>
+    <t>24 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>Nifas Hari Ke 12 Nyeri jahitan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kebutuhan Rasa Nyaman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.Ibu mengatakan nyeri luka jahitan
+O.bb 69 tb 163 t 110/70, luka agak keringtfu tidak terawa
+A.P1 A0 Gangguan rasa Nyaman Nyeri
+P.Kie tentang perawatan perinium
+Diit Tinggi Protein, minum TTD
+</t>
+  </si>
+  <si>
+    <t>2026-09-09 13:45:00</t>
+  </si>
+  <si>
+    <t>SYAHIDA ANAFISA</t>
+  </si>
+  <si>
+    <t>3503116606230003</t>
+  </si>
+  <si>
+    <t>2023-06-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB :11
+Kg,TB :87 Cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan yang baik
+dengan pasien dan keluarga
+2. Menjelaskan tujuan
+kedatangan petugas
+3.Menganjurkan pada keluarga
+tentang pemberian makanan
+yang bervariasi
+4.Menganjurkan agar ibu
+menambah porsi makan secara
+berkala
+5.Menganjurkan pada ibu untuk
+memberi snak sesuai selera
+anak
+6.menganjurkan pada ibu agar
+rutin datang ke Posyandu
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB:11Kg,TB :87 Cm
+</t>
+  </si>
+  <si>
+    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-09-09 13:55:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAMZAH ARSAKA</t>
+  </si>
+  <si>
+    <t>34711408062300001</t>
+  </si>
+  <si>
+    <t>2023-06-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB :8.2
+Kg,TB :74 Cm
+</t>
+  </si>
+  <si>
+    <t>S : ibu mengerti penjelasan petugas
+O : BB :8.2
+Kg,TB :74 Cm</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:52:00</t>
+  </si>
+  <si>
+    <t>SITI MARDIANI</t>
+  </si>
+  <si>
+    <t>3503116005720002</t>
+  </si>
+  <si>
+    <t>1992-05-20</t>
+  </si>
+  <si>
+    <t>34 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik, hamil ke
+3,T;100/60 mmhg,BB : 35,8 kg,TB:
+149,6Cm,LILA : 23 cm,Jarak anak 6 tahun,Hb
+: 11,5 gr %
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Menjalin hubungan yang baik
+dengan Pasien
+2.Melakukan pemeriksaan
+tanda tanda vital
+3.Menganjurkan ibu untuk
+memantau gerakan janin
+4.Menjelaskan pada ibu tentang
+tanda tanda persalinan
+5.Minum MMS secara rutin
+6.Kontrol secara teratur
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : ibu mengerti penjelasan petugas
+O : T ; 100/70 mmhg
+</t>
+  </si>
+  <si>
+    <t>2026-09-04 12:40:00</t>
+  </si>
+  <si>
+    <t>RAYYAN RISKI MAULANA</t>
+  </si>
+  <si>
+    <t>3573052809230004</t>
+  </si>
+  <si>
+    <t>2023-09-28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB : 12,7
+Kg,TB :93Cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB:12,7 Kg,TB :93 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-09-02 14:36:00</t>
+  </si>
+  <si>
+    <t>REHA NAEL NUHA</t>
+  </si>
+  <si>
+    <t>3503110509250001</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>1 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB : 7,5
+Kg,TB :91 Cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB:7,5 Kg,TB :91 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-09-02 12:34:00</t>
+  </si>
+  <si>
+    <t>SESILIA ARABEL</t>
+  </si>
+  <si>
+    <t>3503034403230001</t>
+  </si>
+  <si>
+    <t>2023-03-04</t>
+  </si>
+  <si>
+    <t>3 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB : 13
+Kg,TB :94,7Cm
+</t>
+  </si>
+  <si>
+    <t>S: Ibu mengerti penjelasan petugas
+O: BB : 13 Kg,TB :94,7Cm</t>
+  </si>
+  <si>
+    <t>AZZAM ABID</t>
+  </si>
+  <si>
+    <t>3503060405230001</t>
+  </si>
+  <si>
+    <t>2023-05-04</t>
+  </si>
+  <si>
+    <t>3 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik,BB : 12,3
+Kg,TB :94,4Cm
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB : 12,3Kg,TB :94,4Cm
+</t>
+  </si>
+  <si>
+    <t>2026-09-01 12:17:00</t>
+  </si>
+  <si>
+    <t>ARFAN NAUFAL</t>
+  </si>
+  <si>
+    <t>3503111810220001</t>
+  </si>
+  <si>
+    <t>2022-10-18</t>
+  </si>
+  <si>
+    <t>3 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB:12,6 kg TB : 92,9
+Kg
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB:12,6Kg,TB :65Cm
+</t>
+  </si>
+  <si>
+    <t>2026-10-02 11:12:00</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAYYAN</t>
+  </si>
+  <si>
+    <t>'3503115604980001</t>
+  </si>
+  <si>
+    <t>K/U BAIK ANAK WAKTUMYA PEMBERIAN PENDAMPING ASI</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN MAKANAN PENDAMPING ASI PADA USIA 6 BULAN</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN ANAK WAKTUNYA DAPAT PENDAMPING ASI
+O. ANAK USIA 6 BULAN BB 8.2 KG TB 66.5 CM</t>
+  </si>
+  <si>
+    <t>NINIK WARDIATI, S.S.T.Keb.</t>
+  </si>
+  <si>
+    <t>2026-10-02 11:06:00</t>
+  </si>
+  <si>
+    <t>VAREN ALKEANO PUTRA</t>
+  </si>
+  <si>
+    <t>'3503112506250001</t>
+  </si>
+  <si>
+    <t>'3503111204250003</t>
+  </si>
+  <si>
+    <t>2025-04-12</t>
+  </si>
+  <si>
+    <t>K/U BAIK BB ANAK 2 X TIMBANG TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN GIZI SEIMBANG TINGGI PROTEIN</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN 2 X TIMBANG TIDAK NAIK 
+O. BB 10KG TB 80.5 CM</t>
+  </si>
+  <si>
+    <t>2026-10-06 11:04:00</t>
+  </si>
+  <si>
+    <t>NAYLA</t>
+  </si>
+  <si>
+    <t>'3503110210230001</t>
+  </si>
+  <si>
+    <t>'3503114208230002</t>
+  </si>
+  <si>
+    <t>2023-08-02</t>
+  </si>
+  <si>
+    <t>K/U BAIK BB TIDAK NAIK 2 X TIMBANG ANAK BARU SAKIT BAPIL</t>
+  </si>
+  <si>
+    <t>PEMENUHAN GIZI SEIMBANG TINGGI PROTEIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. IBU MENGATAKAN ANAK BARU SAKIT BAPIL BB 2 X TIMBANG TIDAK NAIK
+O. BB12.4KG TB 92 CM </t>
+  </si>
+  <si>
+    <t>2026-10-06 11:00:00</t>
+  </si>
+  <si>
+    <t>ARISHA GHUFIRA SALSABILA</t>
+  </si>
+  <si>
+    <t>'3503110507210016</t>
+  </si>
+  <si>
+    <t>'3503114609250001</t>
+  </si>
+  <si>
+    <t>2025-09-06</t>
+  </si>
+  <si>
+    <t>K/U BAIK 2 X TIMBANG TIDAK NAIK ANAK BARU SAKIT BAPIL MAKAN NASI AGAK SULIT</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN ANAK BARU SAKIT SULIT MAKAN NASI
+O. BB 7.8KG TB 70.2 CM</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:56:00</t>
+  </si>
+  <si>
+    <t>HAMZA ALBARRU Y</t>
+  </si>
+  <si>
+    <t>'3503111311230006</t>
+  </si>
+  <si>
+    <t>'3503110810230001</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>K/U BAIK BB TIDAK NAIK 3 X TIMBANG ANAK BARU SAKIT BAPIL</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN ANAK BARU SAKIT BAPIL MAKAN AGAK SULIT 
+O. BB 11.4 KG TB 92 CM</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:49:00</t>
+  </si>
+  <si>
+    <t>DEVINDRA</t>
+  </si>
+  <si>
+    <t>'3503111507240003</t>
+  </si>
+  <si>
+    <t>'3503110406240001</t>
+  </si>
+  <si>
+    <t>2024-06-04</t>
+  </si>
+  <si>
+    <t>K/U BAIK ,2 X TIMBANG TIDAK NAIK ANAK BARU SAKIT BAPIL</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN ASUPAN GIZI SEIMBANG TINGGI PROTEIN</t>
+  </si>
+  <si>
+    <t>S : IBU MENGATAKAN ANAK BARU SAKIT BAPIL ANAK SULIT MAKAN 
+O : BB 12 KG TB 88.5 CM</t>
+  </si>
+  <si>
+    <t>2026-10-06 10:43:00</t>
+  </si>
+  <si>
+    <t>ALFATIH REVINZHA Z.</t>
+  </si>
+  <si>
+    <t>'3503110908170003</t>
+  </si>
+  <si>
+    <t>'3453110602250001</t>
+  </si>
+  <si>
+    <t>2025-02-06</t>
+  </si>
+  <si>
+    <t>K/u baik 2 x timbang BB tidak naik anak sulit makan kadang mau kadang sulit</t>
+  </si>
+  <si>
+    <t>Kebutuhan asupan gizi seimbang tinggi protein</t>
+  </si>
+  <si>
+    <t>S: Ibu mangatakan akhir2 ini anak sulit makan anak baru saja sakit bapil
+O : bb 9.4 kg TB : 83 cm</t>
+  </si>
+  <si>
+    <t>2026-09-10 10:39:00</t>
+  </si>
+  <si>
+    <t>Humaira Putri Anjani</t>
+  </si>
+  <si>
+    <t>35031106082008 </t>
+  </si>
+  <si>
+    <t>2023-05-11</t>
+  </si>
+  <si>
+    <t>BB 12.8 TB 89 DENGAN STATUS TB/U PENDEK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG PHBS ANJURAN UNTUK IKUT POSYANDU RUTIN SETIAP BULAN</t>
+  </si>
+  <si>
+    <t>IBU BERSEDIA UNTUK IKUT POSYANDU SECARA RUTIN</t>
+  </si>
+  <si>
+    <t>FITRIA RAHMAWATI, A.Md.Keb.</t>
+  </si>
+  <si>
+    <t>2026-09-04 11:36:00</t>
+  </si>
+  <si>
+    <t>Nadia Anindyaswari Tohar</t>
+  </si>
+  <si>
+    <t>3503115310230001 </t>
+  </si>
+  <si>
+    <t>2023-10-13</t>
+  </si>
+  <si>
+    <t>BB 10.6 TB 86 DENGAN STATUS PENDEK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG PHBS, KIE UNTUK IKUT POSYANDU RUTIN SETIAP BULAN</t>
+  </si>
+  <si>
+    <t>IBU BERSEDIA UNTUK IKUT POSYANDU SETIAP BULAN</t>
+  </si>
+  <si>
+    <t>2026-09-04 11:33:00</t>
+  </si>
+  <si>
+    <t>Syaqira</t>
+  </si>
+  <si>
+    <t>35031106042011 </t>
+  </si>
+  <si>
+    <t>2024-06-11</t>
+  </si>
+  <si>
+    <t>BB 8.9 TB 89 CM DENGAN STATUS 2T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA KIE TENTANG PHBS KIE UNTUK IKUT POSYANDU RUTIN SETIAP BULAN</t>
+  </si>
+  <si>
+    <t>IBU BERSEDIA IKUT POSYANDU RUTIN SETIAP BULAN</t>
+  </si>
+  <si>
+    <t>2026-09-03 11:29:00</t>
+  </si>
+  <si>
+    <t>Killua Dresanala</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>BB 9.3 KG TB 65 CM DENGAN 2T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG IMUNISASI DASAR LENGKAP, ANJURAN UNTUK IKUT POSYANDU RUTIN</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI TENTANG PMBA</t>
+  </si>
+  <si>
+    <t>2026-09-03 11:25:00</t>
+  </si>
+  <si>
+    <t>Radeva Yunadrika Al Biru</t>
+  </si>
+  <si>
+    <t>350311060310021 </t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>BB 8.6 KG TB 77 CM DENGAN STATUS GIZI KURANG, TB/U PENDEK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG PHBS, KIE UNTUK MELANJUTKAN TERAPI RUMAH SAKIT</t>
+  </si>
+  <si>
+    <t>IBU BERSEDIA MELANJUTKAN UNTUK TERAPI DI RUMAH SAKIT</t>
+  </si>
+  <si>
+    <t>2026-09-03 10:21:00</t>
+  </si>
+  <si>
+    <t>Zean H.</t>
+  </si>
+  <si>
+    <t>350311060310023 </t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB 10.1 TB 81.5 CM STATUS GIZI KURANG </t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE UNTUK MELANJUTKAN SESUAI TERAPI RUMAH SAKIT</t>
+  </si>
+  <si>
+    <t>IBU BERSDIA UNTUK MELANJUTKAN TERAPI DI RUMMAH SAKIT</t>
+  </si>
+  <si>
+    <t>2026-09-03 10:16:00</t>
+  </si>
+  <si>
+    <t>Zavian Atta</t>
+  </si>
+  <si>
+    <t>350311060310022 </t>
+  </si>
+  <si>
+    <t>BB 9 KG TB 73 CM STATUS BB/U GIZI KURANG TB/U SANGAT PENDEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG PMBA, KIE UNTUK MELANJUTKAN TERAPI DI RUMAH SAKIT </t>
+  </si>
+  <si>
+    <t>IBU BALITA BERSEDIA MELANJUTKAN TERAPI SESUAI ANJURAN RUMAH SAKKIT</t>
+  </si>
+  <si>
+    <t>2026-09-02 11:14:00</t>
+  </si>
+  <si>
+    <t>Clara Fadellasia</t>
+  </si>
+  <si>
+    <t>35031106022039 </t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>bb 7 kg tb 63 cm dengan status pendek</t>
+  </si>
+  <si>
+    <t>kie tentang makanan tinggi protein hewani, kie tentang PMBA kie tentang imunisasi dasar lengkap  dan melanjutkan ASI sampai 2 tahun</t>
+  </si>
+  <si>
+    <t>ibu balita paham terkait makanan PMBA usia 6 bulan</t>
+  </si>
+  <si>
+    <t>2026-09-01 11:00:00</t>
+  </si>
+  <si>
+    <t>achmad zaid abdurrahman</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>bb 6.5  kgTB 65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kie tentang PMBA, kie tentang PHBS KIE UNTUK PEMERIKSAAN lanjut di puskesmas </t>
+  </si>
+  <si>
+    <t>pasien bersedia untuk dirujuk ke Puskesmas menunggu jadwal pemeriksaan</t>
+  </si>
+  <si>
+    <t>2026-09-28 11:11:00</t>
+  </si>
+  <si>
+    <t>SRI ASTRIANI</t>
+  </si>
+  <si>
+    <t>3503115305960001</t>
+  </si>
+  <si>
+    <t>1991-10-19</t>
+  </si>
+  <si>
+    <t>34 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK KE  2 LILA KEK , JARAN 12 TAHUN</t>
+  </si>
+  <si>
+    <t>EDUKASI PERIKSA SESUAI STANDAR ANC, MENJELASKAN PADA ITU TENTANG KEHAMILAN RESIKO TINGGI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : IBU MENGATAN HAMIL ANAK KE2 JARAK 12 TAHUN , PERNAH OPERASI
+O: TENDI 110/70 MMHG, BB 57 KG, LILA 22
+A : IBU HAMIL ANAK KE 2 DGN RESIKO SANGAT TINGGI
+KIE : PERSALINAN NAKES , DAN PERSIAPAN MELAHIRKAN </t>
+  </si>
+  <si>
+    <t>KELUARGA MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>PARYATI, S.Tr.Keb.</t>
+  </si>
+  <si>
+    <t>2026-09-28 10:11:00</t>
+  </si>
+  <si>
+    <t>INA ALTIFA SARI</t>
+  </si>
+  <si>
+    <t>1996-05-13</t>
+  </si>
+  <si>
+    <t>30 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK 2 RIWAYAT SC</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG RESIKO TINGGI KEHAMILAN DAN PENANGANANYA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : IBU MENGATAKAN HAMIL ANAK KE DUA ,KEK , RIWAYAT SC
+O : TENSI 110 /70 MMHG, BB 56, LILA 23 CM, 
+A :,IBU HAMIL KE 2 RESIKO TINGGI
+P  : KIE PERSALINAN NAKES/ RUMAH SAKIT </t>
+  </si>
+  <si>
+    <t>IBU DAN KELUARGA MENGERTI PENJELASAN PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-09-30 11:43:00</t>
+  </si>
+  <si>
+    <t>alshaki kaysan</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>0 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>ibu mengatakan anaknya umur 2 bulan dan mengeluh sulit untuk minum asi karena pelekatannya</t>
+  </si>
+  <si>
+    <t>s: ibu mengatakan bahwa anaknya umur 2 bulan dan mengeluh bingung puting
+O: bb 5.4 kg PB: 60 Cm
+A: tumbang
+P: menganjurkan untuk cara pelekatan yang benar, menganjurkan untuk pemberian asi saja cukup</t>
+  </si>
+  <si>
+    <t>2026-09-30 11:38:00</t>
+  </si>
+  <si>
+    <t>arreyhan azam</t>
+  </si>
+  <si>
+    <t>3503111812240002</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>anak umur 18 bulan, bb anak menurun</t>
+  </si>
+  <si>
+    <t>2026-09-11 11:27:00</t>
+  </si>
+  <si>
+    <t>DIAN PUSPITASARI</t>
+  </si>
+  <si>
+    <t>1990-12-17</t>
+  </si>
+  <si>
+    <t>35 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibu mengatakan bahwa sering merasa capek dan nyeri punggung
+</t>
+  </si>
+  <si>
+    <t>s: ibu mengatakan bahwa hamil anak ke 2 dan mengeluh sering capek dan nyeri punnggung
+o: BB: 47 kg tb: 156 cm tfu: 
+a: G2 p1000 uk: 16 minggu
+P: Menganjurkan untuk makan sedikit tapi sering, kontrol rutin</t>
+  </si>
+  <si>
+    <t>2026-09-10 11:17:00</t>
+  </si>
+  <si>
+    <t>siti khoirun nisa</t>
+  </si>
+  <si>
+    <t>3503136702010001</t>
+  </si>
+  <si>
+    <t>2001-02-27</t>
+  </si>
+  <si>
+    <t>25 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Ibu mengatakan hamil anak ke 1 dan mengeluh nafsu makan menurun dan hamil anak gemely
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengatakan bahwa hamil anak pertama gemly dan mengeluh nafsu makan berkurang
+o: BB: 44 KG TB;148 cm
+A: G1P0000 uk : 32 minggu
+P: Menganjurkan untuk periksa rutin, makan sedikit tapi sering, sering kontrol, </t>
+  </si>
+  <si>
+    <t>S: Ibu mengatakan bahwa hamil anak pertama gemly dan mengeluh nafsu makan berkurang
+o: BB: 44 KG TB;148 cm
+A: G1P0000 uk : 32 minggu
+P: Menganjurkan untuk periksa rutin, makan sedikit tapi sering, sering kontrol</t>
+  </si>
+  <si>
+    <t>2026-09-30 11:09:00</t>
+  </si>
+  <si>
+    <t>fahri alfatan</t>
+  </si>
+  <si>
+    <t>3503052904230001</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>S: ibu mengatakan bahwa anaknya sulit makan
+o: BB: 16.7 TB: 97.6 CM
+A: Masalah tumbuh kembang
+P: Menganjurkan untuk makan dengan menu seimbang, dan sedikit demi sedikit</t>
+  </si>
+  <si>
+    <t>2026-09-05 11:01:00</t>
+  </si>
+  <si>
+    <t>berril e</t>
+  </si>
+  <si>
+    <t>2024-08-10</t>
+  </si>
+  <si>
+    <t>ibu balita memberitahukan bahwa bb anak yang turun dan nafsu makan menurun</t>
+  </si>
+  <si>
+    <t>s: balita mengeluh nafsu makan menurun umur 25 bulan
+O: bb 14.4 tb : 90 cm
+A: permasalahan tumbang
+P: Memberitahukan untuk makan sedikit tapi sering, makan makanan yang bergizi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s: balita mengeluh nafsu makan menurun umur 25 bulan
+O: bb 14.4 tb : 90 cm
+A: permasalahan tumbang
+P: Memberitahukan untuk makan sedikit tapi sering, makan makanan yang bergizi
+</t>
+  </si>
+  <si>
+    <t>2026-09-30 10:55:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">falisha auzora </t>
+  </si>
+  <si>
+    <t>3503116801240002</t>
+  </si>
+  <si>
+    <t>2024-01-28</t>
+  </si>
+  <si>
+    <t>2 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>berat bada menurun</t>
+  </si>
+  <si>
+    <t>s: ibu mengatakan berat badan anaknya sulit naik
+o: bb 9.5 tb: 82.5
+A: Penurunan berat badan
+P: Menganjurkan Untuk menambah bb</t>
+  </si>
+  <si>
+    <t>2026-09-04 10:45:00</t>
+  </si>
+  <si>
+    <t>abiyasa wara satya</t>
+  </si>
+  <si>
+    <t>3503110706260001</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, bb menurun</t>
+  </si>
+  <si>
+    <t>s: bayi umur 3 bulan dengan penurunan bb 
+o: bb 6.0 kg TB: 56
+A: Balita umur 3 bulan
+P: Menganjurkan untuk pemberian asi</t>
+  </si>
+  <si>
+    <t>2026-09-30 11:48:00</t>
+  </si>
+  <si>
+    <t>Reyshaka Zayyan Alfarizky</t>
+  </si>
+  <si>
+    <t>3503116304040003</t>
+  </si>
+  <si>
+    <t>3503111803260001</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>ku baik, bb tetap</t>
+  </si>
+  <si>
+    <t>kebutuhan kie tentang mpasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 8.8 kg TB 66.4cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke posyandu untuk konsul petugas gizi dan Asi di teruskan
+   evaluasi buln berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-30 12:27:00</t>
+  </si>
+  <si>
+    <t>Beryl Hamizan Rabbani</t>
+  </si>
+  <si>
+    <t>'3503116607880001</t>
+  </si>
+  <si>
+    <t>3503113009230002</t>
+  </si>
+  <si>
+    <t>2023-09-30</t>
+  </si>
+  <si>
+    <t>KU BALITA SEHAT, SULIT MAKAN</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KIE TENTANG GIZI DAN SANITASI LINGKUNGAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 10.9 kg TB 87.5cm
+A.Balita 3B BLN BBK dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-28 06:39:00</t>
+  </si>
+  <si>
+    <t>DIAN ASMARANI</t>
+  </si>
+  <si>
+    <t>3503116701860002</t>
+  </si>
+  <si>
+    <t>1986-01-27</t>
+  </si>
+  <si>
+    <t>40 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>Ku ibu nifas baik, nyeri luka sc, pusing</t>
+  </si>
+  <si>
+    <t>kebutuhan rasa nyaman dan kie tentang nifas hari ke 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGERTI PENJELASAN BIDAN
+O.T 115/70 MMHG
+A.P2 NIFAS POST SC DENGAN DM
+P.KIE TENTANG PEMERIKSAAN STANDAR BUFAS
+  .ISTIRAHAT CUKUP
+  . MINUM TTD
+</t>
+  </si>
+  <si>
+    <t>2026-09-08 10:32:00</t>
+  </si>
+  <si>
+    <t>AZKY KESHWARI HUTAMI   </t>
+  </si>
+  <si>
+    <t>3503125712210001</t>
+  </si>
+  <si>
+    <t>2021-12-17</t>
+  </si>
+  <si>
+    <t>4 tahun 9 bulan</t>
+  </si>
+  <si>
+    <t>Anak berat badan tidak naik , makinnya  sedikit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edukasi gizi seimbang bervariasi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S  :  Ibu mengatakan balita sulit makan , BB tidak naik
+O :   BB 15.6 kg TB 103 CM
+A  :  Balita dengan BB tidak naik
+P. Motivasi tentang  PMBA""
+"
+</t>
+  </si>
+  <si>
+    <t>2026-09-07 10:15:00</t>
+  </si>
+  <si>
+    <t>ILYANA AULIA HUMAIRA</t>
+  </si>
+  <si>
+    <t>3503114706240001</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>ANAK BERAT BADAN TIDAK NAIK SESUAI STANDAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUKASI TENTANG GIZI BAYI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Ibu mengatakan  mengerti tentang penjelasan petugas
+O : Balita BB 11.2 kg TB 88.5 cm 
+A : Balita dengan BB Tetap 
+P  : Rujuk ke Puskesmas  untuk konsul petugas gizi dan
+    evaluasi keanaikan BB  bulan berikutnya </t>
+  </si>
+  <si>
+    <t>IBU  MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-09-04 10:20:00</t>
+  </si>
+  <si>
+    <t>RITA MSRSELIA</t>
+  </si>
+  <si>
+    <t>3503114403840001</t>
+  </si>
+  <si>
+    <t>1984-03-04</t>
+  </si>
+  <si>
+    <t>42 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>K/U IBU BAIK , BUMIL RESIKO TINGGI, HB 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN KIE TENTANG BAHAYA ANEMIA PADA  KEHAMILAN DAN PERSALINAN. RUJUK KE PKM PERIKSA TM3 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. IBU MENGATAKAN HAMIL ANAK KE 5
+O.BB 70 KG T 100/70MMHG 
+A.G5 P4 HAMIL DENGAN ANEMIA
+P.KIE TENTANG KUNJUNGAN ULANG KE PUSKESMAS 2 MGG LAGI DAN TANDA2 BAHAYA ANEMIA KEHAMILAN, PERSALINAN DAN NIFAS
+</t>
+  </si>
+  <si>
+    <t>IBU DAN KELUARGA MENERIMA SARAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-09-29 14:58:00</t>
+  </si>
+  <si>
+    <t>Alden Brian Zauqi Hermawan</t>
+  </si>
+  <si>
+    <t>3503145903990002</t>
+  </si>
+  <si>
+    <t>3503112003250002</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>1 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ku baik, sulit makan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE KEBUTUHAN GIZI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 10.7 KG TB 77.5 TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE PMBA
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 14:44:00</t>
+  </si>
+  <si>
+    <t>Jehsha Danayu Setyono</t>
+  </si>
+  <si>
+    <t>3503114212240001</t>
+  </si>
+  <si>
+    <t>2024-12-02</t>
+  </si>
+  <si>
+    <t>KU BAIK, BALITA SULIT MAKAN</t>
+  </si>
+  <si>
+    <t>KIE TENTANG KEBUTUHAN NUTRISI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB NAIK 1 ONS
+A.Balita BBK dengan BB Tetap 
+P.rujuk ke PKM untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 14:38:00</t>
+  </si>
+  <si>
+    <t>Muhammad Rayvano Setiawan</t>
+  </si>
+  <si>
+    <t>3502136302950003</t>
+  </si>
+  <si>
+    <t>3503111211250002</t>
+  </si>
+  <si>
+    <t>2025-11-12</t>
+  </si>
+  <si>
+    <t>0 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK, SULIT MAKAN, BARU SEMBUH DARI SAKIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kebutuhan pemenuhan Nutrizi
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 9.9 kg TB 75 cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   eBaluasi buln berikutnya Kenaikan Bb
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 14:27:00</t>
+  </si>
+  <si>
+    <t>Rifath Faruq Ahaqi</t>
+  </si>
+  <si>
+    <t>'3503115701030001</t>
+  </si>
+  <si>
+    <t>2025-10-04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU balita baik, BB T
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kie kebutuhan asupan gizi
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan balita sulit makan lagi
+O. BB 8.5 kg TB 75 CM
+A. Balita dengan BB T 2X
+P. Motivasi tentang  PMBA"
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 13:35:00</t>
+  </si>
+  <si>
+    <t>Aura Nayla Zanitha Arifin</t>
+  </si>
+  <si>
+    <t>350311491125000E</t>
+  </si>
+  <si>
+    <t>3503114607820001</t>
+  </si>
+  <si>
+    <t>2025-11-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK BB TURUN
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG GIZI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan balita barusan sakit
+O. BB 9.6 kg tetap
+A. Balita BB 9.4 KG TB 73 CM
+P. Motivasi tentang  PMBA"
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 13:20:00</t>
+  </si>
+  <si>
+    <t>Nadheera Aycira Elshanum</t>
+  </si>
+  <si>
+    <t>3503112001930001</t>
+  </si>
+  <si>
+    <t>3503114408230001</t>
+  </si>
+  <si>
+    <t>2023-08-04</t>
+  </si>
+  <si>
+    <t>3 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEBUTUHAN KIE TENTANG GIZI
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 14.5 kg TB 97 cm
+A.Balita BBN dengan BB Tetap 
+P.evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 13:05:00</t>
+  </si>
+  <si>
+    <t>Amelia Hasna Almahyra</t>
+  </si>
+  <si>
+    <t>'3503114405840003</t>
+  </si>
+  <si>
+    <t>3503076603260001</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK BB T
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. ibu mengatakan mengerti yang di jelaskan petugas
+O.BB 6.7 kg TB 66 cm
+A. Bayi BBN
+P.evaluasi 1 bulan
+.rujuk ke puskesmas untuk konsul dokter 
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:55:00</t>
+  </si>
+  <si>
+    <t>Brahim Akio Pradana</t>
+  </si>
+  <si>
+    <t>'3503112803250002</t>
+  </si>
+  <si>
+    <t>'3503114710990003</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>Ku baik, BB 10 kg, TB 82 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB tetap
+A.Balita BBN dengan BB Turun
+P.rujuk ke posyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:25:00</t>
+  </si>
+  <si>
+    <t>MEYDA TRIA ALVIAN</t>
+  </si>
+  <si>
+    <t>'3503115605940001</t>
+  </si>
+  <si>
+    <t>1994-05-16</t>
+  </si>
+  <si>
+    <t>32 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t>K/U BAIK IBU HAMIL KE 2 DENGAN KEK</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PELAYANAN IBU HAMIL GENGAN KEK</t>
+  </si>
+  <si>
+    <t>S: IBU MENGATAKAN SAAT INI TIDAK ADA KELUHAN ,MAKAN MINUM +
+O : K/U BAIK T:100/65 MMHG N: 80 X/MT ,LILA 21 CM</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:21:00</t>
+  </si>
+  <si>
+    <t>IRA SURYANI</t>
+  </si>
+  <si>
+    <t>'1571015505950001</t>
+  </si>
+  <si>
+    <t>1995-05-15</t>
+  </si>
+  <si>
+    <t>31 tahun 4 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU NIFAS POST SC TIDAK ADA KELUHAN K/U BAIK,ASI + </t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PELAYANAN IBU NIFAS</t>
+  </si>
+  <si>
+    <t>S; IBU MENGATAKAN SAAT INI SUDAH TIDAK ADA KELUHAN ASI LANCAR , IBU MENGERTI PENJELASAN PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:03:00</t>
+  </si>
+  <si>
+    <t>LULUK DWI WIJAYANTI</t>
+  </si>
+  <si>
+    <t>'3503114401970001</t>
+  </si>
+  <si>
+    <t>1997-01-04</t>
+  </si>
+  <si>
+    <t>29 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>k/u baik asi + ibu tidak ada keluhan luka sc sudah tidak sakit</t>
+  </si>
+  <si>
+    <t>kebutuhan pelayanan nifas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">s.ibu mengatakan sudah tidak ada keluhan dan mengerti penjelasan petugas T: 119/65 mm/hg </t>
+  </si>
+  <si>
+    <t>2026-09-29 12:52:00</t>
+  </si>
+  <si>
+    <t>Azkira Syahla Dyandra</t>
+  </si>
+  <si>
+    <t>3503055012250001</t>
+  </si>
+  <si>
+    <t>2025-12-10</t>
+  </si>
+  <si>
+    <t>BAYI SEHAT, BB 2T</t>
+  </si>
+  <si>
+    <t>KIE KEBUTUHAN GIZI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 9.2 KG TB 97 TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE PMBA
+"
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:41:00</t>
+  </si>
+  <si>
+    <t>Alfarendra Bayu Alfaruq</t>
+  </si>
+  <si>
+    <t>'3503115811000001</t>
+  </si>
+  <si>
+    <t>'3503102909220001</t>
+  </si>
+  <si>
+    <t>2022-09-29</t>
+  </si>
+  <si>
+    <t>4 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ku baik, Balita dengan BBK
+</t>
+  </si>
+  <si>
+    <t>KIE TENTANG KEBUTUHAN GIZI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.ibu mengataan menegeti penjelasan petugas
+O.BB 12 kg tb 95 cm
+A.Balita dengan BBK ,BB T
+P.Konsultasi ke Poli Gizi""
+"
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:19:00</t>
+  </si>
+  <si>
+    <t>AZALEEA NATASYA PUTRI	`</t>
+  </si>
+  <si>
+    <t>3503116510840003</t>
+  </si>
+  <si>
+    <t>3503115301230002</t>
+  </si>
+  <si>
+    <t>2023-01-13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan anaknya mau makan dan PMT bisa habis,BB anak naik
+O.BB 14.3 kg TB 94.5 cm
+A.Balita dengan BBK
+P.movivasi PMT Lokal sebagai contoh untuk dilanjutkan keluarga agar menu bisa bervariasi dan menarik"
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 12:04:00</t>
+  </si>
+  <si>
+    <t>Ayra Dania Azahra</t>
+  </si>
+  <si>
+    <t>'3503115706900005</t>
+  </si>
+  <si>
+    <t>'3503116703220001</t>
+  </si>
+  <si>
+    <t>2022-03-27</t>
+  </si>
+  <si>
+    <t>4 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"KU BAIK,BALITA DENGAN BB KURANG
+"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 14 kg TB 98 cm
+A.Balita BB K dengan BB Turun
+P.rujuk ke Posyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-09-29 07:41:00</t>
+  </si>
+  <si>
+    <t>Ayana Ghu Maisha Shanum</t>
+  </si>
+  <si>
+    <t>3503116603950002</t>
+  </si>
+  <si>
+    <t>3503115806230001</t>
+  </si>
+  <si>
+    <t>2023-06-18</t>
+  </si>
+  <si>
+    <t>KU BAIK, SULIT MAKAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 11 kg TB 87.5 cm
+A.Balita BB K dengan BB Turun
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+"Pemberian PMT lokal
+</t>
+  </si>
+  <si>
+    <t>2026-09-28 10:43:00</t>
+  </si>
+  <si>
+    <t>NANDITA KALUNA ALFATHUNISA</t>
+  </si>
+  <si>
+    <t>3503116500240001</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>BALITA SEHAT USIA 29 BULAN BB TETAT</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN ASUPAN GIZI TINGGI PROTEIN</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN BB ANAK TIDAK NAIK / TETAPBB 10.5 KG TB 88.5 CM</t>
+  </si>
+  <si>
+    <t>2026-09-28 10:40:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> M.Zeva Naufan El Hazmi</t>
+  </si>
+  <si>
+    <t>3503112606250001 </t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>BALITA KU SEHAT UMUR 15 BLN, BB T</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN BB TIDAK NAIK, SULIT MAKAN
+O. BB 7.5 KG, TB 70 CM</t>
+  </si>
+  <si>
+    <t>2026-09-14 11:11:00</t>
+  </si>
+  <si>
+    <t>aiswa kinasih</t>
+  </si>
+  <si>
+    <t>2024-08-11</t>
+  </si>
+  <si>
+    <t>keadaan umum baik
+pola makan yang berkurang
+sulit makan</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk makan sedikit tapi sering
+istrahat rutin
+sering keposyandu
+menjaga pola makan</t>
+  </si>
+  <si>
+    <t>2026-09-11 11:00:00</t>
+  </si>
+  <si>
+    <t>rania nismara</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>baik</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk makan ditingkatkan
+istrahat rutin 
+dan rutin ke posyandu</t>
+  </si>
+  <si>
+    <t>2026-08-06 10:36:00</t>
+  </si>
+  <si>
+    <t>gefanda</t>
+  </si>
+  <si>
+    <t>3503113010230005</t>
+  </si>
+  <si>
+    <t>keadaan umum baik, tidak ada keluhan masalah gizi tetapi makannya sulit</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk mencoba pola makan untuk bersama sama keluarga
+mwnganjurkan untuk istrahat 
+menganjurkan untuk makan bergizi
+menganjurkan untuk posyandu dan imunisasi</t>
+  </si>
+  <si>
+    <t>2026-08-06 09:33:00</t>
+  </si>
+  <si>
+    <t>akmal saifullah</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">keadaan umum baik, bb tidak naik 1x
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">menganjurkan untuk pemberian asi saja
+istrahat rutin
+pola tidur yang harus dijaga
+rutin ke posyandu
+menganjurkan untuk imunisasi dasar lengkap </t>
+  </si>
+  <si>
+    <t xml:space="preserve">istrahat rutin
+pola tidur yang harus dijaga
+rutin ke posyandu
+menganjurkan untuk imunisasi dasar lengkap </t>
+  </si>
+  <si>
+    <t>2026-08-05 14:31:00</t>
+  </si>
+  <si>
+    <t>adi rajasa</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>3 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>keadaan umum mempunyai sakit bawaan tulang belakang</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk stimulasi secara perlahan, memberikan makan yang tinggi serat, dan istrahat rutin, rajin ke posyandu dan terapi</t>
+  </si>
+  <si>
+    <t>2026-08-05 14:27:00</t>
+  </si>
+  <si>
+    <t>rasiq abdullah</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>keadaan baik, bb tidak naik 1x</t>
+  </si>
+  <si>
+    <t xml:space="preserve">menganjurkan untuk pemberian asi saja cukup, dan penganjuran untuk rutin keposyandu, </t>
+  </si>
+  <si>
+    <t>2026-08-04 14:25:00</t>
+  </si>
+  <si>
+    <t>feronika</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>baik, nafsu makan menurun</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk istrahat cukup, makan dengan menu seimbang, rutin ke posyandu, dan imunisai di lengkapi.</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk istrahat cukup, makan dengan menu seimbang, rutin ke posyandu, dan imunisai di lengkapi.
+kontrol ke faskes</t>
+  </si>
+  <si>
+    <t>2026-08-07 13:17:00</t>
+  </si>
+  <si>
+    <t>ABIYASA</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>0 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>Menganjurkan untuk pemberian asi saja cukup, dan menganjurkan ibu untuk makan lebih banyak dari pada sebelum menyusui</t>
+  </si>
+  <si>
+    <t>2026-08-03 13:09:00</t>
+  </si>
+  <si>
+    <t>1 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>KONDISI BAIK, BB TIDAK NAIK 2X</t>
+  </si>
+  <si>
+    <t>menganjurkan untuk makan makanan yang kaya vitamin, tuidur yang teratur, dan menjaga pola makan</t>
+  </si>
+  <si>
+    <t>s: anak umur 3 tahun mengelu nafsu makan berkurang
+O: bb 11 kg tb 122
+a: masalah tumbuh kembang
+p: konsul petugas gizi</t>
+  </si>
+  <si>
+    <t>2026-08-20 10:58:00</t>
+  </si>
+  <si>
+    <t>KHAIRA ANJASMARA</t>
+  </si>
+  <si>
+    <t>4 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t>BB 11.7 TB 93,5 DENGAN GIZI KURANG, PB/U PENDEK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG PHBS, KIE UNTUK RUTIN POSYANDU</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI</t>
+  </si>
+  <si>
+    <t>2026-08-20 10:50:00</t>
+  </si>
+  <si>
+    <t>ABDULLAH ALFARISI</t>
+  </si>
+  <si>
+    <t>BB 10,5 KG, TB 74, 5 CM DENGAN GIZI KURANG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE TENTANG PMBA , MOTIVASI UNTUK RUTIN POSYANDU, </t>
+  </si>
+  <si>
+    <t>IBU MENGERTI PENJELASAN PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-20 10:47:00</t>
+  </si>
+  <si>
+    <t>bitdah sulistyo</t>
+  </si>
+  <si>
+    <t>1997-07-11</t>
+  </si>
+  <si>
+    <t>29 tahun 1 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB 44 KG, TB 146 CM, LILA 22,7 G2 P1001 DENGAN KEK, HIPEREMESIS </t>
+  </si>
+  <si>
+    <t>KIE TENTANG GIZI SEIMBANG IBU HAMIL, KIE UNTUK MENJAGA PHBS, KIE UNTUK MINUM MMS SESUAI ANJURAN DOKTER, KIE SEGERA PERIKSA APABILA ADA KELUHAN</t>
+  </si>
+  <si>
+    <t>2026-08-20 09:43:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEPTA MARIA </t>
+  </si>
+  <si>
+    <t>1985-09-01</t>
+  </si>
+  <si>
+    <t>41 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t>BB 74 KG, TB 160 CM, LILA 30 CM, G4P1020 DENGAN GEMELI, ANEMIA</t>
+  </si>
+  <si>
+    <t>KIE TENTANG BAHAYA ANEMIA, ANJURAN MAKAN GIZI SEIMBANG IBU HMAIL, KIE TENTANG TANDA-TANDA PERSALINAN, KIE TENTANG PERIKSA RUTIN SECARA BERKALA, GIZI TINGGI ZAT BESI</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI PENJELASAN PETUGAS DAN BERSEDIA MINUM VITAMIN SESUAI ANJURAN DOKTER</t>
+  </si>
+  <si>
+    <t>2026-08-11 09:41:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AELEASHA NACHEL </t>
+  </si>
+  <si>
+    <t>2023-10-06</t>
+  </si>
+  <si>
+    <t>BB 11,2 KG, TB 93 CM BB/TB GIZI KURANG, BALITA BELUM MENDAPAT PMT LOKAL</t>
+  </si>
+  <si>
+    <t>MOTIVASI UNTUK RUTIN KE POSYANDU, KIE TENTANG PHBS, MENYARANKAN UNTUK IKUT PROGRAM PMT LOKAL</t>
+  </si>
+  <si>
+    <t>IBU BERSEDIA MENGIKUTI PROGRAM PMT LOKAL</t>
+  </si>
+  <si>
+    <t>2026-08-11 09:38:00</t>
+  </si>
+  <si>
+    <t>LUTFI RAMADHAN</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>BB 8,3 KG, TB 73,4 CM, STATUS PERTUMBUHAN 2T, PB/U PENDEK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA TERUTAMA JUMLAH DAN RESPONSIF, MOTIVASI RUTIN KE POSYANDU, EDUKASI MENJAGA KEBERSIHAN LINGKUNGAN, SARAN RUJUK KE PUSKESMAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBU BALITA BERSEDIA PERIKSA BALITA KE PUSKESMAS </t>
+  </si>
+  <si>
+    <t>2026-08-11 09:35:00</t>
+  </si>
+  <si>
+    <t>ARSAKA MUHAMAD NAYAKA</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>BB 8,2 KG, TB 74,5 CM, STATUS PERTUMBUHAN 2T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA , EDUKASI TENTANG PHBS, MOTIVASI UNTUK RUTIK KE POSYANDU</t>
+  </si>
+  <si>
+    <t>NENEK MENGERTI PENJELASAN PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-11 09:32:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAFFA </t>
+  </si>
+  <si>
+    <t>2023-06-19</t>
+  </si>
+  <si>
+    <t>BB 13,5 KG, TB 96,5 DENGAN STATUS PERTUMBUHAN 2T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA, KIE TENTANG PHBS DAN MOTIVASI RUTIN KE POSYANDU</t>
+  </si>
+  <si>
+    <t>AYAH BALITA MENGERTI PENJELASAN PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-06 10:30:00</t>
+  </si>
+  <si>
+    <t>KALYANDRA RYU</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>1 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>BB 12.2 KG, TB 84 CM, MASALAH DENGAN 2T</t>
+  </si>
+  <si>
+    <t>KIE UNTUK PMBA SESUAI USIA, MOTIVASI UNTUK MENJAGA KEBERSIHAN DIRI DAN LINGKUNGAN DAN MOTIVASI RUTIN POSYANDU TIAP BULAN</t>
+  </si>
+  <si>
+    <t>2026-08-06 10:27:00</t>
+  </si>
+  <si>
+    <t>NADI ANINDYASWARI TOHARI</t>
+  </si>
+  <si>
+    <t>2 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BB 10.6 KG, TB 85.5 CM, TB./U PENDEK, SERING BAPIL </t>
+  </si>
+  <si>
+    <t>KIE TENANG PMBA, MOTIVASI UNTUK RUTIN POSYANDU SETIAP BULAN, EDUKASI UNTUK MNEGHINDARI ASAP ROKOK</t>
+  </si>
+  <si>
+    <t>IBU MNEGERTI PENJELASAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-06 10:24:00</t>
+  </si>
+  <si>
+    <t>DEWI PUJI RAHAYUI</t>
+  </si>
+  <si>
+    <t>1997-09-11</t>
+  </si>
+  <si>
+    <t>28 tahun 11 bulan</t>
+  </si>
+  <si>
+    <t>BB 64 KG TB 158 CM, LILA 28 CM, G2P1001 RIWAYAT ABORTUS IMINENS</t>
+  </si>
+  <si>
+    <t>KIE GIZI IBU HAMIL, KIE TANDA BAHAYA KEHAMILAN, KIE UNTUK PERIKSA SECARA RUTIN, KIE UNTUK ISTIRAHAT CUKUP</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI TENTANG PENJELASAN PETIGAS DAN BERSEDIA PERIKSA APABAILA ADA KELUHAN</t>
+  </si>
+  <si>
+    <t>2026-08-06 09:20:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NANDA RAHMATUL </t>
+  </si>
+  <si>
+    <t>1998-06-28</t>
+  </si>
+  <si>
+    <t>28 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>BB 83 KG, TB 164 CM, LILA 34 CM KSPR 14 G3P2002 UK 28 MINGGU</t>
+  </si>
+  <si>
+    <t>KIE GIZI SEIMBANG IBU HAMIL, MOTIVASI UNTUK KONTROL RUTIN DAN MINUM MMS SESUAI ANJURAN</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI PENJELASAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-06 09:17:00</t>
+  </si>
+  <si>
+    <t>muhammad zaidan sigara</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>1 tahun 0 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bb 8 kg tb 71 cm dengan BB/PB GIZI KURANG </t>
+  </si>
+  <si>
+    <t>KIE TENTANG MANFAAT PMT LOKAL, MOTIVASI UNTUK MENGHABISKAN PMT LOKAL, KIE PMBA, MOTIVASI UNTUK RUTIN POSYANDU, EDUKASI UNTUK MENGHINDARI ASAP ROKOK</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI TENTANG PENJELASAN DARI PETUGAS</t>
+  </si>
+  <si>
+    <t>2026-08-03 11:54:00</t>
+  </si>
+  <si>
+    <t>SYIFA ZANIA PRASETYA</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>BB 8,6 KG, BALITA USIA 11 BULAN 3T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA TERUTAMA RESPONSOF SERTA PEMBERIAN MAKAN, MOTIVASI UNTUK RUTIN POSYANDU, EDUKASI MENJAGA KEBERSIHAN</t>
+  </si>
+  <si>
+    <t>IBU MNEGERTI TENTANG EDUKASI YANG DIBERIKAN</t>
+  </si>
+  <si>
+    <t>2026-08-03 11:42:00</t>
+  </si>
+  <si>
+    <t>RENI YUSTIANA</t>
+  </si>
+  <si>
+    <t>1989-06-27</t>
+  </si>
+  <si>
+    <t>37 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>BB 66 KG, TB 158 CM, UK 36 MINGGU, G3P101 DENGAN KSPR 10</t>
+  </si>
+  <si>
+    <t>KIE TENTANG GIZI SEIMBANG IBU HAMIL, KIE SUMBER ZAY BESI IBU HAMIL, SARAN CEK ULANG HB 2 MINGGU</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI DAN BERSEDIA UNTUK CEK ULANG 2 MINGGU LAGI</t>
+  </si>
+  <si>
+    <t>2026-08-05 10:44:00</t>
+  </si>
+  <si>
+    <t>ACHMAD ZAID</t>
+  </si>
+  <si>
+    <t>USIA 7 BULAN, BB 6,6 KG, TB 64,4CM,BB/U BBK, PB/U PENDEK, BB/PB GIZI BAIK</t>
+  </si>
+  <si>
+    <t>KIE TENTANG PMBA TENTANG BENTUK MAKANAN DAN VARIASI MAKANAN, MOTIVASI UNTUKRUTIN KE POSYANDU, EDUKASI MENJAGA KEBERSIHAN</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI TENTANG PMB USIA 7 BULAN</t>
+  </si>
+  <si>
+    <t>2026-08-04 10:39:00</t>
+  </si>
+  <si>
+    <t>ALLAYA PUTRI</t>
+  </si>
+  <si>
+    <t>2000-12-19</t>
+  </si>
+  <si>
+    <t>25 tahun 8 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL USIA 30 MINGGU DENGAN BB 57 KG, TB 1148 CM, LILA 21 CM</t>
+  </si>
+  <si>
+    <t>KIE TENTANG GIZI SEIMBANG IBU HAMIL, EDUKASI MENGHINDARI ASAP ROKOK</t>
+  </si>
+  <si>
+    <t>IBU MENGERTI TERKAIT KIE GIZI SEIMBANG, SERTA BERSEDIA MENGHINDARI ASAP ROKOK</t>
+  </si>
+  <si>
+    <t>2026-08-06 14:48:00</t>
+  </si>
+  <si>
+    <t>KENZA ATTHAHRIAN</t>
+  </si>
+  <si>
+    <t>3505041207250002</t>
+  </si>
+  <si>
+    <t>2025-07-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB: 10,1 kg TB : 75CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB: 10,1 Kg,TB 75 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 14:30:00</t>
+  </si>
+  <si>
+    <t>KENZIE ATTHAHRIAN</t>
+  </si>
+  <si>
+    <t>3505042908220001</t>
+  </si>
+  <si>
+    <t>2022-08-29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB:13,1 kg TB : 96 CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB: 13,1 Kg,TB :96Cm
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 14:15:00</t>
+  </si>
+  <si>
+    <t>FARESTA ZAKHIF</t>
+  </si>
+  <si>
+    <t>3503110406230003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB:16.1 kg TB : 100CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB: 16,1Kg,TB :100Cm
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 13:50:00</t>
+  </si>
+  <si>
+    <t>ARVIN APRILIANTO</t>
+  </si>
+  <si>
+    <t>3503112304240002</t>
+  </si>
+  <si>
+    <t>2024-04-23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB: 9,8 kg TB : 79
+CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB:6 9,8Kg,TB : 79 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 12:44:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB: 12,7 kg TB : 93 CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB: 12,7 Kg,TB 93 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 01:38:00</t>
+  </si>
+  <si>
+    <t>DELVIN ZIO</t>
+  </si>
+  <si>
+    <t>3503111410240001</t>
+  </si>
+  <si>
+    <t>2024-10-14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum Baik,Berat
+Badan Tetap,BB: 11kg TB : 83
+Kg
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Ibu mengerti penjelasan petugas
+O: BB: 11Kg,TB : 83 Cm
+</t>
+  </si>
+  <si>
+    <t>2026-09-07 03:41:00</t>
+  </si>
+  <si>
+    <t>THRINISWATUN NADHIROH</t>
+  </si>
+  <si>
+    <t>3503126606930002</t>
+  </si>
+  <si>
+    <t>1993-06-26</t>
+  </si>
+  <si>
+    <t>33 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>Ku Ibu nifas Baik,Post SC</t>
+  </si>
+  <si>
+    <t>Kebutuhan pelayanan nifas</t>
+  </si>
+  <si>
+    <t>S.IBU MENGATAKAN MENGERTI YANG DI JELASKAN PETUGAS
+O.T 100/70 MMHG
+A.P2 A1 H2 NIFAS POST SC
+P.IBU AKAN BERUNDING DENGN SUAMI MELILIH METODE K</t>
+  </si>
+  <si>
+    <t>2026-08-28 10:16:00</t>
+  </si>
+  <si>
+    <t>KENTAMA EZZAR MALIK SUTRISNO</t>
+  </si>
+  <si>
+    <t>3503111206260001</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Bayi ku baik</t>
+  </si>
+  <si>
+    <t>Kebutuhan Kie tentang Asi Eksklusif</t>
+  </si>
+  <si>
+    <t>S. ibu paham tentang grafik tumbang di Buku KIA
+O.bb 5 Tb 51 cm
+A.Bayi BBN BB T
+P.Kie tentang Jadwal Pemberian ASI</t>
+  </si>
+  <si>
+    <t>2026-08-28 11:09:00</t>
+  </si>
+  <si>
+    <t>THARIQ SYAZANI ALTHAFURRAHMAN</t>
+  </si>
+  <si>
+    <t>3503011403240001</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>KU balita sehat</t>
+  </si>
+  <si>
+    <t>Kie kebutuhan asupan gizi</t>
+  </si>
+  <si>
+    <t>S. ibu mengatakan balita sulit makan lagi
+O. BB 9.6 kg tetap
+A. Balita dengan Stunting
+P. Motivasi tentang  PMBA</t>
+  </si>
+  <si>
+    <t>2026-08-28 11:01:00</t>
+  </si>
+  <si>
+    <t>KIARA ZEVANIA MAEZURRA</t>
+  </si>
+  <si>
+    <t>3503116407240002</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>Ku balita Baik, BB10.5 kg TB 83 cm</t>
+  </si>
+  <si>
+    <t>Kebutuhan Kie tentang Penyapihan</t>
+  </si>
+  <si>
+    <t>S. Ibu paham tentang penjelasan petugas
+O.BB anak tidak naik dan anak masih minum asi
+A.BBN dengan T</t>
+  </si>
+  <si>
+    <t>2026-08-28 10:53:00</t>
+  </si>
+  <si>
+    <t>ELMEERA ASSYIFATU AZZAHRA</t>
+  </si>
+  <si>
+    <t>3572035903240001</t>
+  </si>
+  <si>
+    <t>2024-03-19</t>
+  </si>
+  <si>
+    <t>ku baik, BB normal</t>
+  </si>
+  <si>
+    <t>Kebutuhan Kie tentang Gizi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 10.4 kg TB 85.1cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-28 09:40:00</t>
+  </si>
+  <si>
+    <t>ADELINE CAMELIA ROSE MARINDRA</t>
+  </si>
+  <si>
+    <t>3503116804250001</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>ku baik, BB T</t>
+  </si>
+  <si>
+    <t>Kebutuhan KIE tentang gizi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 7.9 kg TB 74 cm
+A.Balita BBK dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-27 10:24:00</t>
+  </si>
+  <si>
+    <t>KAYLA ANINDIA PUTRI</t>
+  </si>
+  <si>
+    <t>3503115403250003</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>ku baik, Balita dengan BBK</t>
+  </si>
+  <si>
+    <t>Kebutuhan pemenuhan Nutrizi</t>
+  </si>
+  <si>
+    <t>S. Ibu mengatakan anaknya mau makan dan PMT bisa habis,BB anak naik
+O.BB 7,3 kg TB 72 cm
+A.Balita dengan BBk
+P.movivasi PMT Lokal sebagai contoh untuk dilanjutkan keluarga agar menu bisa bervariasi dan menarik</t>
+  </si>
+  <si>
+    <t>2026-08-27 10:34:00</t>
+  </si>
+  <si>
+    <t>ZHAO ZHEN RAMADHANI</t>
+  </si>
+  <si>
+    <t>3503110607230001</t>
+  </si>
+  <si>
+    <t>2023-07-30</t>
+  </si>
+  <si>
+    <t>KU BAIK, BALITA BBT</t>
+  </si>
+  <si>
+    <t>KIE TENTANG GOIZI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 10.2 kg TB 83 cm
+A.Balita BBN dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan 
+</t>
+  </si>
+  <si>
+    <t>2026-08-27 13:28:00</t>
+  </si>
+  <si>
+    <t>ALFARSYA JULIAN PUTRA RAMADHAN</t>
+  </si>
+  <si>
+    <t>3503110205220001</t>
+  </si>
+  <si>
+    <t>2022-05-02</t>
+  </si>
+  <si>
+    <t>KU BAIK, BB T</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN KIE TENTANG GIZI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 14.5 kg TB 97 cm
+A.Balita BBK dengan BB Tetap 
+P.rujuk ke Posyandu untuk konsul petugas gizi
+   evaluasi buln berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-27 14:03:00</t>
+  </si>
+  <si>
+    <t>YUSUF HENDRA AL FATIH</t>
+  </si>
+  <si>
+    <t>3503112410210001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	`3503112410210001</t>
+  </si>
+  <si>
+    <t>2021-10-24</t>
+  </si>
+  <si>
+    <t>4 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK BB T</t>
+  </si>
+  <si>
+    <t>KIE TENTANG GIZI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"""S. ibu mengatakan mengerti 
+O.BB 14.5 kg TB 100cm
+A. Balita BBK
+P.evaluasi 1 bulan
+.rujuk ke puskesmas untuk konsul dokter tgl 31 AGUSTUS
+</t>
+  </si>
+  <si>
+    <t>2026-08-27 09:37:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KU BAIK,BALITA DENGAN BB KURANG
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 8.2 kg TB 93 cm
+A.Balita BB K dengan BB Turun
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-20 12:31:00</t>
+  </si>
+  <si>
+    <t>PARTI</t>
+  </si>
+  <si>
+    <t>3503085306820007</t>
+  </si>
+  <si>
+    <t>1982-06-13</t>
+  </si>
+  <si>
+    <t>44 tahun 2 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK ,IBU HAMIL HB KURANG</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN STANDAN PELAYANAN TM 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.IBU MENGATAKAN HAMIL 8 BULAN BELUM PERIKSA LANJUTAN KE PKM
+0.BB 61 KG T. 110/70 MMHG 
+A.G2 P1 A0 DENGAN PRIMI TUA SEKUNDER DAN ANEMIA
+P.KIE TENTANG STANDAR PELAYANAN TM 3"
+</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:11:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUHAMMAD YUDHISTIRA DANDYAKSA	</t>
+  </si>
+  <si>
+    <t>3503110202250001</t>
+  </si>
+  <si>
+    <t>2025-02-02</t>
+  </si>
+  <si>
+    <t>1 tahun 7 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK,BB T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 9.3 KG TETAP TB 79 CM
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGLAH LAGI MENU MBG"
+</t>
+  </si>
+  <si>
+    <t>SUDAH PERNAH KONSUL KE PKM</t>
+  </si>
+  <si>
+    <t>2026-08-12 10:48:00</t>
+  </si>
+  <si>
+    <t>3503117107970001</t>
+  </si>
+  <si>
+    <t>ku baik, bb 64 kg, Tb 156</t>
+  </si>
+  <si>
+    <t>kie tentang edukasi tentang anemia kehamilan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.IBU MENGATAKAN PAHAM PENJELASAN BIDAN
+O.BB 64 KG T 110/70MMHG
+A.G2 P1 HAMIL DENGAN ANEMIA
+P.KIE TENTANG KUNJUNGAN ULANG KE PUSKESMAS 2 MGG LAGI DAN TANDA2 BAHAYA ANEMIAKEHAMILAN, PERSALINAN DAN NIFAS
+P.MOTIVASI KONTROL ULANG DAN MINUM TTD TERATUR
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 13:33:00</t>
+  </si>
+  <si>
+    <t>ROSEMIA NADHIF BADRA</t>
+  </si>
+  <si>
+    <t>3503114911240001</t>
+  </si>
+  <si>
+    <t>2024-11-09</t>
+  </si>
+  <si>
+    <t>Balita sehat,BB 9.2 kg TB 77.2 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S.ibu mengataan menegeti penjelasan petugas
+O.BB 9.2 kg tb 77.2 cm
+A.Balita dengan BBN 2 T
+P.Konsultasi ke Poli Gizi"
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 13:12:00</t>
+  </si>
+  <si>
+    <t>3503112505240001</t>
+  </si>
+  <si>
+    <t>KU BAIK, BB 10 KG, TB 84 CM</t>
+  </si>
+  <si>
+    <t>KIE TENTANG KEBUTUHAN GIZI BBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
+O.BB 10 kg TB 84 cm
+A.Balita BBK dengan BB Tetap 
+P.rujuk ke osyandu untuk konsul petugas gizi
+   evaluasi bulan berikutnya Kenaikan BB
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 11:11:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUHAMMAD WIFAAQUL AZMI	</t>
+  </si>
+  <si>
+    <t>3503110403230001</t>
+  </si>
+  <si>
+    <t>3 tahun 6 bulan</t>
+  </si>
+  <si>
+    <t>KU BAIK BB 12.3 KG DAN TB 95 CM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 12.3 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGHABISKAN MENU MENU MBG"
+</t>
+  </si>
+  <si>
+    <t>2026-08-06 12:20:00</t>
+  </si>
+  <si>
+    <t>DYLAN ARROYYAN ALFARISQI</t>
+  </si>
+  <si>
+    <t>3503111412220002</t>
+  </si>
+  <si>
+    <t>2022-12-14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALITA 3.7 TAHUN KU BAIK,BB 13.5 KG, TB. 9.6 CM
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 13.5 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGLAH LAGI MENU MBG"
+</t>
+  </si>
+  <si>
+    <t>2026-08-05 11:48:00</t>
+  </si>
+  <si>
+    <t>3503126405250002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"KU balita sedang sakit, berobat ke klinik,BB 6.5 TB 68,ku baik, anak duduk dengan bantuan
+"
+</t>
+  </si>
+  <si>
+    <t>Kebutuhan Edukasi Rujukan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.Ibu mengatakan mengerti penjelasan petugas
+O.Ada obat dari klinik bendo
+A. Balita dengan stunting dan TB
+P.Kunjungan Ulang 1 minggu ke Puskesmas
+</t>
+  </si>
+  <si>
+    <t>Bpjs di luar Puskesmas Trenggalek</t>
+  </si>
+  <si>
+    <t>2026-08-07 11:13:00</t>
+  </si>
+  <si>
+    <t>MEYRA PUTRI ZAHIRA</t>
+  </si>
+  <si>
+    <t>3503116105230002</t>
+  </si>
+  <si>
+    <t>2023-05-21</t>
+  </si>
+  <si>
+    <t>BALITA K/U SEHAT, BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>Kebutuhan Edukasi Makan Gisi seimbang</t>
+  </si>
+  <si>
+    <t>S : IBU MENGERTI TENTANG PENJELASAN PETUGAS
+O : BB 10.8 KG TURUN
+A : BALITA DENGAN BERAT BADAN TIDAK NAIK
+P. KIE GIZI SEIMBANG ,EVALUASI KENAIKAN BULAN DEP</t>
+  </si>
+  <si>
+    <t>2026-08-26 10:25:00</t>
+  </si>
+  <si>
+    <t>KALUNA ANINDYA</t>
+  </si>
+  <si>
+    <t>3503116707240001</t>
+  </si>
+  <si>
+    <t>2024-07-27</t>
+  </si>
+  <si>
+    <t>Ku baik, BB sulit naik</t>
+  </si>
+  <si>
+    <t>S : ibu mengatakan mengerti penjelasan petugas
+O : BB 10.1 kg, TB 83 cm
+A : Balita dengan berat badan 2x T
+P : KIE gizi, makan bervariasi</t>
+  </si>
+  <si>
+    <t>2026-08-21 12:13:00</t>
+  </si>
+  <si>
+    <t>SARASWATI ANDIS BATHARI</t>
+  </si>
+  <si>
+    <t>3503115405230001</t>
+  </si>
+  <si>
+    <t>2023-05-14</t>
+  </si>
+  <si>
+    <t>BALITA SEHAT, BERAT BADAN TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>S : Ibu mengatakan mengerti penjelasan petugas
+O : BB 13.2 kg TB 94 cm
+A : Balita dengan BBK</t>
+  </si>
+  <si>
+    <t>2026-09-21 18:03:00</t>
+  </si>
+  <si>
+    <t>AGEELA ELSHANUM NAFISYA</t>
+  </si>
+  <si>
+    <t>3503116910250001</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>BAYI K/U BAIK, BB TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>EDUKASI MENU BERVARIASI DAN SESUAI UMUR</t>
+  </si>
+  <si>
+    <t>S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 8.5 KG TURUN
+A.BALITA DENGAN BERAT BADAN TIDAK NAIK 
+P. KIE GIZI SEIMBANG ,EVALUASI KENAIKAN BULAN DEPAN</t>
+  </si>
+  <si>
+    <t>2026-08-21 11:32:00</t>
+  </si>
+  <si>
+    <t>GIZKA AMIA WARDANA</t>
+  </si>
+  <si>
+    <t>3503115503230003</t>
+  </si>
+  <si>
+    <t>2023-03-15</t>
+  </si>
+  <si>
+    <t>BALITA K/U BAIK,   BB TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>EDUKASI MENU BERVARIASI</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN ANAKNYA SULIT MAKAN 
+O.BB 10.9 KG TETAP
+A.BALITA DENGAN BERAR BADAN TIDAK NAIK
+P.KIE GIZI / MAKAN BERVARIASI</t>
+  </si>
+  <si>
+    <t>2026-09-05 16:48:00</t>
+  </si>
+  <si>
+    <t>NAURA RANIA</t>
+  </si>
+  <si>
+    <t>3503114604220001</t>
+  </si>
+  <si>
+    <t>2023-04-06</t>
+  </si>
+  <si>
+    <t>BALITA UMUR 3 TAHUN K/U BAIK , BB T</t>
+  </si>
+  <si>
+    <t>S  : ANAK UMUR 3 TAHUN SEHAT, SULIT MAKAN
+O : .BB 15. 7 KG , STATUS T 
+A  : BALITA DENGAN BERAT BADAN TIDAK NAIK /  T
+P  : KIE GIZI BERVARIASI</t>
+  </si>
+  <si>
+    <t>2026-08-19 12:05:00</t>
+  </si>
+  <si>
+    <t>RITA  MARCELIA DAMAYANTI</t>
+  </si>
+  <si>
+    <t>35031144038400021</t>
+  </si>
+  <si>
+    <t>IBU HAMIL ANAK KE 5, HB RENDAH</t>
+  </si>
+  <si>
+    <t>Kebutuhan edukasi tentang TTD dan MMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Ibu mengerti pentingnya minum MMS bagi kemamilan
+O : BB 79 kg T.110/70 mmhg HB 8 gr %
+A : G5P4 TM3 dengan anemia 
+P  : Motivasi ikut kelas hamil dan minum mms setiap hari, Linakes </t>
+  </si>
+  <si>
+    <t>2026-08-19 11:32:00</t>
+  </si>
+  <si>
+    <t>INA ALTIFA SARY</t>
+  </si>
+  <si>
+    <t>30 tahun 3 bulan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> K/U IBU  BAIK, RIWAYAT MELAHIRKAN SC</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN TENTANGEDUKASI TM 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
+O : BB 57 kg TB 160 cm
+A  ; G2P1101 REETI / RIWAYAT SC 
+P :  KONTROL ULANG 2 MGG KE PUSKESMAS UNTUK MENDAPATKAN PELAYANAN  ANC STANDAR TM 3 </t>
+  </si>
+  <si>
+    <t>2026-08-19 11:06:00</t>
+  </si>
+  <si>
+    <t>AYU WANDA FIAH</t>
+  </si>
+  <si>
+    <t>3503114704970002</t>
+  </si>
+  <si>
+    <t>1998-06-09</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KE 3, RIWAYAT ABORTUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+EDUKASI PELAYANAN ANC  STRANDAR TM 2</t>
+  </si>
+  <si>
+    <t>S. IBU MENGATAKAN HAMIL ANAK KE 3
+O.BB 45 KG, TB 150 T 110/70 MMHG 
+A .G3P1101 INPARTU KALA 1 FASE LATEN
+P.MENJELASKAN HASIL HASIL PEMERIKSAAN
+MENJELASKAN UNTUK PERSIAPAN ALAT PERLENGKAPAN PERSALINAN</t>
+  </si>
+  <si>
+    <t>2026-08-19 10:40:00</t>
+  </si>
+  <si>
+    <t>TUTIK HIDAYATI</t>
+  </si>
+  <si>
+    <t>3503065810870001</t>
+  </si>
+  <si>
+    <t>1987-10-18</t>
+  </si>
+  <si>
+    <t>38 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>K/U IBU BAIK, IBU HAMIL ANAK KE 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIE PELAYANAN ANC STANDAR </t>
+  </si>
+  <si>
+    <t>S : IBU MENGATAKAN HAMIL ANAK KE 3 
+O : BB 70 KG, TB 155 CM, TD 110/70 MMHG
+A :.G3 P3002 DENGAN RESIKO TINGGI
+P : KIE PELAYANAN STANDAR DAN LINAKES</t>
+  </si>
+  <si>
+    <t>2026-08-19 10:14:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SRI ASTRIANI </t>
+  </si>
+  <si>
+    <t>3503115910910002</t>
+  </si>
+  <si>
+    <t>34 tahun 10 bulan</t>
+  </si>
+  <si>
+    <t>IBU HAMIL KEK, LILA 22 CM</t>
+  </si>
+  <si>
+    <t>KEBUTUHAN PEMENUHAN NUTRISI</t>
+  </si>
+  <si>
+    <t>S :.IBU MENGATAKAN BAPIL HAMIL ANAK KE 2,
+O :.BB 56 KG T 110.70 MMHG
+A: G2 P1 Uk 22 mg ,dengan KEK LILA 22 cm
+P :  KIE GIZI BUMIL</t>
+  </si>
+  <si>
+    <t>2026-09-05 14:02:00</t>
+  </si>
+  <si>
+    <t>MARYAM MECCA WINATA</t>
+  </si>
+  <si>
+    <t>1305015001250001</t>
+  </si>
+  <si>
+    <t>2025-01-10</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM BALITA BAIK, BB TIDAK NAIK</t>
+  </si>
+  <si>
+    <t>EDUKASI TENTANG GIZI BALITA</t>
+  </si>
+  <si>
+    <t>S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 7.9 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE GIZI BALITA</t>
+  </si>
+  <si>
+    <t>2026-08-14 11:00:00</t>
+  </si>
+  <si>
+    <t>SHABIRA FARZANA NUGROHO</t>
+  </si>
+  <si>
+    <t>3503116809240001</t>
+  </si>
+  <si>
+    <t>2025-09-28</t>
+  </si>
+  <si>
+    <t>BAYI KU BAIK, BB TIDAK NAIK SESUAI STANDAR</t>
+  </si>
+  <si>
+    <t>S. IBU MENGERTI TENTANG PENJELASAN BIDAN
+O.BB 11.6 KG TETAP
+A.BALITA DENGAN BB 2 T
+P.EVALUASI I BULAN DI POSYANDU
+KIE MENGLAH LAGI MENU MBG</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:12:00</t>
+  </si>
+  <si>
+    <t>3503115903020001</t>
+  </si>
+  <si>
+    <t>24 tahun 5 bulan</t>
+  </si>
+  <si>
+    <t>Ibu nifas parsalinan normal hari ke 4</t>
+  </si>
+  <si>
+    <t>Kebutuhan kie  ibu nifas hari ke 4</t>
+  </si>
+  <si>
+    <t>S. Ibu mengatakan nyeri perut seperti hait dan nyeri jahitan
+O.BB 59 kg T.110/70 mmhg perdarahan pervag.merah kecoklatan
+A.Ibu nifar ke 4 kebutuhan rasa nyaman
+P.kiententang proses involusio</t>
+  </si>
+  <si>
     <t>2026-08-21 12:09:00</t>
   </si>
   <si>
     <t>INDAH OKTARINI</t>
   </si>
   <si>
     <t>1408045010980007</t>
   </si>
   <si>
     <t>1998-10-18</t>
   </si>
   <si>
-    <t>Perempuan</t>
-[...1 lines deleted...]
-  <si>
     <t>27 tahun 10 bulan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bumil Risti</t>
   </si>
   <si>
     <t>IBU HAMIL TM 2</t>
   </si>
   <si>
     <t>KEBUTUHAN PELANANAN STANDAR TM 2</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI PENJELASAN BIDAN
 O.BB 62 KG T.110/70 MMHG
 A.G1 PO AO UK 22 MGG 
 P.IBU MENGATAKAN 2 MGG LAGI AKAN KE PUSKESMAS</t>
   </si>
   <si>
-    <t>YUYUN WAHYU RETNOWATI, S.Keb.Bdn.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-21 12:48:00</t>
   </si>
   <si>
     <t>HINDUN WAHDAH</t>
   </si>
   <si>
     <t>3503114905930001</t>
   </si>
   <si>
     <t>1993-05-09</t>
   </si>
   <si>
     <t>33 tahun 3 bulan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nifas</t>
   </si>
   <si>
     <t>IBU NIFAS POST SC</t>
   </si>
   <si>
     <t>KEBUTUHAN PROSES INFOLUSIO DAN KB PASCASALIN</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI PENJELESAAN BIDAN
 0.BB 80 KG T 120/ 80 MMHG
 A.P2 A0 H 2 HARI KE 4
 P.KIE TENTANG PROSES INFOLUSIO
   .KIE TENTANG KB MKJP</t>
   </si>
   <si>
     <t>2026-07-09 09:06:00</t>
   </si>
   <si>
     <t>salsabila alesha aura nismara</t>
   </si>
   <si>
     <t>3503112005150002</t>
   </si>
   <si>
     <t>3503115401260002</t>
   </si>
   <si>
     <t>2026-01-14</t>
   </si>
   <si>
-    <t>0 tahun 7 bulan</t>
-[...4 lines deleted...]
-  <si>
     <t>kondisi umum baik, bb tidak naik 1x, sudah pemberian MPASI</t>
   </si>
   <si>
     <t>menganjurkan untuk terus melanjutkan asi dan memberikan MPASI sesuai dengan usia nya de4ngan cara bubur saring</t>
   </si>
   <si>
     <t>S: Ibu mengatakan anaknya umur 7 bulan, sudah MPASI, bb anak tidak naik 1x
 o: bb 8,3 kg, tb 67 cm
 A: Peralihan dari asi ke MPASI
 P: Lanjutkan untuk makan sesuai dengan porsi awal mpasi, dan dianjurkan untuk terus minum asi , selingan makanan apabila memerlukan</t>
   </si>
   <si>
-    <t>WAHYU PUJI LESTARI, A.Md.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-20 10:15:00</t>
   </si>
   <si>
     <t>ELLY KUSUMA NINGRUM</t>
   </si>
   <si>
     <t>3503116106010003</t>
   </si>
   <si>
     <t>2001-06-21</t>
   </si>
   <si>
     <t>25 tahun 1 bulan</t>
   </si>
   <si>
     <t>HAMIL PRIMI PARA DENGAN ANEMIA</t>
   </si>
   <si>
     <t>KIE KEBUTUHAN NUTRISI DAN KB PASCA SALIN</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN HAMIL 34 MGG
 O.BB 61 KG T 100/70 MMHG HB 9.9 GR%
 A.G1 P0 A0 DENGAN ANEMIA
 P.KIE TENTANG GIZI DAN KB PASCA SALIN</t>
   </si>
   <si>
     <t>2026-08-20 10:08:00</t>
   </si>
   <si>
-    <t>PARTI</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>0 tahun 0 bulan</t>
   </si>
   <si>
     <t>PRIMI PARA DAN ANEMIA</t>
   </si>
   <si>
     <t xml:space="preserve">KEBUTUHAN PERIKSA LAB GDA </t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN HAMIL 7 BULAN BELUM PERIKSA LANJUTAN KE PKM
 0.BB 61 KG T. 110/70 MMHG 
 A.G2 P1 A0 DENGAN PRIMI TUA SEKUNDER DAN ANEMIA
 P.KIE TENTANG STANDAR PELAYANAN TM 2</t>
   </si>
   <si>
     <t>TGL 21 KE PKM PUASA UNTUK PEMERIKSAAN GDA</t>
   </si>
   <si>
     <t>2026-08-13 11:13:00</t>
   </si>
   <si>
-    <t>DEA MARCELLA</t>
-[...4 lines deleted...]
-  <si>
     <t>2003-03-04</t>
   </si>
   <si>
     <t>23 tahun 5 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL BATUK,HB 10.5</t>
-  </si>
-[...1 lines deleted...]
-    <t>KEBUTUHAN PEMENUHAN NUTRISI</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN BAPIL 3 HARI,SUDAH MINUM OBAT
 0.BB 76 KG T 110.70 MMHG</t>
   </si>
   <si>
     <t>2026-07-10 13:51:00</t>
   </si>
   <si>
     <t>MUHAMMAD GANIRIS</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>3503112301250001</t>
   </si>
   <si>
     <t>2025-01-23</t>
-  </si>
-[...4 lines deleted...]
-    <t>1 tahun 6 bulan</t>
   </si>
   <si>
     <t>Keadaan umum baik,BB : 9,5 kg , TB :77 cm</t>
   </si>
   <si>
     <t xml:space="preserve">       1.Membina hubungan yang baik  dengan pasien dan keluarga 
         2. Menjelaskan tujuan  
         kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu </t>
   </si>
   <si>
     <t>S: Ibu mengerti penjelasan petugas
 O: BB:12 Kg,TB :93 Cm</t>
   </si>
   <si>
-    <t>RATNA DEWI KUSTANTI, A.Md.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-07 13:50:00</t>
   </si>
   <si>
     <t>LARE ATMARAYA</t>
   </si>
   <si>
     <t>3503110303260002</t>
   </si>
   <si>
     <t>2026-03-03</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 tahun 5 bulan</t>
   </si>
   <si>
     <t>Keadaan umum baik BB: 5,98 Kg,TB: 61 Cm,BB tidak naik 2 kali</t>
   </si>
   <si>
     <t xml:space="preserve">       1.Membina hubungan yang baik dengan pasien dan keluarga
         2. Menjelaskan tujuan  
         kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu </t>
   </si>
   <si>
     <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
 O: BB:12 Kg,TB :93 Cm  </t>
   </si>
   <si>
@@ -379,60 +4517,51 @@
   </si>
   <si>
     <t xml:space="preserve">       1.Membina hubungan yang baik
          2. Menjelaskan tujuan  
         kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu </t>
   </si>
   <si>
     <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
 O: BB:12 Kg,TB :93 Cm </t>
   </si>
   <si>
     <t>2026-07-06 13:40:00</t>
   </si>
   <si>
-    <t>RAYYAN RISKI MAULANA</t>
-[...4 lines deleted...]
-  <si>
     <t>2023-09-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 tahun 10 bulan</t>
   </si>
   <si>
     <t>Keadaan umum baik,BB: 12,4 kg,TB :91 Cm,BB tidak naik 2 kali</t>
   </si>
   <si>
     <t xml:space="preserve">        1.Membina hubungan yang baik 
          2. Menjelaskan tujuan  
         kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu </t>
   </si>
   <si>
     <t>2026-07-06 13:27:00</t>
   </si>
   <si>
     <t>RANAYA YUNNA IRADIARISTA</t>
@@ -447,62 +4576,50 @@
     <t xml:space="preserve">Keadaan umum baik: BB:8,9 Kg,TB : 91Cm </t>
   </si>
   <si>
     <t xml:space="preserve">       1.Membina hubungan yang baik  
        2. Menjelaskan tujuan kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu</t>
   </si>
   <si>
     <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
 O: BB:8,9 Kg,TB :91 Cm </t>
   </si>
   <si>
     <t>2026-07-06 12:14:00</t>
   </si>
   <si>
-    <t>ARVIN APRILIANTO</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">   Keadaan Umum baik,BB : 12 Kg,TB : 93Cm ,BB tidak naik 2 kali 
       </t>
   </si>
   <si>
     <t xml:space="preserve">       1.Membina hubungan yang baik dengan pasien dan keluarga 
         2. Menjelaskan tujuan  
         kedatangan petugas  
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  rutin datang ke Posyandu </t>
   </si>
   <si>
     <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
  O: BB:12 Kg,TB :93 Cm </t>
   </si>
   <si>
     <t>2026-07-03 13:07:00</t>
   </si>
@@ -527,216 +4644,168 @@
         tanda tanda vital  
         3.Menganjurkan ibu untuk  
         pemberian ASI Eksklusif  
         4.Menganjurkan Ibu nifas untuk  
         KB Pasca Salin  
         5.Menganjurkan Pada ibu Untuk  
         datang rutin ke posyandu  
         6.Memberitahu Jadwal  
         pelaksanaan imunisasi BCG  </t>
   </si>
   <si>
     <t xml:space="preserve">S: ibu mengerti penjelasan petugas   
 O : T:110/70 mmhg,BB : 68 kg ,TB ;156 Cm </t>
   </si>
   <si>
     <t>2026-07-03 12:36:00</t>
   </si>
   <si>
     <t>FAHIMA LUNA S</t>
   </si>
   <si>
     <t>3503115903250001</t>
   </si>
   <si>
     <t>2025-03-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 tahun 4 bulan</t>
   </si>
   <si>
     <t>Keadaan Umum Baik,Berat Badan Tetap,BB:8,8kg TB : 74 cm</t>
   </si>
   <si>
     <t xml:space="preserve">       1. Menjelaskan tujuan  
         kedatangan petugas  
        2.Membina hubungan saling percaya kepada pasien
         3.Menganjurkan pada keluarga  
         tentang pemberian makanan  
         yang bervariasi  
         4.Menganjurkan agar ibu  
         menambah porsi makan secara  
         berkala  
         5.Menganjurkan pada ibu untuk  
         memberi snak sesuai selera  
         anak  
         6.menganjurkan pada ibu agar  
         rutin datang ke Posyandu </t>
   </si>
   <si>
     <t xml:space="preserve">S: Ibu mengerti penjelasan petugas  
 O: BB:8.8Kg,TB :74 Cm </t>
   </si>
   <si>
     <t>2026-07-24 10:55:00</t>
   </si>
   <si>
     <t xml:space="preserve">rada denada </t>
   </si>
   <si>
     <t>3503116812980002</t>
   </si>
   <si>
     <t>1998-12-28</t>
   </si>
   <si>
     <t>27 tahun 7 bulan</t>
   </si>
   <si>
     <t>bb 50 kg, td 115/73 mmhg, dengan bsc 4 tahun kspr 10</t>
   </si>
   <si>
     <t xml:space="preserve">kie tentang perawatan fisik ibu hamil, kie tentang kebutuhan nutrisi ibu hamil tM 2, kie tentang periksa TTGO ke puskesmas </t>
   </si>
   <si>
     <t>ibu bersedia periksa TTGo ke puskesmas pad saat kehamilan 24-28 mgg</t>
   </si>
   <si>
-    <t>FITRIA RAHMAWATI, A.Md.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-24 10:50:00</t>
   </si>
   <si>
     <t>Lutfi</t>
   </si>
   <si>
     <t>35031106071019 </t>
   </si>
   <si>
     <t>2025-07-06</t>
   </si>
   <si>
-    <t>1 tahun 1 bulan</t>
-[...4 lines deleted...]
-  <si>
     <t>bb 8.2 tb 68 balita dengan T dan bapil</t>
   </si>
   <si>
     <t>kie tentang MPASI, anjuran untuk segera periksa ke fasyankes apabila anak sakit</t>
   </si>
   <si>
     <t>ibu bersedia memberikan MPASI sesuai usia dan segera memeriksakan putranya</t>
   </si>
   <si>
     <t>2026-07-24 10:43:00</t>
   </si>
   <si>
-    <t>Radeva Yunadrika Al Biru</t>
-[...10 lines deleted...]
-  <si>
     <t>bb 8.3 tb 76 cm dengan stunting</t>
   </si>
   <si>
     <t>kie tentang PMBA, kie untuk rujuk ke puskesmas untuk pemeriksaan lanjutan</t>
   </si>
   <si>
     <t>ibu mengerti tentang PMBA ibu menolak untuk dirujuk ke puskesmas beliau meminta 1 bulan evaluasi apabila tidak naik bersedia dirujuk</t>
   </si>
   <si>
     <t>2026-07-24 10:40:00</t>
   </si>
   <si>
     <t>Dava Tristan Alva Risni</t>
   </si>
   <si>
     <t>3503110104260001</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>0 tahun 4 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>bb 5.8 tb 61 cm dengan T</t>
   </si>
   <si>
     <t>kie tentang asi esklusif, kie tentang imunisasi rutin, kie untuk pantau tumbuh kembang secara berkala</t>
   </si>
   <si>
     <t>ibu siap memberikan asi saja selama 6 bulan dan siap memenuhi imunisasi rutin bayi</t>
   </si>
   <si>
     <t>2026-08-21 10:35:00</t>
   </si>
   <si>
-    <t>Clara Fadellasia</t>
-[...10 lines deleted...]
-  <si>
     <t>bb 5.8 tb 58 cm dengan T</t>
   </si>
   <si>
     <t>kie tentang pentingnya asi esklusif, kie tentang imunisasi rutin</t>
   </si>
   <si>
     <t>ibu bersedia untuk memberikan asi saja selama 6 bulan, dan ikut imunisasi rutin</t>
   </si>
   <si>
     <t>2026-07-24 10:31:00</t>
   </si>
   <si>
-    <t>bitdah sulistyo</t>
-[...7 lines deleted...]
-  <si>
     <t>bb 44 kg, td 109/70 mmhg lila 23 cm</t>
   </si>
   <si>
     <t>kie tentang makanan tinggi energi, kie tentang bahaya kek, kie tentang periksa rutin secara berkala</t>
   </si>
   <si>
     <t>ibu memahami tentang bahay KEK, serta siap memenuhi kebutuhan energi dan periksa secara rutin</t>
   </si>
   <si>
     <t>2026-07-21 10:28:00</t>
   </si>
   <si>
     <t>novi wulandari</t>
   </si>
   <si>
     <t>1996-03-02</t>
   </si>
   <si>
     <t>30 tahun 5 bulan</t>
   </si>
   <si>
     <t>bb 60kg tb 155 cm td 110/70mmhg, bsc jarak 6 tahun kspr 10</t>
   </si>
   <si>
     <t>kie tentang tanda bahaya ibu hamil, kie tentang perawatan fisik ibu hamil, kie tentang KSPR</t>
@@ -759,321 +4828,272 @@
   <si>
     <t>25 tahun 0 bulan</t>
   </si>
   <si>
     <t>bb 65 kg td 156/107 cm tfu 27 cm, djj 158x/menit</t>
   </si>
   <si>
     <t>kie tentang tanda bahaya preeklampisa, kie tentang minum obat hipertensi secar rutin, periksa ke fasyankes apabila ada keluhan atau kontrol rutin ke RS sesuai anjuran dokter</t>
   </si>
   <si>
     <t>ibu mnegerti tentang tanda bahaya preeklampsia, ibu siap apabila ada keluhan segera periksa</t>
   </si>
   <si>
     <t>2026-07-08 10:18:00</t>
   </si>
   <si>
     <t>Abbrar Jovano Yanizan</t>
   </si>
   <si>
     <t>3503050209230002 </t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
-    <t>2 tahun 11 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>bb 11.7 tb 92 dengan T</t>
   </si>
   <si>
     <t>kie tentang panatau tumbuh kembang setiap bulan, kie anjuran makan tinggi protein</t>
   </si>
   <si>
     <t>ibu mengerti tentang makanan tinggi protein, ibu bersedia untuk memantau tumbuh kembang setiap bulanya</t>
   </si>
   <si>
     <t>2026-07-08 10:14:00</t>
   </si>
   <si>
     <t>Cathrine</t>
   </si>
   <si>
     <t>35031106062016 </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
-    <t>0 tahun 10 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>bb 7.3 kg TB 68 cm dengan T</t>
   </si>
   <si>
     <t>kie tentang MPASI, KIe tentang PHBS, Kie tentang melanjutkan ASI</t>
   </si>
   <si>
     <t>ibu mnegerti tentang MPASI, ibu mnegerti tentang PHBS sert aibu bersedia melanjutkan ASI sampai 2 tahun</t>
   </si>
   <si>
     <t>2026-07-07 09:50:00</t>
   </si>
   <si>
     <t>Darren Elvano Ar Asydam</t>
   </si>
   <si>
     <t>35031106051025 </t>
   </si>
   <si>
     <t>2025-12-14</t>
   </si>
   <si>
     <t>bb 7,6 kg TB 66 cm dengan T</t>
   </si>
   <si>
     <t>kie tentang MPASI, kie tentang lanjutkan asi, kie tentang PHBS</t>
   </si>
   <si>
     <t>ibu mengerti tentang pemberian MPASi sesuai usia, ibu mengerti tentang PHBS, serta pentingnya ASI</t>
   </si>
   <si>
     <t>2026-07-02 09:35:00</t>
   </si>
   <si>
     <t>muhamad fareh mufatnabih</t>
   </si>
   <si>
     <t>35031106021037 </t>
   </si>
   <si>
-    <t>2024-10-15</t>
-[...4 lines deleted...]
-  <si>
     <t>BB 10 TB 80.5 DENGAN T</t>
   </si>
   <si>
     <t>KIE TENTANG MPASI, KIE TENTANG PHBS, KIE TENTANG APE</t>
   </si>
   <si>
     <t>IBU MENGERTI PEMBERIAN MAKAN SESUAI DENGAN USIA, IBU MENGERTI TENTANNG PHBS</t>
   </si>
   <si>
     <t>2026-07-20 20:09:00</t>
   </si>
   <si>
     <t>MUHAMMAD IBNU RAMADHAN</t>
   </si>
   <si>
     <t>3503111902260001</t>
   </si>
   <si>
     <t>3503116608950001</t>
   </si>
   <si>
     <t>2026-02-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>BAYI KU BAIK, BB TIDAK NAIK SESUAI STANDAR</t>
   </si>
   <si>
     <t>KEBUTUHAN BAYI TENTANG ASIP</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN BAYI KADANG DI BERIKAN SUFOR TAKUT KARENA TIDAK KENYANG
 0.BB 6.2 KG NSIK 3 ONS
 A.BAYI BB NORMAL DENGAN 2 T
 P. KIE TENTANG ASIP
     RUJIK KE PKM</t>
   </si>
   <si>
     <t>2026-07-15 11:52:00</t>
   </si>
   <si>
     <t xml:space="preserve">AYRA CITRA SHIRLY </t>
   </si>
   <si>
     <t>3503114102230001</t>
   </si>
   <si>
     <t>3503115903990001</t>
   </si>
   <si>
-    <t>2023-02-01</t>
-[...4 lines deleted...]
-  <si>
     <t>AKU BALITA BAIK, BB T</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDUKASI MENU BERVARIASI</t>
   </si>
   <si>
     <t>S. IBU MENGERTI TENTANG PENJELASAN BIDAN
 O.BB 12.5 KG TETAP
 A.BALITA DENGAN BB 2 T
 P.EVALUASI I BULAN DI POSYANDU
 KIE MENGLAH LAGI MENU MBG</t>
   </si>
   <si>
     <t>2026-07-15 14:43:00</t>
   </si>
   <si>
     <t>ERIKA DIANTY ASNAWATI</t>
   </si>
   <si>
     <t>3503116901940001</t>
   </si>
   <si>
     <t>1994-01-29</t>
   </si>
   <si>
     <t>32 tahun 6 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU NIFAS 1 bulan
 </t>
   </si>
   <si>
     <t>KEBUTUHAN EDUKASI KB PASCA SALIN</t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN MENGERTI YANG DI JELASKAN PETUGAS
 O.T 100/70 MMHG
 A.P2 A1 HI NIFAS POST SC
 P.IBU AKAN BERUNDING DENGN SUAMI MELILIH METODE K
 </t>
   </si>
   <si>
     <t>2026-07-17 14:29:00</t>
   </si>
   <si>
-    <t>DIAN ASMARANI</t>
-[...7 lines deleted...]
-  <si>
     <t>40 tahun 6 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">KU IBU BAIK, IBU HAMIL DENGAN DM
 </t>
   </si>
   <si>
     <t xml:space="preserve">EDUKASI IBU HAMIL RIWAYAT PENYERTA
 </t>
   </si>
   <si>
     <t xml:space="preserve">"""s.ibu sudah mengerti yg dijelaskan petugas
 o.BB 74, T 113/70
 a.G3 P1 A 1 Uk 13 mgg dengan DM
 p.2 mgg lagi kontrol 
 </t>
   </si>
   <si>
     <t>2026-07-17 12:25:00</t>
   </si>
   <si>
     <t>HANENDA RISKA ALFATIH</t>
   </si>
   <si>
     <t>350311140126000E</t>
   </si>
   <si>
     <t xml:space="preserve">KU BAIK, BAYI BB 7 TB 67
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EDUKASI TENTANG GIZI BAYI
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S. Ibu mengatakan  mengerti tentang penjelasan petugas
 O.BB 7 kg TB 67 cm
 A.Balita BBN dengan BB Tetap 
 P.rujuk ke osyandu untuk konsul petugas gizi
    evaluasi buln berikutnya Kenaikan BB
 "
 </t>
   </si>
   <si>
     <t>2026-07-28 12:29:00</t>
   </si>
   <si>
     <t>DICKA ADE RASINTA DEWI</t>
   </si>
   <si>
     <t>3503114811040002</t>
   </si>
   <si>
     <t>2004-11-08</t>
   </si>
   <si>
     <t>21 tahun 8 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Ku ibu baik,riwayat anemia
 </t>
   </si>
   <si>
     <t xml:space="preserve">Kebutuhan Nutrisi ibu hamil anemia
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELASAN BIDAN
 O.BB 45 KG T 90/60
 A.G2 P1 HAMIL DENGAN KEK
 P.KIE TENTANG TANDA2 BAHAYA ANEMIAKEHAMILAN, PERSALINAN DAN NIFAS
 P.MOTIVASI IKUT KELAS IBU
 </t>
   </si>
   <si>
     <t>2026-07-17 13:05:00</t>
   </si>
   <si>
-    <t>JUWITA AMARA AZIKRA</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">KU BAIK, BAYI BB 7 TB 67,ku baik, anak duduk dengan bantuan
 </t>
   </si>
   <si>
     <t xml:space="preserve">edukasi tentang gizi 
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S. ibu mengatakan mengerti 
 O.BB 6.6 kg TB 69 cm
 A. Balita BBK
 P.evaluasi 1 bulan
 .rujuk ke puskesmas untuk konsul dokter tgl 20 juli 26
 </t>
   </si>
   <si>
     <t>2026-07-20 17:06:00</t>
   </si>
   <si>
     <t>TRI EMASARI</t>
   </si>
   <si>
     <t>3503016402920005</t>
   </si>
   <si>
@@ -1110,145 +5130,127 @@
 A.G2 P1 HAMIL DENGAN KEK
 P.KIE TENTANG TANDA2 BAHAYA ANEMIAKEHAMILAN, PERSALINAN DAN NIFAS
 P.MOTIVASI IKUT KELAS IBU
  "
 </t>
   </si>
   <si>
     <t>2026-07-20 13:47:00</t>
   </si>
   <si>
     <t>RIZKA AMALIATIN NAFIAH</t>
   </si>
   <si>
     <t>3503116002910001</t>
   </si>
   <si>
     <t>1991-02-20</t>
   </si>
   <si>
     <t>35 tahun 5 bulan</t>
   </si>
   <si>
     <t>ku baik, riwayat anemia</t>
   </si>
   <si>
-    <t>Kebutuhan edukasi tentang TTD dan MMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">"S.ibu mengerti pentingnya minum MMS bagi kemamilan
 O.BB 55 kg T.110/70 mmhg HB 10.9 gr %
 A.G1PoAo Tm 2 dengan anemia ringan
 P.Motivasi ikut kelas hamil dan minum mms setiap hari"
 </t>
   </si>
   <si>
     <t>2026-07-20 12:38:00</t>
   </si>
   <si>
     <t>Parti</t>
   </si>
   <si>
-    <t>1982-06-13</t>
-[...1 lines deleted...]
-  <si>
     <t>44 tahun 1 bulan</t>
   </si>
   <si>
     <t>Ku ibu baik, riwayat primi tua</t>
   </si>
   <si>
     <t>kebutuhan pelayanan standar tm2</t>
   </si>
   <si>
     <t xml:space="preserve">"S. ibu mengatakan mengerti tentang Penjelasan bidan
 O.T110/70 BB 58 T 157
 A.P2 AO nifas Resti skor 10
 P.Evaluasi kunjungan ulang 2 mgg lagi
 </t>
   </si>
   <si>
     <t>2026-07-20 13:22:00</t>
   </si>
   <si>
-    <t>33 tahun 2 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>Ku ibu baik, skor 6 riwayat tensi 140/ 90 mmhg</t>
   </si>
   <si>
     <t>Kebutuhan pemeriksaan standar TM 3</t>
   </si>
   <si>
     <t>S.ibu mengatakan belum periksa ulang ke puskesmas TM 2 dan langsung ke DSOG
 O.BB 86 kg T.151 cm T.120/80 mmhg
 A.G2 P1 A 0 UK 30 mgg resti
 P.Kie tentang pengisian menyambut kelahiran dan jaminan persalinan
   kie tentang pemeriksaan TM 2 dan TM 3 di pkm</t>
   </si>
   <si>
     <t>2026-07-20 11:22:00</t>
   </si>
   <si>
     <t>DANIYAL CHARLIE ASSAUQI</t>
   </si>
   <si>
     <t>3503112305250001</t>
   </si>
   <si>
     <t>2026-08-23</t>
   </si>
   <si>
-    <t>0 tahun 11 bulan</t>
-[...4 lines deleted...]
-  <si>
     <t>EDUKASI KEBUTUHAN NUTRISI BAYI</t>
   </si>
   <si>
     <t>S. ibu mengatakan mengerti	
 O.BB 9.6 kg TB 74 cm	
 A. Balita BBN 2 T	
 P.evaluasi 1 bulan	
 .EDUKASI pmba</t>
   </si>
   <si>
     <t>2026-07-20 12:15:00</t>
   </si>
   <si>
     <t>AVKARA KENZO PUTRA PRATAMA</t>
   </si>
   <si>
     <t>3503111805260002</t>
   </si>
   <si>
     <t>2026-05-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 tahun 2 bulan</t>
   </si>
   <si>
     <t>KU BAIK, BB NAIK TIDAK SESUAI STANDAR</t>
   </si>
   <si>
     <t>KEBUTUHAN ASUPAN NUTRISI</t>
   </si>
   <si>
     <t xml:space="preserve">S. ibu mengatakan mengerti	
 O.BB 6.6 kg TB 69 cm	
 A. Balita BBK	
 P.evaluasi 1 bulan	
 .rujuk ke puskesmas untuk konsul dokter tgl juli 26	
 </t>
   </si>
   <si>
     <t>2026-06-17 09:50:00</t>
   </si>
   <si>
     <t>ku baik, anak duduk dengan bantuan</t>
   </si>
   <si>
     <t xml:space="preserve">edukasi tentang gizi </t>
   </si>
   <si>
@@ -1312,53 +5314,50 @@
   </si>
   <si>
     <t>EDUKASI PELAYANAN STRANDAR TM 2</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENERTI TTG PENJELASAN PETUGAS
 O.BUKU KIA TERISI PEMERIKSAAN NAKES
 A.G3 P2 A0 H1 RESTI TM 2
 P.MOTIVASI KELAS BUMIL
 KONTROL TERTUR UNTUK LAB TM 2
 </t>
   </si>
   <si>
     <t>2026-07-17 10:05:00</t>
   </si>
   <si>
     <t>YUYUN ANITASARI</t>
   </si>
   <si>
     <t>3520066003960001</t>
   </si>
   <si>
     <t>1996-03-20</t>
   </si>
   <si>
-    <t>30 tahun 4 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>IBU HAMIL ATERM MERASAKAN KENCENG  KENCENG</t>
   </si>
   <si>
     <t>KIE PERSIAPAN PERSALINAN</t>
   </si>
   <si>
     <t>S. IBU MENGERTI PENJELASAN BIDAN
 O.BB 85 KG, TB 160 T 110/70 MMHG,PALPASI TFU 30 CM,LET KEP,DJJ +,VT O 2 JARI
 A.G3P1A1 INPARTU KALA 1 FASE LATEN
 P.MENJELASKAN HASIL HASIL PEMERIKSAAN
    MENJELASKAN UNTUK PERSIAPAN ALAT PERLENGKAPAN PERSALINAN</t>
   </si>
   <si>
     <t>2026-07-17 12:26:00</t>
   </si>
   <si>
     <t>KUSRINI</t>
   </si>
   <si>
     <t>3503114809820003</t>
   </si>
   <si>
     <t>1982-09-08</t>
   </si>
   <si>
@@ -1384,63 +5383,57 @@
     <t>3503114906980004</t>
   </si>
   <si>
     <t>1989-06-09</t>
   </si>
   <si>
     <t>37 tahun 1 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik,Bumil Nifas hari ke 5 T : 140 /80 mmg,BB : 57 kg ,TB ;153 Cm
 </t>
   </si>
   <si>
     <t xml:space="preserve">1.Menjalin hubungan yang baik dengan Pasien
 2.Melakukan pemeriksaan tanda tanda  vital
 3.Menganjurkan ibu untuk istirahat cukup
 4.Menganjurkan Ibu nifas untuk KB Pasca Salin 
 5.Menganjurkan Pada ibu jaga kesehatan 
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S: ibu mengerti penjelasan petugas
 O:  T : 140 /80 mmg,BB : 57 kg ,TB ;153 Cm </t>
   </si>
   <si>
-    <t>PARYATI, S.Tr.Keb.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-06 10:07:00</t>
   </si>
   <si>
     <t>NADINE RORO HUMAIRA</t>
   </si>
   <si>
     <t>3503114806240001</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 tahun 1 bulan</t>
   </si>
   <si>
     <t>KEADAAN UMUM BAIK, BERAT BADAN TIDAK NAIK</t>
   </si>
   <si>
     <t xml:space="preserve">"1.Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S: Ibu mengerti penjelasan petugas dan akan melaksanakannya
 O: BB 11.4 Kg, TB 83 Cm
@@ -1469,355 +5462,304 @@
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S: Ibu mengerti penjelasan Petugas
 O:  k/u  baik. BB 8.9,TB 74 cm, BB tidak naik
 </t>
   </si>
   <si>
     <t>2026-07-06 09:43:00</t>
   </si>
   <si>
     <t>RITA MARSELIA DAMAYANTI</t>
   </si>
   <si>
     <t>3503114107490013</t>
   </si>
   <si>
-    <t>1984-03-04</t>
-[...1 lines deleted...]
-  <si>
     <t>42 tahun 4 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik, hamil ke 5,T;120/80 mmhg,BB :75 kg,TB: 155 Cm,LILA : 26Cm,Kaki oedema,Jarak anak .10 tahun
 </t>
   </si>
   <si>
     <t xml:space="preserve">"1.Menjalin hubungan yang baik
 dengan Pasien
 2.Melakukan pemeriksaan
 tanda tanda vital
 3.Menganjurkan ibu untuk
 periksa rutin sesuai standar
 4.Menganjurkan Ibu  untuk makan gizi seimbang
 5. menyarankan minum fe/ MMS secara teratur 
 </t>
   </si>
   <si>
     <t>Ibu memahami saran petugas , dan bersedian melaksanakan saran saran yang diberikan</t>
   </si>
   <si>
     <t>2026-07-15 14:14:00</t>
   </si>
   <si>
     <t>IBU HAMIL KE 3 RIWAYAT ABORTUS ATERM</t>
   </si>
   <si>
     <t>EDUKASI TENTANG FASKES PERSALINAN</t>
   </si>
   <si>
     <t>S.IBU MENEGERTI TENTANG PENJELASAN BIDAN
 O.BB 78 KG T 110/70
 A.G3 P1 A1 H1 hamil 39 mgg
 P.Kie pertolongan Persalinan Normal
    Kie tentang KB pasca salin</t>
   </si>
   <si>
     <t>2026-07-15 13:17:00</t>
   </si>
   <si>
-    <t>ELVIRA ROSITA</t>
-[...7 lines deleted...]
-  <si>
     <t>29 tahun 10 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">Ibu hamil ke 2 Riwayat HT
 </t>
   </si>
   <si>
     <t xml:space="preserve">edukasi gizi seimbang
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DENGAN TENSI TINGGI
 O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST
 A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
 P.MOTIVASI IKUT KELAS IBU HAMIL"
    MOTIVASI KENAIKAN BB DENGAN GRAFIK
 </t>
   </si>
   <si>
     <t>2026-07-15 10:32:00</t>
   </si>
   <si>
-    <t>ANGGA WINDIANI</t>
-[...7 lines deleted...]
-  <si>
     <t>ibu hamil ke 1 kadang kaki bengkak</t>
   </si>
   <si>
     <t>edukasi tentang aktifitas fisik ibu hamil</t>
   </si>
   <si>
     <t>S.Ibu mengerti tentang penjelasan bidan
 O.BB 61 kg, kaki odema
 A.G1 PO AO TM 3
 P.Kie tentang aktifitas fisik dan istirahat cukup
   Kie tentang tentang Pelayanan Standar TM 3</t>
   </si>
   <si>
     <t>2026-07-03 11:09:00</t>
   </si>
   <si>
     <t>SHEZA SHEREEN FAYOLA</t>
   </si>
   <si>
     <t xml:space="preserve">3503114306220003	</t>
   </si>
   <si>
     <t>3503114306220003</t>
   </si>
   <si>
     <t>2022-06-03</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 tahun 1 bulan</t>
   </si>
   <si>
     <t>BALITA DENGAN BERAT BADAN TIDAK NAIK</t>
   </si>
   <si>
     <t xml:space="preserve">"1.Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu 
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S: Ibu mengerti penjelasan petugas
  O: BB 16.5 Kg, TB16.5 Kg
 </t>
   </si>
   <si>
     <t>2026-07-03 10:09:00</t>
   </si>
   <si>
     <t>AQILLA ADHA ALFATHUNISA</t>
   </si>
   <si>
     <t>3503115007220001</t>
   </si>
   <si>
     <t>2022-07-10</t>
   </si>
   <si>
-    <t>4 tahun 0 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BALITA DENGAN KEADAAN UMUM BAIK , BERAT BADAN TIDAK NAIK
 </t>
   </si>
   <si>
     <t xml:space="preserve">keadaan umum baik, BB 12.2 Kg, ".Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu "
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 KU BAIK, TIDAK ADA KELUHAN 
 KIE UNTUK MAKAN GIZI SEIMBANG, ANAK BERI MAKAN SEUAI JADWAL"
 eadaan umum baik, BB 12.2 Kg,93 Cm</t>
   </si>
   <si>
-    <t>IBU  MENERIMA SARAN DARI PETUGAS</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31 02:06:00</t>
   </si>
   <si>
     <t>ELSHANUM FEISYA HANNA</t>
   </si>
   <si>
     <t>3503116912230001</t>
   </si>
   <si>
     <t>2023-12-29</t>
   </si>
   <si>
     <t>BAGASI</t>
   </si>
   <si>
     <t xml:space="preserve">Kebutuhan Edukasi Makan Gisi seimbang
 </t>
   </si>
   <si>
     <t>IBU MEMAHAMI SARAN PETUGAS, BALITA SEHAT KEADAAN UMUM BAIK, TIDAK ADA KENAIKAN BERAT BADAN</t>
   </si>
   <si>
     <t>2026-07-15 13:18:00</t>
-  </si>
-[...4 lines deleted...]
-    <t>3503115407940004</t>
   </si>
   <si>
     <t>1994-07-14</t>
   </si>
   <si>
     <t>32 tahun 0 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL KE 2 LILA 20.5 CM</t>
   </si>
   <si>
     <t>EDUKASI NUTRISI BUMIL KEK</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
 O.LILA 20.5 CM BB 43
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT KELAS IBU DAN MENGHABISKAN PMT LOKAL
 </t>
   </si>
   <si>
     <t>2026-07-15 13:52:00</t>
   </si>
   <si>
-    <t>THRINISWATUN NADHIROH</t>
-[...1 lines deleted...]
-  <si>
     <t>3503126606930001</t>
   </si>
   <si>
-    <t>1993-06-26</t>
-[...1 lines deleted...]
-  <si>
     <t>33 tahun 1 bulan</t>
   </si>
   <si>
     <t>IBU KU BAIK,RIWAYAT MELAMIRKAN SC</t>
-  </si>
-[...1 lines deleted...]
-    <t>KEBUTUHAN TENTANGEDUKASI TM 3</t>
   </si>
   <si>
     <t xml:space="preserve">s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
 o.BB 57 kg TB 150cm
 a .G2P1 A0 dengan resti skor 10
 p.Kontrol ulang 2 mgg ke puskesmas untuk mendapatkan standar pelayanan tm 3
 </t>
   </si>
   <si>
     <t>2026-07-15 13:20:00</t>
   </si>
   <si>
     <t>DIAN SEPVIASA</t>
   </si>
   <si>
     <t>1999-09-19</t>
   </si>
   <si>
     <t>26 tahun 10 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL KU BAIK,BB 43 KG, LILA 23</t>
   </si>
   <si>
     <t xml:space="preserve">KIE BEBUTUHAN NUTRIASI BUMIL KEK
 </t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGATAKAN PAHAM PENJELAAN PETUGAS
 O.LILA 23 CM
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT KELAS IBU
   MOTIVASI MENGHABISKAN MAKANAN DARI PMT LOKAL,
 </t>
   </si>
   <si>
     <t>2026-07-15 12:15:00</t>
   </si>
   <si>
-    <t>SILMINA EKA APRILIANI</t>
-[...1 lines deleted...]
-  <si>
     <t>3504076004990001</t>
   </si>
   <si>
     <t>2026-04-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 tahun 3 bulan</t>
   </si>
   <si>
     <t>IBUSEHAT , RIWAYAT ABORTUS 1X TM 2, BB 74 KG</t>
   </si>
   <si>
     <t>KEBUTUHAN PEMENUHAN NUTRISI TM 2</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
 O.T.100/70 BB.7KG4
 A.G2A1H0 HAMIL TM 2 DENGAN RESTI
 P.MOTIVASI TETAP MEMANTAU KENAIKAN BB DENGAN GRAFIK DI BUKU KIA
   PERIKSA GDA TM 2 BESOK
 </t>
   </si>
   <si>
     <t>2026-07-15 11:53:00</t>
   </si>
   <si>
     <t>YUNITA PUSPITA SARI</t>
   </si>
   <si>
     <t>3503115006020002</t>
   </si>
   <si>
@@ -1851,63 +5793,51 @@
   </si>
   <si>
     <t>21 tahun 0 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU HAMIL dengan Anemia
 </t>
   </si>
   <si>
     <t>KEBUTUHAN KIE TENTANG BAHAYA ANEMIA UNTUK KEHAMILAN DAN PERSALINAN</t>
   </si>
   <si>
     <t xml:space="preserve">S. IBU MENGATAKAN PAHAM TENTANG PENJELASAN PETUGAS
 O.T 110/70 MMHG, N 78 R, 18 X/MNT
 A.G1 PO AO HAMIL DENGAN ANEMIA
 P.IBU HAMIL KUNJUNGAN SEGERA KE PUSKESMAS BESOK
 </t>
   </si>
   <si>
     <t>RUJUK KE PUSKESMAS</t>
   </si>
   <si>
     <t>2026-07-09 11:23:00</t>
   </si>
   <si>
-    <t>gumala jaleswari</t>
-[...1 lines deleted...]
-  <si>
     <t>3503112503240009</t>
-  </si>
-[...7 lines deleted...]
-    <t>TBC Anak</t>
   </si>
   <si>
     <t xml:space="preserve">keadaan umum baik, bb sudah naik
 </t>
   </si>
   <si>
     <t>keadaan umum baik</t>
   </si>
   <si>
     <t>s: umur 13 bulan, batuk
 o: bb : 8 kg, tb:120
 a: tumbang anak dengan tb
 p: konsul dr
     minum obat rutin selama 6 bulan</t>
   </si>
   <si>
     <t>2026-06-09 13:26:00</t>
   </si>
   <si>
     <t>suprihatim</t>
   </si>
   <si>
     <t>1991-10-04</t>
   </si>
   <si>
@@ -2060,154 +5990,133 @@
   <si>
     <t>30 tahun 10 bulan</t>
   </si>
   <si>
     <t>POST PARTUM HARI KE 30</t>
   </si>
   <si>
     <t>BB 65 Kg, Td 110/70 ibu sehat</t>
   </si>
   <si>
     <t>kie tentang kb pasca salin, kie gizi ibu nifas, kie tentang asi esklusif</t>
   </si>
   <si>
     <t>2026-06-01 12:57:00</t>
   </si>
   <si>
     <t>shafiraaprili</t>
   </si>
   <si>
     <t>3503116304980007</t>
   </si>
   <si>
     <t>1998-04-23</t>
   </si>
   <si>
-    <t>28 tahun 2 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>ibu hamil denn bumil resiko tinggi</t>
   </si>
   <si>
     <t>pemeriksaan BB 60 Td 110/70 ibu telah mealksanakan pemeriksaan secara rutin</t>
   </si>
   <si>
     <t>kie tentang periksa anc secara rutin, kie tentang gizi bumil kie tentang senam hamil</t>
   </si>
   <si>
     <t>2026-06-22 11:19:00</t>
   </si>
   <si>
     <t>ALIVA TIARA PUTRI</t>
   </si>
   <si>
     <t>35033065307220001</t>
   </si>
   <si>
     <t>2022-07-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>3 tahun 11 bulan</t>
   </si>
   <si>
     <t>BALITA UMUR 3 TAHUN 11 BULAN BERAT BADAN TIDAK NAIK</t>
   </si>
   <si>
     <t xml:space="preserve"> Edukasi Makan Gisi seimbang,
 Menyarankan ibu  rutin ke posyandu untuk memantau status gizi putranya
 </t>
   </si>
   <si>
     <t>IBU  MENERIMA SARAN DARI PETUGAS DAN RESIKO PADA DIRINYA</t>
   </si>
   <si>
     <t>2026-06-20 11:25:00</t>
   </si>
   <si>
     <t>GIZKA AMIRA WARDANA</t>
-  </si>
-[...7 lines deleted...]
-    <t>3 tahun 3 bulan</t>
   </si>
   <si>
     <t>S : BALITA UMUR 3 TAHUN 3 BULAN 
 O : BB:10.9 KG, TP 92 CM, BERAT BADAN TIDAK NAIK
 A : BALITA BERAT BADAN TIDAK NAIK
 P :KIE GIZI SEIMBANG DAN KURANGI AKTIFITAS</t>
   </si>
   <si>
     <t>KUNJUNGAN RUMAH, MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI SEIMBANG PUTRANYA , MENYARANKAN SELALU RUTIN DATANG KE POSYANDU</t>
   </si>
   <si>
     <t>S : BALITA UMUR 3 TAHUN 3 BULAN N
 O: BB 10.9 KG, TB 92 CM,TIDAK NAIK
 A : BALITA 2 X
 P : KIE GIZI SEIMBANG,DAN MEMBIASAKAN TIDUR SIANG</t>
   </si>
   <si>
-    <t>KELUARGA MENERIMA SARAN DARI PETUGAS</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-06 14:11:00</t>
   </si>
   <si>
     <t>AULIYA MARGARETA</t>
   </si>
   <si>
     <t>3503065606000001</t>
   </si>
   <si>
     <t>2000-06-16</t>
   </si>
   <si>
     <t>26 tahun 0 bulan</t>
   </si>
   <si>
     <t>Ibu hamil anak ke 1 sehat tidak ada keluhan</t>
   </si>
   <si>
     <t>Kunjungan rumah untuk memberikan saran agar tetap rutin periksa kehamilan sesuai stndar dan teratur minum fe tiap hari</t>
   </si>
   <si>
     <t>S: ibu hamil anak ke 1
 O; k/u sehat , BB 44,5 kg, TD 110/ 70 mmhg. lila 22
 A;  G1 P0 UK 15 mg</t>
   </si>
   <si>
     <t>2026-06-12 12:05:00</t>
   </si>
   <si>
     <t xml:space="preserve">RITA MARCELIA </t>
-  </si>
-[...1 lines deleted...]
-    <t>3503114403840001</t>
   </si>
   <si>
     <t>IBU HAMIL ANAK KE 5, KU LEMAH, HB 9.9 gr %</t>
   </si>
   <si>
     <t xml:space="preserve">KUNJUNGAN RUMAH IBU, MENYARANKAN  SELALU MELAKUKAN PEMERIKSAAN KEHAMILANNYA KE PUSKESMAS  SESUAI STANDAR
 MEMBERITAHU KEPADA IBU BAHWA DIRINYA TERMASUK RESIKO SANGAT TINGGI "
 </t>
   </si>
   <si>
     <t>S :IBU HAMIL LEMAH 
 O : K/U LEMAH, TD 100/60MMHG, BB 65KG, TAMPAK PUCAT
 A : HAMIL KE 5 DENGAN RISTI
 P: KIE MINUM FE RUTIN , MAKAN GIZI SEIMBANG, ISTIRAHAT CUKUP</t>
   </si>
   <si>
     <t>2026-06-12 11:28:00</t>
   </si>
   <si>
     <t>KARIMATUS S</t>
   </si>
   <si>
     <t>3503115706790001</t>
   </si>
   <si>
@@ -2282,53 +6191,50 @@
 Nifas hari ke 11,T : 110 /70
 mmg,BB : 70 kg ,TB ;148 Cm"
 </t>
   </si>
   <si>
     <t xml:space="preserve">"1.Menjalin hubungan yang harmonis 
 dengan Pasien dan keluarga
 2.Melakukan pemeriksaan
 tanda tanda vital
 3.Menganjurkan ibu untuk
 pemberian ASI Eksklusif
 4.Menganjurkan Ibu nifas untuk
 KB Pasca Salin
 5.Menganjurkan Pada ibu Untuk
 datang rutin ke posyandu
 6.Memberitahu Jadwal
 pelaksanaan imunisasi BCG"
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S: ibu mengerti penjelasan petugas
 0 : T : 110/70 mmhg,ibu memberikan ASI
 pada bayinya
 A : NIFAS HARI KE 11 
 P : KIE </t>
-  </si>
-[...1 lines deleted...]
-    <t>IBU DAN KELUARGA MENERIMA SARAN DARI PETUGAS</t>
   </si>
   <si>
     <t>2026-06-05 10:52:00</t>
   </si>
   <si>
     <t xml:space="preserve">SHANUM AIRA </t>
   </si>
   <si>
     <t>3503082708960001</t>
   </si>
   <si>
     <t>3503115211210001</t>
   </si>
   <si>
     <t>2022-03-07</t>
   </si>
   <si>
     <t>4 tahun 3 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">"Keadaan Umum baik,BB : 11.3
 Kg,TB : 90.1 Cm" BB  tidak naik
 </t>
   </si>
   <si>
@@ -2446,153 +6352,126 @@
   <si>
     <t>S.ibu mengataan menegeti[enjelasan petugas
 O.BB 6.7 kg tb 65 cm
 A.Bayi dengan BB T
 P.KOnsulTasi ke Poli Gizi</t>
   </si>
   <si>
     <t>2026-06-22 14:28:00</t>
   </si>
   <si>
     <t>Ceisya Maulida P</t>
   </si>
   <si>
     <t>3503115911960001</t>
   </si>
   <si>
     <t>3503115010210001</t>
   </si>
   <si>
     <t>2021-10-21</t>
   </si>
   <si>
     <t>4 tahun 8 bulan</t>
   </si>
   <si>
-    <t>Ku baik, BB sulit naik</t>
-[...4 lines deleted...]
-  <si>
     <t>S.ibu mengatakan mengerti penjelasan petugas
 O.BB 13 kg TB 9
 A.Balita dengan BBK</t>
   </si>
   <si>
     <t>2026-06-22 10:05:00</t>
   </si>
   <si>
     <t>Ranu yahya</t>
   </si>
   <si>
     <t>3524181308230001</t>
   </si>
   <si>
     <t>2023-08-13</t>
   </si>
   <si>
     <t>KuBaik, BB sulit naik</t>
   </si>
   <si>
     <t>Kebutuhan Kie tentang PMBA</t>
   </si>
   <si>
     <t xml:space="preserve">S.ibu mengatakan mengerti penjelasan petugas
 O.BB 10.8 gr
 A.kie tentang Makanan Tnggi Proten
 P.ujuk untuk konsultasi ke PKM </t>
   </si>
   <si>
     <t>2026-06-22 10:37:00</t>
   </si>
   <si>
     <t>ROSEMIA</t>
   </si>
   <si>
-    <t>3503114911240001</t>
-[...7 lines deleted...]
-  <si>
     <t>KU BAIK, BB SULIT NAIK</t>
   </si>
   <si>
     <t>kebutuhan Kie tentang PMBA</t>
   </si>
   <si>
     <t>S.ibu mengatakan mengerti tentang penjelasan petugas
 O.BB 8,5 TB 74 cm</t>
   </si>
   <si>
     <t>2026-06-19 10:24:00</t>
   </si>
   <si>
     <t>NINING TYASTUTI D</t>
   </si>
   <si>
     <t>3503062006040001</t>
   </si>
   <si>
     <t>3503116703040001</t>
   </si>
   <si>
     <t>2004-03-07</t>
   </si>
   <si>
     <t>22 tahun 3 bulan</t>
   </si>
   <si>
     <t>Ku baik ibu nifas riwayat anemia</t>
   </si>
   <si>
     <t>Kebutuhan Kie gizi dan KB pasca salin</t>
   </si>
   <si>
     <t>S.ibu mengatakan memgerti penjelasan Bidan
 O.BB 51 kg T110/70 mmhg
 A.Ibu nifas persalinan Normal hari ke 28
 P .1 mgg ke Puskesmas untuk Ikut KB</t>
   </si>
   <si>
     <t>2026-06-05 09:18:00</t>
-  </si>
-[...10 lines deleted...]
-    <t>1 tahun 11 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">BALITA UMUR 1 TAHUN11 BULAN , SEHAT, BERAT BADAN TIDAK NAIK
 </t>
   </si>
   <si>
     <t>KIE UNTUK MAKAN GIZI SEIMBANG, JAGA KESEHATAN DENGAN</t>
   </si>
   <si>
     <t>ANAK UMUR 1 TAHUN 11 BULAN BB TIDAK NAIK, 
 KU BAIK, TIDAK ADA KELUHAN 
 KIE UNTUK MAKAN GIZI SEIMBANG, ANAK BERI MAKAN SEUAI JADWAL</t>
   </si>
   <si>
     <t>2026-06-10 12:17:00</t>
   </si>
   <si>
     <t>AZAM PUTRA</t>
   </si>
   <si>
     <t>3503110207220002</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
@@ -2651,115 +6530,91 @@
 KB Pasca Salin
 5.Menganjurkan Pada ibu Untuk
 datang rutin ke posyandu
 6.Memberitahu Jadwal
 pelaksanaan imunisasi BCG</t>
   </si>
   <si>
     <t xml:space="preserve">S: ibu mengerti penjelasan petugas
 O : T : 120/70 mmhg,ibu memberi ASI
 pada bayinya
 </t>
   </si>
   <si>
     <t>2026-06-04 13:08:00</t>
   </si>
   <si>
     <t>28 tahun 3 bulan</t>
   </si>
   <si>
     <t>Keadaan umum baik, hamil ke
 2,T;110/70 mmhg,BB :67 kg,TB:
 160 Cm,LILA : 26 cm,Kaki
 oedema,Jarak anak 2 tahun,Hb : 11 gr %</t>
   </si>
   <si>
-    <t xml:space="preserve">1.Menjalin hubungan yang baik
-[...11 lines deleted...]
-  <si>
     <t>S : ibu mengerti penjelasan petugas
 O : T ; 120/70 mmhg</t>
   </si>
   <si>
     <t>2026-06-04 12:59:00</t>
   </si>
   <si>
     <t>FAHIMA LUNA</t>
-  </si>
-[...6 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu </t>
   </si>
   <si>
     <t>S: Ibu mengerti penjelasan petugas
 O: BB:8.2Kg,TB :74 Cm</t>
   </si>
   <si>
     <t>2026-06-04 12:20:00</t>
   </si>
   <si>
     <t>ZAKY RAFFASA ALFARIZI</t>
   </si>
   <si>
     <t>3503110606230001</t>
   </si>
   <si>
     <t>2023-06-06</t>
-  </si>
-[...1 lines deleted...]
-    <t>3 tahun 0 bulan</t>
   </si>
   <si>
     <t>Keadaan Umum baik,BB : 12
 Kg,TB :93Cm</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan yang baik
 dengan pasien dan keluarga
 2. Menjelaskan tujuan
 kedatangan petugas
 3.Menganjurkan pada keluarga
 tentang pemberian makanan
 yang bervariasi
 4.Menganjurkan agar ibu
 menambah porsi makan secara
 berkala
 5.Menganjurkan pada ibu untuk
 memberi snak sesuai selera
 anak
 6.menganjurkan pada ibu agar
 rutin datang ke Posyandu 
 </t>
   </si>
   <si>
     <t>2026-06-04 12:05:00</t>
@@ -2862,53 +6717,50 @@
 </t>
   </si>
   <si>
     <t>2026-06-18 10:25:00</t>
   </si>
   <si>
     <t>32 tahun 5 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">IBU NIFASHARI KE 9 SEHAT </t>
   </si>
   <si>
     <t xml:space="preserve">KEBUTUHAN EDUKASI PROSES INFOLOSIO </t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI YANG DI JELASKAN PETUGAS
 O.T 100/70 MMHG
 A.P2 A1 HI NIFAS POST SC
 P.KONTROL ULANG 1 MGG
  MOTIVASI KB</t>
   </si>
   <si>
     <t>2026-06-17 00:01:00</t>
   </si>
   <si>
-    <t>1994-07-04</t>
-[...1 lines deleted...]
-  <si>
     <t>31 tahun 11 bulan</t>
   </si>
   <si>
     <t>KU IBU BAIK,IBU HAMIL KEK</t>
   </si>
   <si>
     <t xml:space="preserve">KIE KEBUTUHAN NUTRIASI BUMIL KEK DAN PEMANTAUAN PEMBERIAN PMT LOKAL
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELASAN PETUGAS DAN MAU MAKAN PMT LOKAL
 O.LILA 20.5 CM
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT POSYANDU HAMIL TERATUR
  "
 </t>
   </si>
   <si>
     <t>PMT LOKAL TELAH DIUSULKAN</t>
   </si>
   <si>
     <t>2026-06-29 13:02:00</t>
   </si>
   <si>
     <t>29 tahun 9 bulan</t>
@@ -2969,77 +6821,71 @@
   <si>
     <t>1996-04-07</t>
   </si>
   <si>
     <t>30 tahun 2 bulan</t>
   </si>
   <si>
     <t>ibu hamil ke 2 dengan skor KSPR 14 ( riwayat SC) dan anemia</t>
   </si>
   <si>
     <t>keadaan umum baik, bb 50 kg, TB 150 cm, td 110/70 hb 10,4 GDA 94</t>
   </si>
   <si>
     <t>kie tentang makanan tinggi zat besi, kie makanan gizi seimbang ibu hamil, anjuran minum mms secara rutin</t>
   </si>
   <si>
     <t>2026-05-21 10:41:00</t>
   </si>
   <si>
     <t xml:space="preserve">	RADEVA YUANDIKA ALBIRU</t>
   </si>
   <si>
     <t>3503110806240001</t>
   </si>
   <si>
-    <t>2 tahun 0 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>balita dengan status gizi kurang dan stunting</t>
   </si>
   <si>
     <t xml:space="preserve">keadaan umu baik, BB 8 TB75 </t>
   </si>
   <si>
     <t xml:space="preserve">kie tentang PMBA, kie tentang pemantauan tumbuh dan perkembangan secara berkala, anjuran minum susu PKMK sesuai anjuran dokter, </t>
   </si>
   <si>
     <t>2026-05-21 10:34:00</t>
   </si>
   <si>
     <t>abizar ahmad zulfikar</t>
   </si>
   <si>
     <t>3503121305250003</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
-    <t>1 tahun 0 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>balita dengan T</t>
   </si>
   <si>
     <t>keadaan umum baik, BB 9 TB 76</t>
   </si>
   <si>
     <t>kie tentang PMBA, kie tentang PHBs kie tentang pantau tumbuh kembang secara berkala</t>
   </si>
   <si>
     <t>2026-05-21 09:54:00</t>
   </si>
   <si>
     <t>SHIREEN FAZEELA ALMAIRA</t>
   </si>
   <si>
     <t>2025-05-17</t>
   </si>
   <si>
     <t xml:space="preserve"> balita dengan 2T</t>
   </si>
   <si>
     <t>keadaan umum baik, BB 7 TB 70 LK 45 lila 15</t>
   </si>
   <si>
     <t>kie tentang PMBA, Kie tentang PHBS, kie tentang pantau pertumbuhan dan perkembangan secara rutin</t>
@@ -3054,53 +6900,50 @@
     <t xml:space="preserve">	3503022704250001</t>
   </si>
   <si>
     <t>2025-04-27</t>
   </si>
   <si>
     <t xml:space="preserve">keadaan umum anak tampak sehat, BB 9 tB 75 </t>
   </si>
   <si>
     <t>kie tentang minum obat TBC secara rutin, kie apabila ada keluhan segera periksa, kie tentang PMBA, kie tentang PHBS</t>
   </si>
   <si>
     <t>pasien mengerti tentang penjelasan petugas,dan minum obat TBC secara rutin</t>
   </si>
   <si>
     <t>2026-05-04 08:09:00</t>
   </si>
   <si>
     <t>ZAFI PRABASWARA BAUREKSA</t>
   </si>
   <si>
     <t>3503110608240003</t>
   </si>
   <si>
     <t>2024-08-06</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 tahun 10 bulan</t>
   </si>
   <si>
     <t>baduta dengan 2T mengeluh setelah opname diare di RSUD selama 2 hari</t>
   </si>
   <si>
     <t>keadaan umum baik, BB 13, 5 kg TB 78 cm, balita tampak sehat, ceria, nafsu makan tidak ada masalah, bak+, bab +, mual (-)</t>
   </si>
   <si>
     <t>edukasi tentang bahaya diare pada balita, pencegahan diare pada balita, memastikan balita sudah mendapatkan imunisasi rotavirus, edukasi keluarga menerapkan PHBS, tanda bahaya balita mengalami diare</t>
   </si>
   <si>
     <t>2026-05-21 14:50:00</t>
   </si>
   <si>
     <t>DESY RETNO FITRIANINGSIH</t>
   </si>
   <si>
     <t>3503115412880002</t>
   </si>
   <si>
     <t>1988-12-14</t>
   </si>
   <si>
     <t>37 tahun 5 bulan</t>
   </si>
@@ -3270,151 +7113,133 @@
   <si>
     <t>Keadaan Umum Baik,Berat Badan Tetap,BB:12 kg.TB :89 cm</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan yang baik dengan pasien dan keluarga
 2. Menjelaskan tujuan kedatangan petugas
 3.Menganjurkan pada keluarga tentang pemberian makanan yang bervariasi
 4.Menganjurkan agar ibu menambah porsi makan secara berkala
 5.Menganjurkan pada ibu untuk memberi snak sesuai selera anak
 6.menganjurkan pada ibu agar rutin datang ke Posyandu </t>
   </si>
   <si>
     <t>S: Ibu mengerti penjelasan Petugas
 0: BB : 12 kg TB : 89 cm</t>
   </si>
   <si>
     <t>2026-05-13 10:02:00</t>
   </si>
   <si>
     <t>BINAR AINUL MUHIBBI</t>
   </si>
   <si>
     <t>2022-03-14</t>
   </si>
   <si>
-    <t>4 tahun 2 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>BALITA BERAT BADAN KURANG</t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG PEMENUHAN GIZI DAN KONSULTASI GIZI KE PUSKESMSTRENGGALEK
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
 O.BB 11.9 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA"
 </t>
   </si>
   <si>
     <t>2026-05-12 11:48:00</t>
   </si>
   <si>
     <t>RITA MARSELIA DAMA YANTI</t>
   </si>
   <si>
     <t>42 tahun 3 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL HB RENDAH, TERLALU TUA DAN TERLALU BANYAK ANAK</t>
   </si>
   <si>
     <t>EDUKASI TENTANG MINUM FE DAN MAKANAN YANG MENGANDUNG FE</t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAM PENJELAAN PETUGAS DAN MENGERTI TENTANG RISTI PADA DIRINYA
 O.HB 9.4 gr %
 A.G5  P4  HAMIL DENGAN HB KURANG DAN  TERMASUK TERLALUNTUA DAN TERLALU BANYAK ANAK
 P.MOTIVASI IKUT KELAS IBU
  "
 </t>
   </si>
   <si>
     <t>2026-05-07 09:05:00</t>
   </si>
   <si>
-    <t>INA ALTIFA SARI</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">IBU HAMIL KEK LILA 21 CM
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN PAHAN PENJELAAN PETUGAS
 O.LILA 21 CM
 A.G2 P1 HAMIL DENGAN KEK
 P.MOTIVASI IKUT KELAS IBU
  "
 </t>
   </si>
   <si>
     <t>2026-05-12 08:05:00</t>
   </si>
   <si>
     <t>25 tahun 11 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">BUMIL RESTI KEADAAN UMUM SEHAT, KEK / LILA 22 CM
 </t>
   </si>
   <si>
     <t xml:space="preserve">KEBUTUHAN EDUKASI PENTINGNYA PEMENUHAN GIZI IBU HAMIL, 
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S,IBU MENGERTI TTG PENJELASAN PETUGAS
 O. HASIL PEMERIKSAAN LILA 22 CM, IBU TAMPAK KURUS
 A.G2 P0 A1 REST TM 2
 P.MOTIVASI KELAS BUMIL
 KONTROL TERATUR 
 </t>
   </si>
   <si>
     <t>2026-05-07 11:14:00</t>
   </si>
   <si>
     <t>REYSHAKA AVICENNA RYUNARA</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
-    <t>1 tahun 8 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BALITA BERAT BADAN TETAP
 </t>
   </si>
   <si>
     <t>KIE TENTANG KONSULTASI GIZI / RUJUKAN
  KE PUSKESMAS</t>
   </si>
   <si>
     <t xml:space="preserve">S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 11.5 KG
 A.BALITA DENGAN BERAT BADAN TIDAK NAIK
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>MOHAMMAD HANNAN ATTAKI</t>
   </si>
   <si>
     <t>;3503111801250001</t>
   </si>
   <si>
     <t>2025-01-18</t>
   </si>
   <si>
     <t xml:space="preserve">BALITA BB SULIT NAIK
@@ -3452,53 +7277,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGATAKAN MENGERTI KEADAAN ANAKNYA 
 O.BB T 2 X BB 10.8 KG
 A.BALITA  DENGAN BB KURANG
 P.MOTIVASI KONTROL RUTIN SESUAI ADVIS DR"
 </t>
   </si>
   <si>
     <t>2026-05-04 11:03:00</t>
   </si>
   <si>
     <t>AHMAD MUFAWWIDL ILALLAH</t>
   </si>
   <si>
     <t>3503112301770003</t>
   </si>
   <si>
     <t>3503111204230001</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
-    <t>3 tahun 1 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BALITA BERAT BABAN TETAP
 </t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG KONSULTASI DAN RUJUKAN KE PUSKESMAS
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 13.3 KG
 A.BALITA DENGAN GIZI KURANG BERAT BADAN TETAP
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>2026-05-04 10:02:00</t>
   </si>
   <si>
     <t>ABHIZAR IKHSANUDIN SANJAYA (L</t>
   </si>
   <si>
     <t>5202040405950001</t>
   </si>
   <si>
     <t>3503110512240001</t>
@@ -3526,128 +7348,113 @@
   <si>
     <t>3503117004250002</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t xml:space="preserve">BALITA BB TETAP
 </t>
   </si>
   <si>
     <t xml:space="preserve">KIE TENTANG RUJUKAN/ KONSUL KE PETUGAS GIZI PKM
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 9.8 KG
 A.BALITA DENGAN GIZI BURUK
 P.MOTIVASI RUJUK KE PKM"
 </t>
   </si>
   <si>
     <t>2026-05-18 12:05:00</t>
   </si>
   <si>
-    <t>1999-04-20</t>
-[...1 lines deleted...]
-  <si>
     <t>27 tahun 1 bulan</t>
   </si>
   <si>
     <t>BUMIL RESTI KU SEHAT</t>
   </si>
   <si>
     <t>KEBUTUHAN EDUKASI KEHAMILAN PENTINGNYA BUKU KIA</t>
   </si>
   <si>
     <t>S,IBU MENERTI TTG PENJELASAN PETUGAS
 O.BUKU KIA TERISI PEMERIKSAAN NAKES
 A.G2 P0 A1 REST TM 2
 P.MOTIVASI KELAS BUMIL
 KONTROL TERTUR UNTUK LAB TM 2</t>
   </si>
   <si>
     <t>2026-05-29 12:19:00</t>
   </si>
   <si>
     <t>34 tahun 8 bulan</t>
   </si>
   <si>
     <t>IBU NIFAS HARI KE 4</t>
   </si>
   <si>
     <t>KEBUTUHAN EDUKASI PROSES INFOLOSIO DAN MENYUSUI</t>
   </si>
   <si>
     <t>S. IBU MENGATAKAN PAHAN TENTANG PENJELASAN PETUGAS
 O.T 135/80 MMHG N 80R 18 X/MNTA.P1 AO NIFAS HARI KE 4 DENGAN DM</t>
   </si>
   <si>
     <t>MOTIVASI KONTROL KE PUSKESMAS</t>
   </si>
   <si>
     <t>2026-05-16 11:55:00</t>
   </si>
   <si>
     <t>THARIQ SYAZANI ALTHA</t>
   </si>
   <si>
     <t>3578304809950001</t>
   </si>
   <si>
-    <t>3503011403240001</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-03-09</t>
   </si>
   <si>
     <t>BALITA BB TETAP</t>
   </si>
   <si>
     <t>KIE TENTANG RUJUKAN</t>
   </si>
   <si>
     <t>S.IBU MENGERTI KEADAAN ANAKNYA
 O.BB 9.1KG
 A.BALITA DENGAN GIZI BURUK
 P.MOTIVASI RUJUK KE PKM</t>
   </si>
   <si>
     <t>2026-05-18 11:26:00</t>
   </si>
   <si>
-    <t>ALFARSYA JULIAN PUTRA RAMADHAN</t>
-[...4 lines deleted...]
-  <si>
     <t>3503114704970001</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022-05-02</t>
   </si>
   <si>
     <t>BALITA BB SULIT NAIK</t>
   </si>
   <si>
     <t>KIE KENTANG NUTRISI BALITA</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN PAHAM CARA MEMBERIKAN MAKANAN, TAPI SULIT PORSI TETAP TIDAK HABIS
 O.BB 11.9 KG
 A.BALITA DENGAN BBK
 P.MOTIVASI KONSUL KE SPA</t>
   </si>
   <si>
     <t>2026-05-18 14:04:00</t>
   </si>
   <si>
     <t>31 tahun 10 bulan</t>
   </si>
   <si>
     <t>IBU HAMIL KEK</t>
   </si>
   <si>
     <t>KIE BEBUTUHAN NUTRIASI BUMIL KEK</t>
   </si>
@@ -3661,53 +7468,50 @@
   <si>
     <t>2026-05-16 13:42:00</t>
   </si>
   <si>
     <t>3503116304940001</t>
   </si>
   <si>
     <t>BAYI DENGAN BBK</t>
   </si>
   <si>
     <t>KIE TENTANG MINUM OBAT TB</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI KEADAAN ANAKNYA 
 O.BB T 3 X BB 6.7 KG
 A.BAYI DENGAN TB
 P.MOTIVASI KONTROL RUTIN SESUAI ADVIS DR</t>
   </si>
   <si>
     <t>BEROBAT MANDIRI KE SPA</t>
   </si>
   <si>
     <t>2026-05-16 13:24:00</t>
   </si>
   <si>
-    <t>29 tahun 8 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>IBU HAMIL RESTI T 140/ 80 MMHG</t>
   </si>
   <si>
     <t>KIE TENTANG RESIKO TINGGI KEHAMILAN</t>
   </si>
   <si>
     <t>S.IBU MENGERTI TENTANG RESIKO KEHAMILAN DENGAN TENSI TINGGI
 O.BUKU KIA TERTULIS SUDAH PERIKSA KE SPOG DIRSIA HST
 A.G2 P1 AO RESTI DENGAN RIWAYAT SC , TENSI TINGGI
 P.MOTIVASI IKUT KELAS IBU HAMIL</t>
   </si>
   <si>
     <t>2026-05-19 15:09:00</t>
   </si>
   <si>
     <t xml:space="preserve">Sus Nuryani </t>
   </si>
   <si>
     <t>3503111007660003</t>
   </si>
   <si>
     <t>3503115509570002</t>
   </si>
   <si>
     <t>1957-12-09</t>
@@ -3796,53 +7600,50 @@
     <t>3503014009910001</t>
   </si>
   <si>
     <t>1991-09-09</t>
   </si>
   <si>
     <t>BAIK, IBU HAMIL DENGAN DM</t>
   </si>
   <si>
     <t>MOTIVASI PERIKSA RUTIN KE RSUD DR SOETOMO SURABAUA TERATUR</t>
   </si>
   <si>
     <t>IBU PAHAM APA YG D JELASKAN PETUKAS, PASIEN TELAH MEMBAWA RUJUKAN BALIK</t>
   </si>
   <si>
     <t>PERIKSA KE DR DALAM</t>
   </si>
   <si>
     <t>2026-05-04 09:39:00</t>
   </si>
   <si>
     <t>sanjiwo bree</t>
   </si>
   <si>
     <t>3503111008240002</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-03-19</t>
   </si>
   <si>
     <t>balita sulit makan</t>
   </si>
   <si>
     <t>Edukasitentang gizi seimbang balita, pantau tumbuh kembang tiap 1 bulan sekali</t>
   </si>
   <si>
     <t xml:space="preserve">S: Memberitahu ibu bahwa anaknya sesuai KBM bb blm naik
 O: bb: 12.2 kg.tb : 84 LK:49, LILA: 19
 A: Balita dengan gangguan makan 
 p: Menganjurkan orang tua untuk memebrikan makan anak sesuai dengan porsi makan dan bervariasi, memberikan informasi untuk makan gizi seimbang, istrahat yang cukup
 </t>
   </si>
   <si>
     <t>2026-05-01 00:18:00</t>
   </si>
   <si>
     <t>balita mengalami batuk pilek, sariawan</t>
   </si>
   <si>
     <t>konseling untuk minum obat TBC secara rutin, KIE tentang gizi seimbang</t>
   </si>
   <si>
     <t>evaluasi 1 bulan</t>
@@ -3897,82 +7698,76 @@
     <t>deteksi dini dan skrening, bentuk implementasi dan pendampingan, edukasi dan pemenuhan gizi, persiapan persalinan yang aman,rujukan dan informasi lebih lanjut</t>
   </si>
   <si>
     <t>memberikan informasi kepada ibu hamil tentang keadaan ibu hamil
 memberitahu ibu untuk makan yang sweimbang
 periksa ke faskes apabila sewaktu waktu terjadi keluhan
 persiapan persalinan di RSUD
 MINUM VITAMIN SECARA RUTIN</t>
   </si>
   <si>
     <t>2026-05-12 13:21:00</t>
   </si>
   <si>
     <t>ALESHA KIRANA WARDANI</t>
   </si>
   <si>
     <t>35034014110930001</t>
   </si>
   <si>
     <t>3503117107250001</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
-    <t>0 tahun 9 bulan</t>
-[...1 lines deleted...]
-  <si>
     <t>BAYI SEHAT, KEBUTUHAN ASUPAN GIZI BAYI KURANG, BB 7.1 KG TB 69 CM</t>
   </si>
   <si>
     <t>KIE TENTANG MAKANAN KELUARGA GIZI SEIMBANG
 KIE TENTANG BPBA</t>
   </si>
   <si>
     <t>S.IBU MENGERTI YANG DI JELASKAN PETUGAS
 O.IBU DAPAT MENUNJUKAN TAHAN ANAKNYA DI BUKU KIA
 A.BAYI DENGAN 3T
 P.KUNJUNGAN ULANG 2 MINGGU LAGI</t>
   </si>
   <si>
     <t>MOTIVASI RUJUK KE PUSKESMAS</t>
   </si>
   <si>
     <t>2026-04-10 01:02:00</t>
   </si>
   <si>
     <t>ARDINA KINAS ZIFARA</t>
   </si>
   <si>
     <t>3503116112220001</t>
   </si>
   <si>
     <t>2022-12-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>3 tahun 4 bulan</t>
   </si>
   <si>
     <t xml:space="preserve">ANAK USIA 3 TAHUN BERAT BADAN TIDAK NAIK, BARU SAKIT , ANAK SULIT MAKAN 
 </t>
   </si>
   <si>
     <t>KIE : MENYARANKAN IBU UNTUK RUTI MENIMBANGAKAN ANAKNYA UNTUK MEMANTAU TUMBUH 
         KEMBANG ANAKNYA 
          MENYARANKAN IBU UNTUK MEMBERIKAN MAKAN GIZI SEIMBANG DAN BERVARIASI UNTUK MEMBERI
          DAYA TARIK ANAK</t>
   </si>
   <si>
     <t>IBU BISA MENERIMA SARAN YANG DISAMPAIKAN DAN AKAN MELAKUKANNYA</t>
   </si>
   <si>
     <t>2026-04-10 09:32:00</t>
   </si>
   <si>
     <t>ALICHA SHOPA NUGROHO</t>
   </si>
   <si>
     <t>3503116201220001</t>
   </si>
   <si>
     <t>2022-01-22</t>
@@ -4062,53 +7857,50 @@
   <si>
     <t>IBU HAMIL ANAK KE DUA USIA IBU 36 TAHUN ,JARAK ANAK 14 TAHUN IBU DENGAN RESIKO TINGGI</t>
   </si>
   <si>
     <t xml:space="preserve">MENYARANKAN IBU UNTUK PERIKSA KANDUNGAN SECARA RUTIN SESUAI PELAYANAN ANC STANDAR KE FASILITAS KESEHATAN / TENAGA KESEHATAN.
 MENYARANJAN IBU UNTU RUTIN MINUM MMS/ FE SECARA TERATUS 
 </t>
   </si>
   <si>
     <t>IBU  MELAKSANAKAN ANJURAN YANG TELAH DIBERIKAN PETUGAS, SELAMA INI SUDAH MELAKUKAN PEMERIKSAAN SESUAI STANDAR PELAYANAN ANC DENGAN MEMERISAKAN KEHAMILANNYA KE PUSKESMAS DAN DSOG</t>
   </si>
   <si>
     <t>2026-04-07 11:48:00</t>
   </si>
   <si>
     <t>NANDA RAHMATU</t>
   </si>
   <si>
     <t>00000000000</t>
   </si>
   <si>
     <t>3503116002970001</t>
   </si>
   <si>
     <t>1997-02-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>29 tahun 2 bulan</t>
   </si>
   <si>
     <t>IBUSEHAT , RIWAYAT PERSALINAN SEBELUMNYA SC</t>
   </si>
   <si>
     <t>KIE TENTANG TANDA BAHAYA IBU HAMIL, KIE TENTANG PORSI MAKAN DAN MINUM IBU HAMIL</t>
   </si>
   <si>
     <t>S.IBU MENGATAKAN MENGERTI TETANG PENJELASAN PETUGAS
 O.T.100/70 BB.58
 A.G2P1A0 HAMIL DENGAN RESTI
 P.MOTIVASI IKUT KELAS HAMIL 4 X PERTEMUAN
 PERIKSA 1 BULAN LAGI ATAU SEGERA APABILA DA KELUHAN</t>
   </si>
   <si>
     <t>2026-04-08 11:41:00</t>
   </si>
   <si>
     <t xml:space="preserve">firman dilla </t>
   </si>
   <si>
     <t>3505104306990003</t>
   </si>
   <si>
     <t>1999-06-03</t>
@@ -4411,53 +8203,50 @@
     <t>25 tahun 6 bulan</t>
   </si>
   <si>
     <t>Ibu dalam keadaan Baik BB naik lebih</t>
   </si>
   <si>
     <t>Edukasi tentang Grafik Kenaikan BB</t>
   </si>
   <si>
     <t>Ibu mengerti yang di jelaskan bidan 
 BB 94 TB 153
 Ibu hamil dengan Obesitas
 evaluasi 1 mgg lagi</t>
   </si>
   <si>
     <t>2026-03-17 22:05:00</t>
   </si>
   <si>
     <t>MILA ANGGITA</t>
   </si>
   <si>
     <t>3503046707000004</t>
   </si>
   <si>
     <t>2000-07-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 tahun 8 bulan</t>
   </si>
   <si>
     <t>Ibu hamil Ke 2 Tidak ada keluhan</t>
   </si>
   <si>
     <t xml:space="preserve">Edukasitentang tanda bahaya ibu hamil, perencanaan persalinan dan KB pasca salin
 </t>
   </si>
   <si>
     <t>s. ibu mengerti tentang penjelasan bidan dan dapat mengulanginya
 O.BB 74 TB 156 T 110/70
 A.G2 A1 Ho dengan Resti skor 6</t>
   </si>
   <si>
     <t>Riwayat Abortus</t>
   </si>
   <si>
     <t>2026-03-17 10:20:00</t>
   </si>
   <si>
     <t>NURMA IDAWATI SIREGAR</t>
   </si>
   <si>
     <t>3503113007910002</t>
   </si>
@@ -4952,51 +8741,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5268,7829 +9057,15423 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N190"/>
+  <dimension ref="A1:N370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B189" sqref="B189:M190"/>
+      <selection activeCell="B369" sqref="B369:M370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="262.936" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>185</v>
+        <v>365</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>184</v>
+        <v>364</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>183</v>
+        <v>363</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="F4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="G4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="2" t="s">
+      <c r="I4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="L4" s="2" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>182</v>
+        <v>362</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="I5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="2" t="s">
+      <c r="L5" s="2" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>181</v>
+        <v>361</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="K6" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E6" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="2" t="s">
+      <c r="L6" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="K7" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="L7" s="2" t="s">
         <v>64</v>
-      </c>
-[...22 lines deleted...]
-        <v>69</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>179</v>
+        <v>359</v>
       </c>
       <c r="B8" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="K8" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="L8" s="2" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>178</v>
+        <v>358</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L9" s="2" t="s">
         <v>81</v>
-      </c>
-[...28 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>177</v>
+        <v>357</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="K10" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="L10" s="2" t="s">
         <v>90</v>
-      </c>
-[...25 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>176</v>
+        <v>356</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="L11" s="2" t="s">
         <v>97</v>
-      </c>
-[...28 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>175</v>
+        <v>355</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K12" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="L12" s="2" t="s">
         <v>105</v>
-      </c>
-[...25 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>174</v>
+        <v>354</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="K13" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="2" t="s">
+      <c r="L13" s="2" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>118</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>173</v>
+        <v>353</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="K14" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="L14" s="2" t="s">
         <v>120</v>
-      </c>
-[...25 lines deleted...]
-        <v>126</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>172</v>
+        <v>352</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="2" t="s">
         <v>127</v>
-      </c>
-[...28 lines deleted...]
-        <v>134</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>129</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>141</v>
+        <v>63</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>170</v>
+        <v>350</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>136</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>169</v>
+        <v>349</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>143</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>159</v>
+        <v>63</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>168</v>
+        <v>348</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>150</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>167</v>
+        <v>347</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>157</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>173</v>
+        <v>46</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
+        <v>346</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K21" s="2" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>165</v>
+        <v>345</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>3500000000000</v>
+        <v>170</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>171</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>189</v>
+        <v>40</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>164</v>
+        <v>344</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>177</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>163</v>
+        <v>343</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>185</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>162</v>
+        <v>342</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>192</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="2">
+        <v>350311106220002</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>213</v>
+        <v>63</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>161</v>
+        <v>341</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>198</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>39</v>
+        <v>201</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>220</v>
+        <v>63</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>160</v>
+        <v>340</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>205</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>228</v>
+        <v>63</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>159</v>
+        <v>339</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>232</v>
+        <v>16</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>158</v>
+        <v>338</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>245</v>
+        <v>63</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>157</v>
+        <v>337</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>251</v>
+        <v>125</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>253</v>
+        <v>63</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>156</v>
+        <v>336</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>257</v>
+        <v>232</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>258</v>
+        <v>233</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>259</v>
+        <v>208</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>260</v>
+        <v>234</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>261</v>
+        <v>235</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>155</v>
+        <v>335</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>264</v>
+        <v>238</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>265</v>
+        <v>239</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>173</v>
+        <v>241</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>267</v>
+        <v>89</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>154</v>
+        <v>334</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>272</v>
+        <v>246</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>274</v>
+        <v>248</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>275</v>
+        <v>235</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>276</v>
+        <v>249</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>153</v>
+        <v>333</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>277</v>
+        <v>250</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>281</v>
+        <v>146</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>283</v>
+        <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>284</v>
+        <v>255</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>152</v>
+        <v>332</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>285</v>
+        <v>256</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>286</v>
+        <v>257</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>287</v>
+        <v>258</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>288</v>
+        <v>259</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>290</v>
+        <v>260</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>291</v>
+        <v>235</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="M35" s="2"/>
       <c r="N35" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>151</v>
+        <v>331</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>295</v>
+        <v>63</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>150</v>
+        <v>330</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>298</v>
+        <v>270</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>304</v>
+        <v>276</v>
       </c>
       <c r="M37" s="2"/>
       <c r="N37" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>149</v>
+        <v>329</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>305</v>
+        <v>277</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>306</v>
+        <v>278</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>55</v>
+        <v>279</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>148</v>
+        <v>328</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>26</v>
+        <v>286</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>27</v>
+        <v>287</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>28</v>
+        <v>288</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>313</v>
+        <v>78</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>314</v>
+        <v>289</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>315</v>
+        <v>290</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>316</v>
+        <v>291</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>147</v>
+        <v>327</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>317</v>
+        <v>292</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>318</v>
+        <v>293</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>319</v>
+        <v>16</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>319</v>
+        <v>294</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>320</v>
+        <v>295</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>149</v>
+        <v>87</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>323</v>
+        <v>297</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
-        <v>146</v>
+        <v>326</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>327</v>
+        <v>16</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>328</v>
+        <v>302</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>329</v>
+        <v>303</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>331</v>
+        <v>305</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>332</v>
+        <v>306</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>145</v>
+        <v>325</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>333</v>
+        <v>307</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>144</v>
+        <v>324</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>337</v>
+        <v>315</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>38</v>
+        <v>318</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>173</v>
+        <v>319</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>143</v>
+        <v>323</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>256</v>
+        <v>324</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="M44" s="2"/>
       <c r="N44" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>347</v>
+        <v>16</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>349</v>
+        <v>221</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>350</v>
+        <v>331</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>351</v>
+        <v>305</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="M45" s="2"/>
       <c r="N45" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>141</v>
+        <v>321</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>355</v>
+        <v>16</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>359</v>
+        <v>339</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>360</v>
+        <v>339</v>
       </c>
       <c r="M46" s="2"/>
       <c r="N46" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>140</v>
+        <v>320</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>364</v>
+        <v>343</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>365</v>
+        <v>344</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>30</v>
+        <v>345</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>31</v>
+        <v>346</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>139</v>
+        <v>319</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="M48" s="2"/>
       <c r="N48" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>138</v>
+        <v>318</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>360</v>
+      </c>
+      <c r="D49" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E49" s="2">
+        <v>350903600490001</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>156</v>
+        <v>361</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>137</v>
+        <v>317</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>350311208250001</v>
+        <v>366</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>367</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="M50" s="2"/>
       <c r="N50" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>136</v>
+        <v>316</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>135</v>
+        <v>315</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="M52" s="2"/>
       <c r="N52" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>134</v>
+        <v>314</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>406</v>
+        <v>247</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="M53" s="2"/>
       <c r="N53" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
-        <v>133</v>
+        <v>313</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>180</v>
+        <v>401</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="M54" s="2"/>
       <c r="N54" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
-        <v>132</v>
+        <v>312</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>422</v>
+        <v>247</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="M55" s="2"/>
       <c r="N55" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
-        <v>131</v>
+        <v>311</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>430</v>
+        <v>208</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="M56" s="2"/>
       <c r="N56" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>130</v>
+        <v>310</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="I57" s="2"/>
+        <v>77</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>345</v>
+      </c>
       <c r="J57" s="2" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="M57" s="2"/>
       <c r="N57" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>129</v>
+        <v>309</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>446</v>
+        <v>153</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
-        <v>128</v>
+        <v>308</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>454</v>
+        <v>303</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="M59" s="2"/>
       <c r="N59" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
-        <v>127</v>
+        <v>307</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>241</v>
+        <v>443</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="M60" s="2"/>
       <c r="N60" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="2">
-        <v>126</v>
+        <v>306</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>467</v>
+        <v>16</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>469</v>
+        <v>337</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>471</v>
+        <v>432</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="M61" s="2"/>
       <c r="N61" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
-        <v>125</v>
+        <v>305</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>475</v>
+        <v>16</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
-        <v>124</v>
+        <v>304</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>482</v>
+        <v>16</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>486</v>
+        <v>432</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="M63" s="2"/>
       <c r="N63" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
-        <v>123</v>
+        <v>303</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>489</v>
+        <v>462</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>490</v>
+        <v>469</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>491</v>
+        <v>16</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>493</v>
+        <v>471</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>281</v>
+        <v>472</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>494</v>
+        <v>21</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>495</v>
+        <v>473</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>496</v>
+        <v>432</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>497</v>
+        <v>474</v>
       </c>
       <c r="M64" s="2"/>
       <c r="N64" s="2" t="s">
-        <v>44</v>
+        <v>434</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>122</v>
+        <v>302</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>350309410910001</v>
+        <v>476</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>477</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>503</v>
+        <v>432</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>504</v>
+        <v>481</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>143</v>
+        <v>434</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>121</v>
+        <v>301</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>505</v>
+        <v>482</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>506</v>
+        <v>483</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>507</v>
+        <v>484</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>509</v>
+        <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>406</v>
+        <v>247</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>510</v>
+        <v>485</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>511</v>
+        <v>486</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="M66" s="2"/>
       <c r="N66" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>350000000000000</v>
+        <v>490</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>491</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>517</v>
+        <v>86</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="M67" s="2"/>
       <c r="N67" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>119</v>
+        <v>299</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>524</v>
+        <v>500</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>525</v>
+        <v>501</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>526</v>
+        <v>173</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>528</v>
+        <v>503</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>529</v>
+        <v>504</v>
       </c>
       <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>118</v>
+        <v>298</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>534</v>
+        <v>459</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>117</v>
+        <v>297</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>538</v>
+        <v>512</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>540</v>
+        <v>515</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>541</v>
+        <v>516</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>544</v>
+        <v>503</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="M70" s="2"/>
       <c r="N70" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>116</v>
+        <v>296</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>350000000000000</v>
+        <v>521</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>522</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>548</v>
+        <v>523</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>549</v>
+        <v>524</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>550</v>
+        <v>385</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>552</v>
+        <v>526</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>553</v>
+        <v>527</v>
       </c>
       <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
-        <v>115</v>
+        <v>295</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>554</v>
+        <v>528</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>555</v>
+        <v>529</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>556</v>
+        <v>531</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>558</v>
+        <v>188</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>559</v>
+        <v>533</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>560</v>
+        <v>534</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>561</v>
+        <v>535</v>
       </c>
       <c r="M72" s="2"/>
       <c r="N72" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
-        <v>114</v>
+        <v>294</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>537</v>
+      </c>
+      <c r="D73" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>566</v>
+        <v>303</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>567</v>
+        <v>540</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="M73" s="2"/>
       <c r="N73" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>113</v>
+        <v>293</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>570</v>
+        <v>544</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>545</v>
+      </c>
+      <c r="D74" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>572</v>
+        <v>546</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>573</v>
+        <v>547</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>574</v>
+        <v>517</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>575</v>
+        <v>548</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>576</v>
+        <v>549</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="M74" s="2"/>
       <c r="N74" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>112</v>
+        <v>292</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>579</v>
+        <v>551</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>552</v>
+      </c>
+      <c r="D75" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>581</v>
+        <v>553</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>583</v>
+        <v>146</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>584</v>
+        <v>555</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>585</v>
+        <v>556</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="M75" s="2"/>
       <c r="N75" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>111</v>
+        <v>291</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>587</v>
+        <v>558</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>559</v>
+      </c>
+      <c r="D76" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E76" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>393</v>
+        <v>560</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>394</v>
+        <v>273</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>590</v>
+        <v>561</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>591</v>
+        <v>562</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="M76" s="2"/>
       <c r="N76" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>110</v>
+        <v>290</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>593</v>
+        <v>564</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>565</v>
+      </c>
+      <c r="D77" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>595</v>
+        <v>566</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>596</v>
+        <v>567</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>597</v>
+        <v>146</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>598</v>
+        <v>568</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>599</v>
+        <v>569</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="M77" s="2"/>
       <c r="N77" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
-        <v>109</v>
+        <v>289</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>602</v>
+        <v>571</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>572</v>
+      </c>
+      <c r="D78" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>604</v>
+        <v>573</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>605</v>
+        <v>574</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="I78" s="2"/>
+        <v>241</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>386</v>
+      </c>
       <c r="J78" s="2" t="s">
-        <v>607</v>
+        <v>575</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>608</v>
+        <v>576</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>609</v>
-[...3 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="M78" s="2"/>
       <c r="N78" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
-        <v>108</v>
+        <v>288</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>602</v>
+        <v>578</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>579</v>
+      </c>
+      <c r="D79" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>605</v>
+        <v>574</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="I79" s="2"/>
+        <v>241</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>386</v>
+      </c>
       <c r="J79" s="2" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>608</v>
+        <v>582</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>609</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="M79" s="2"/>
       <c r="N79" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
-        <v>107</v>
+        <v>287</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>610</v>
+        <v>584</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>585</v>
+      </c>
+      <c r="D80" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>612</v>
+        <v>586</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>613</v>
+        <v>587</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>614</v>
+        <v>180</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>615</v>
+        <v>588</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>616</v>
+        <v>589</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>617</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="M80" s="2"/>
       <c r="N80" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="2">
-        <v>106</v>
+        <v>286</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>592</v>
+      </c>
+      <c r="D81" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E81" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>623</v>
+        <v>593</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>624</v>
+        <v>38</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>625</v>
+        <v>594</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>626</v>
+        <v>595</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>627</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="M81" s="2"/>
       <c r="N81" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="2">
-        <v>105</v>
+        <v>285</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>628</v>
+        <v>597</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>629</v>
+        <v>598</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>630</v>
+        <v>599</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>631</v>
+        <v>599</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>632</v>
+        <v>600</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>157</v>
+        <v>601</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>633</v>
+        <v>602</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>634</v>
+        <v>603</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>635</v>
+        <v>604</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="N82" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="2">
-        <v>104</v>
+        <v>284</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>636</v>
+        <v>607</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>638</v>
+        <v>599</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>639</v>
+        <v>599</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>640</v>
+        <v>609</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>93</v>
+        <v>610</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>641</v>
+        <v>611</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>642</v>
+        <v>612</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="M83" s="2"/>
+        <v>613</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>614</v>
+      </c>
       <c r="N83" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="2">
-        <v>103</v>
+        <v>283</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>644</v>
+        <v>615</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>645</v>
+        <v>616</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>646</v>
+        <v>16</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>646</v>
+        <v>16</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>38</v>
+        <v>617</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>85</v>
+        <v>618</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="J84" s="2" t="s">
-        <v>647</v>
+        <v>619</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>648</v>
+        <v>16</v>
       </c>
       <c r="L84" s="2" t="s">
-        <v>649</v>
+        <v>620</v>
       </c>
       <c r="M84" s="2"/>
       <c r="N84" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="2">
-        <v>102</v>
+        <v>282</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>650</v>
+        <v>621</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>651</v>
+        <v>622</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>652</v>
+        <v>16</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>653</v>
+        <v>623</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>654</v>
+        <v>624</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>655</v>
+        <v>221</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J85" s="2" t="s">
-        <v>656</v>
+        <v>625</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>657</v>
+        <v>16</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>658</v>
+        <v>16</v>
       </c>
       <c r="M85" s="2"/>
       <c r="N85" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="2">
-        <v>101</v>
+        <v>281</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>659</v>
+        <v>626</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>16</v>
+      </c>
+      <c r="E86" s="2">
+        <v>350311571290001</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>101</v>
+        <v>629</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>663</v>
+        <v>630</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>664</v>
+        <v>631</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="M86" s="2"/>
       <c r="N86" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="2">
-        <v>100</v>
+        <v>280</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>666</v>
+        <v>632</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>667</v>
+        <v>633</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>668</v>
+        <v>16</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>668</v>
+        <v>634</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>669</v>
+        <v>635</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>670</v>
+        <v>636</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J87" s="2" t="s">
-        <v>671</v>
+        <v>637</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>672</v>
+        <v>638</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>673</v>
+        <v>639</v>
       </c>
       <c r="M87" s="2"/>
       <c r="N87" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="2">
-        <v>99</v>
+        <v>279</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>674</v>
+        <v>640</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>675</v>
+        <v>641</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>676</v>
+        <v>16</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>677</v>
+        <v>642</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>678</v>
+        <v>643</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>679</v>
+        <v>319</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J88" s="2" t="s">
-        <v>680</v>
+        <v>644</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>681</v>
+        <v>644</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>682</v>
+        <v>16</v>
       </c>
       <c r="M88" s="2"/>
       <c r="N88" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="2">
-        <v>98</v>
+        <v>278</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>683</v>
+        <v>645</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>646</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>685</v>
+        <v>16</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>686</v>
+        <v>647</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>687</v>
+        <v>20</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>688</v>
+        <v>648</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="M89" s="2"/>
       <c r="N89" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
-        <v>97</v>
+        <v>277</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>691</v>
+        <v>651</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>692</v>
+        <v>652</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>693</v>
+        <v>653</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>694</v>
+        <v>654</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>430</v>
+        <v>655</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J90" s="2" t="s">
-        <v>695</v>
+        <v>656</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>696</v>
+        <v>657</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
       <c r="M90" s="2"/>
       <c r="N90" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="2">
-        <v>96</v>
+        <v>276</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>698</v>
+        <v>658</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>699</v>
+        <v>659</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>700</v>
+        <v>660</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>701</v>
+        <v>661</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>702</v>
+        <v>46</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J91" s="2" t="s">
-        <v>703</v>
+        <v>662</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>704</v>
+        <v>663</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>705</v>
+        <v>663</v>
       </c>
       <c r="M91" s="2"/>
       <c r="N91" s="2" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
-        <v>95</v>
+        <v>275</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>706</v>
+        <v>664</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>120</v>
+        <v>665</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>72</v>
+        <v>666</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>121</v>
+        <v>667</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>122</v>
+        <v>668</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>707</v>
+        <v>247</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J92" s="2" t="s">
-        <v>708</v>
+        <v>669</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>709</v>
+        <v>670</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>710</v>
+        <v>671</v>
       </c>
       <c r="M92" s="2"/>
       <c r="N92" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="2">
-        <v>94</v>
+        <v>274</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>711</v>
+        <v>672</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>712</v>
+        <v>673</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>72</v>
+        <v>674</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>129</v>
+        <v>675</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>130</v>
+        <v>676</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>713</v>
+        <v>337</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>714</v>
+        <v>677</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>715</v>
+        <v>678</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>716</v>
+        <v>679</v>
       </c>
       <c r="M93" s="2"/>
       <c r="N93" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="2">
-        <v>93</v>
+        <v>273</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>717</v>
+        <v>680</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>718</v>
+        <v>681</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>72</v>
+        <v>682</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>719</v>
+        <v>682</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>720</v>
+        <v>683</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>721</v>
+        <v>684</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>40</v>
+        <v>345</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>722</v>
+        <v>685</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>79</v>
+        <v>687</v>
       </c>
       <c r="M94" s="2"/>
       <c r="N94" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2">
-        <v>92</v>
+        <v>272</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>724</v>
+        <v>688</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>725</v>
+        <v>689</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>72</v>
+        <v>690</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>726</v>
+        <v>690</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>727</v>
+        <v>691</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>728</v>
+        <v>692</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>729</v>
+        <v>693</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="M95" s="2"/>
+        <v>695</v>
+      </c>
+      <c r="M95" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="N95" s="2" t="s">
-        <v>80</v>
+        <v>606</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="2">
-        <v>91</v>
+        <v>271</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>731</v>
+        <v>696</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>732</v>
+        <v>697</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>72</v>
+        <v>698</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>733</v>
+        <v>698</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>734</v>
+        <v>699</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>735</v>
+        <v>700</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>715</v>
+        <v>701</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="M96" s="2"/>
+        <v>702</v>
+      </c>
+      <c r="M96" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N96" s="2" t="s">
-        <v>80</v>
+        <v>606</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="2">
-        <v>90</v>
+        <v>270</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>737</v>
+        <v>704</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>738</v>
+        <v>705</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>739</v>
+        <v>706</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>739</v>
+        <v>706</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>740</v>
+        <v>707</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>501</v>
+        <v>708</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>741</v>
+        <v>709</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>742</v>
+        <v>710</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="M97" s="2"/>
+        <v>711</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>712</v>
+      </c>
       <c r="N97" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
-        <v>89</v>
+        <v>269</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>744</v>
+        <v>713</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>745</v>
+        <v>714</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>746</v>
+        <v>715</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>746</v>
+        <v>716</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>747</v>
+        <v>717</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>748</v>
+        <v>718</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>749</v>
+        <v>719</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>750</v>
+        <v>720</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
       <c r="M98" s="2"/>
       <c r="N98" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
-        <v>88</v>
+        <v>268</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>752</v>
+        <v>722</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>248</v>
+        <v>723</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>249</v>
+        <v>715</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>249</v>
+        <v>724</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>250</v>
+        <v>725</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>753</v>
+        <v>221</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>754</v>
+        <v>726</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>755</v>
+        <v>727</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>756</v>
+        <v>728</v>
       </c>
       <c r="M99" s="2"/>
       <c r="N99" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
-        <v>87</v>
+        <v>267</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>757</v>
+        <v>729</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>443</v>
+        <v>730</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>444</v>
+        <v>731</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>444</v>
+        <v>732</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>758</v>
+        <v>733</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>759</v>
+        <v>734</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J100" s="2" t="s">
-        <v>760</v>
+        <v>735</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>761</v>
+        <v>736</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="M100" s="2"/>
       <c r="N100" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
-        <v>86</v>
+        <v>266</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>764</v>
+        <v>738</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>403</v>
+        <v>739</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>404</v>
+        <v>740</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>404</v>
+        <v>740</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>405</v>
+        <v>741</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>765</v>
+        <v>69</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J101" s="2" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="K101" s="2" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>744</v>
+      </c>
+      <c r="M101" s="2"/>
       <c r="N101" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="2">
-        <v>85</v>
+        <v>265</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>771</v>
+        <v>746</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>772</v>
+        <v>747</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>772</v>
+        <v>748</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>773</v>
+        <v>749</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>517</v>
+        <v>734</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J102" s="2" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>775</v>
+        <v>751</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>776</v>
+        <v>752</v>
       </c>
       <c r="M102" s="2"/>
       <c r="N102" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="2">
-        <v>84</v>
+        <v>264</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>777</v>
+        <v>753</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>350000000000</v>
+        <v>754</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>755</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>779</v>
+        <v>756</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>782</v>
+        <v>726</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>783</v>
+        <v>759</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
       <c r="M103" s="2"/>
       <c r="N103" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="2">
-        <v>83</v>
+        <v>263</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>507</v>
+        <v>763</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>787</v>
+        <v>764</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>156</v>
+        <v>765</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>788</v>
+        <v>247</v>
       </c>
       <c r="I104" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>789</v>
+        <v>766</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>790</v>
+        <v>751</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>791</v>
+        <v>767</v>
       </c>
       <c r="M104" s="2"/>
       <c r="N104" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="2">
-        <v>82</v>
+        <v>262</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>507</v>
+        <v>770</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>794</v>
+        <v>771</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>796</v>
+        <v>718</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>798</v>
+        <v>720</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="M105" s="2"/>
       <c r="N105" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="2">
-        <v>81</v>
+        <v>261</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>507</v>
+        <v>777</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>507</v>
+        <v>777</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>796</v>
+        <v>779</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>803</v>
+        <v>780</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>804</v>
+        <v>781</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>805</v>
+        <v>782</v>
       </c>
       <c r="M106" s="2"/>
       <c r="N106" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" s="2">
-        <v>80</v>
+        <v>260</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>806</v>
+        <v>783</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>807</v>
+        <v>784</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>507</v>
+        <v>785</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>808</v>
+        <v>785</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>809</v>
+        <v>786</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>148</v>
+        <v>787</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>494</v>
+        <v>345</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>810</v>
+        <v>788</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>811</v>
+        <v>789</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>812</v>
+        <v>790</v>
       </c>
       <c r="M107" s="2"/>
       <c r="N107" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="2">
-        <v>79</v>
+        <v>259</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>813</v>
+        <v>791</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>814</v>
+        <v>792</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>507</v>
+        <v>793</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>817</v>
+        <v>795</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>149</v>
+        <v>345</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>818</v>
+        <v>796</v>
       </c>
       <c r="K108" s="2" t="s">
-        <v>819</v>
+        <v>797</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>820</v>
+        <v>798</v>
       </c>
       <c r="M108" s="2"/>
       <c r="N108" s="2" t="s">
-        <v>143</v>
+        <v>488</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="2">
-        <v>78</v>
+        <v>258</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>821</v>
+        <v>799</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>822</v>
+        <v>800</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>72</v>
+        <v>801</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>823</v>
+        <v>801</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>824</v>
+        <v>802</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>825</v>
+        <v>273</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>826</v>
+        <v>803</v>
       </c>
       <c r="K109" s="2" t="s">
-        <v>827</v>
+        <v>804</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>710</v>
+        <v>805</v>
       </c>
       <c r="M109" s="2"/>
       <c r="N109" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="2">
-        <v>77</v>
+        <v>257</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>828</v>
+        <v>799</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>829</v>
+        <v>800</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>72</v>
+        <v>801</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>830</v>
+        <v>801</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>831</v>
+        <v>802</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>832</v>
+        <v>273</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>833</v>
+        <v>803</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>834</v>
+        <v>804</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>835</v>
+        <v>805</v>
       </c>
       <c r="M110" s="2"/>
       <c r="N110" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="2">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>836</v>
+        <v>806</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>837</v>
+        <v>807</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>72</v>
+        <v>808</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>838</v>
+        <v>809</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>839</v>
+        <v>810</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>840</v>
+        <v>811</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>841</v>
+        <v>812</v>
       </c>
       <c r="K111" s="2" t="s">
-        <v>834</v>
+        <v>813</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>842</v>
+        <v>814</v>
       </c>
       <c r="M111" s="2"/>
       <c r="N111" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="2">
-        <v>75</v>
+        <v>255</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>843</v>
+        <v>815</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>844</v>
+        <v>816</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>72</v>
+        <v>817</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>845</v>
+        <v>818</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>846</v>
+        <v>819</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>847</v>
+        <v>125</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J112" s="2" t="s">
-        <v>848</v>
+        <v>812</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>834</v>
+        <v>736</v>
       </c>
       <c r="L112" s="2" t="s">
-        <v>849</v>
+        <v>820</v>
       </c>
       <c r="M112" s="2"/>
       <c r="N112" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" s="2">
-        <v>74</v>
+        <v>254</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>850</v>
+        <v>821</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>851</v>
+        <v>822</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>72</v>
+        <v>823</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>852</v>
+        <v>824</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>853</v>
+        <v>825</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>380</v>
+        <v>826</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J113" s="2" t="s">
-        <v>854</v>
+        <v>827</v>
       </c>
       <c r="K113" s="2" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="L113" s="2" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="M113" s="2"/>
       <c r="N113" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="2">
-        <v>73</v>
+        <v>253</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>857</v>
+        <v>830</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>860</v>
+        <v>833</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>788</v>
+        <v>153</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J114" s="2" t="s">
-        <v>861</v>
+        <v>834</v>
       </c>
       <c r="K114" s="2" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="L114" s="2" t="s">
-        <v>862</v>
+        <v>835</v>
       </c>
       <c r="M114" s="2"/>
       <c r="N114" s="2" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="2">
-        <v>72</v>
+        <v>252</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>863</v>
+        <v>836</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>864</v>
+        <v>837</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>865</v>
+        <v>838</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>866</v>
+        <v>838</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>867</v>
+        <v>839</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>713</v>
+        <v>319</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J115" s="2" t="s">
-        <v>868</v>
+        <v>840</v>
       </c>
       <c r="K115" s="2" t="s">
-        <v>715</v>
+        <v>841</v>
       </c>
       <c r="L115" s="2" t="s">
-        <v>869</v>
+        <v>842</v>
       </c>
       <c r="M115" s="2"/>
       <c r="N115" s="2" t="s">
-        <v>80</v>
+        <v>488</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="2">
-        <v>71</v>
+        <v>251</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>870</v>
+        <v>843</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>872</v>
+        <v>845</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>873</v>
+        <v>845</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>874</v>
+        <v>846</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>817</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I116" s="2"/>
       <c r="J116" s="2" t="s">
-        <v>875</v>
+        <v>847</v>
       </c>
       <c r="K116" s="2" t="s">
-        <v>876</v>
+        <v>841</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>877</v>
+        <v>848</v>
       </c>
       <c r="M116" s="2"/>
       <c r="N116" s="2" t="s">
-        <v>80</v>
+        <v>488</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" s="2">
-        <v>70</v>
+        <v>250</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>878</v>
+        <v>849</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>879</v>
-[...5 lines deleted...]
-        <v>0.350311540322</v>
+        <v>850</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>880</v>
+        <v>851</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>881</v>
+        <v>20</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J117" s="2" t="s">
-        <v>882</v>
+        <v>852</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>883</v>
+        <v>853</v>
       </c>
       <c r="L117" s="2" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="M117" s="2"/>
       <c r="N117" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" s="2">
-        <v>69</v>
+        <v>249</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>885</v>
+        <v>854</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>886</v>
+        <v>855</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>0.350311440384</v>
+        <v>16</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>393</v>
+        <v>856</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>887</v>
+        <v>466</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J118" s="2" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
       <c r="K118" s="2" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
       <c r="L118" s="2" t="s">
-        <v>890</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="M118" s="2"/>
       <c r="N118" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" s="2">
-        <v>68</v>
+        <v>248</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>891</v>
+        <v>859</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>892</v>
+        <v>860</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>893</v>
+        <v>861</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>893</v>
+        <v>232</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>894</v>
+        <v>233</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>895</v>
+        <v>61</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>896</v>
+        <v>862</v>
       </c>
       <c r="K119" s="2" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="L119" s="2" t="s">
-        <v>897</v>
-[...3 lines deleted...]
-      </c>
+        <v>863</v>
+      </c>
+      <c r="M119" s="2"/>
       <c r="N119" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" s="2">
-        <v>67</v>
+        <v>247</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>580</v>
+        <v>865</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>581</v>
+        <v>16</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>581</v>
+        <v>16</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>582</v>
+        <v>866</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>899</v>
+        <v>30</v>
       </c>
       <c r="I120" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J120" s="2" t="s">
-        <v>900</v>
+        <v>867</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>901</v>
+        <v>868</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>902</v>
-[...3 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="M120" s="2"/>
       <c r="N120" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="2">
-        <v>66</v>
+        <v>246</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>903</v>
+        <v>870</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>0.350311041024</v>
+        <v>871</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>905</v>
+        <v>872</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>906</v>
+        <v>873</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J121" s="2" t="s">
-        <v>907</v>
+        <v>874</v>
       </c>
       <c r="K121" s="2" t="s">
-        <v>908</v>
+        <v>875</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="M121" s="2"/>
       <c r="N121" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" s="2">
-        <v>65</v>
+        <v>245</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>910</v>
+        <v>877</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>911</v>
+        <v>16</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>911</v>
+        <v>16</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>912</v>
+        <v>878</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>131</v>
+        <v>618</v>
       </c>
       <c r="I122" s="2" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="J122" s="2" t="s">
-        <v>913</v>
+        <v>879</v>
       </c>
       <c r="K122" s="2" t="s">
-        <v>914</v>
+        <v>880</v>
       </c>
       <c r="L122" s="2" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="M122" s="2"/>
       <c r="N122" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" s="2">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>916</v>
+        <v>881</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>917</v>
+        <v>882</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>918</v>
+        <v>16</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>918</v>
+        <v>16</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>919</v>
+        <v>883</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>380</v>
+        <v>20</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J123" s="2" t="s">
-        <v>920</v>
+        <v>884</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>921</v>
+        <v>885</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>886</v>
+      </c>
+      <c r="M123" s="2"/>
       <c r="N123" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" s="2">
-        <v>63</v>
+        <v>243</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>923</v>
+        <v>887</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>924</v>
+        <v>888</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>925</v>
+        <v>16</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>926</v>
+        <v>16</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>927</v>
+        <v>889</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>928</v>
+        <v>890</v>
       </c>
       <c r="I124" s="2" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="J124" s="2" t="s">
-        <v>929</v>
+        <v>857</v>
       </c>
       <c r="K124" s="2" t="s">
-        <v>930</v>
+        <v>891</v>
       </c>
       <c r="L124" s="2" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="M124" s="2"/>
       <c r="N124" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" s="2">
-        <v>62</v>
+        <v>242</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>932</v>
+        <v>892</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>933</v>
+        <v>16</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>934</v>
+        <v>16</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>935</v>
+        <v>16</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>936</v>
+        <v>60</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>76</v>
+        <v>893</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J125" s="2" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
       <c r="K125" s="2" t="s">
-        <v>937</v>
+        <v>895</v>
       </c>
       <c r="L125" s="2" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="M125" s="2"/>
       <c r="N125" s="2" t="s">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="2">
-        <v>61</v>
+        <v>241</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>939</v>
+        <v>897</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>898</v>
+      </c>
+      <c r="D126" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E126" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>942</v>
+        <v>265</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>380</v>
+        <v>899</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J126" s="2" t="s">
-        <v>943</v>
+        <v>900</v>
       </c>
       <c r="K126" s="2" t="s">
-        <v>944</v>
+        <v>901</v>
       </c>
       <c r="L126" s="2" t="s">
-        <v>945</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="M126" s="2"/>
       <c r="N126" s="2" t="s">
-        <v>376</v>
+        <v>543</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="2">
-        <v>60</v>
+        <v>240</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>946</v>
+        <v>903</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>466</v>
+        <v>904</v>
       </c>
       <c r="D127" s="2">
-        <v>350903600490001</v>
+        <v>3500000000000</v>
       </c>
       <c r="E127" s="2">
-        <v>350903600490001</v>
+        <v>3500000000000</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>947</v>
+        <v>493</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>948</v>
+        <v>208</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J127" s="2" t="s">
-        <v>949</v>
+        <v>905</v>
       </c>
       <c r="K127" s="2" t="s">
-        <v>950</v>
+        <v>906</v>
       </c>
       <c r="L127" s="2" t="s">
-        <v>951</v>
+        <v>907</v>
       </c>
       <c r="M127" s="2"/>
       <c r="N127" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="2">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>952</v>
+        <v>908</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>739</v>
+        <v>909</v>
+      </c>
+      <c r="D128" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E128" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>740</v>
+        <v>910</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>953</v>
+        <v>911</v>
       </c>
       <c r="I128" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J128" s="2" t="s">
-        <v>954</v>
+        <v>912</v>
       </c>
       <c r="K128" s="2" t="s">
-        <v>955</v>
+        <v>913</v>
       </c>
       <c r="L128" s="2" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="M128" s="2"/>
       <c r="N128" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="2">
-        <v>58</v>
+        <v>238</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>958</v>
+        <v>914</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>915</v>
+      </c>
+      <c r="D129" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E129" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>962</v>
+        <v>916</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>157</v>
+        <v>917</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J129" s="2" t="s">
-        <v>963</v>
+        <v>918</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>964</v>
+        <v>919</v>
       </c>
       <c r="L129" s="2" t="s">
-        <v>965</v>
+        <v>920</v>
       </c>
       <c r="M129" s="2"/>
       <c r="N129" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="2">
-        <v>57</v>
+        <v>237</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>966</v>
+        <v>921</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>922</v>
+      </c>
+      <c r="D130" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E130" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>970</v>
+        <v>923</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>430</v>
+        <v>517</v>
       </c>
       <c r="I130" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J130" s="2" t="s">
-        <v>971</v>
+        <v>924</v>
       </c>
       <c r="K130" s="2" t="s">
-        <v>972</v>
+        <v>925</v>
       </c>
       <c r="L130" s="2" t="s">
-        <v>973</v>
+        <v>926</v>
       </c>
       <c r="M130" s="2"/>
       <c r="N130" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" s="2">
-        <v>56</v>
+        <v>236</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>974</v>
+        <v>927</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>928</v>
+      </c>
+      <c r="D131" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E131" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>758</v>
+        <v>929</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>975</v>
+        <v>718</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J131" s="2" t="s">
-        <v>976</v>
+        <v>930</v>
       </c>
       <c r="K131" s="2" t="s">
-        <v>977</v>
+        <v>931</v>
       </c>
       <c r="L131" s="2" t="s">
-        <v>978</v>
+        <v>932</v>
       </c>
       <c r="M131" s="2"/>
       <c r="N131" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" s="2">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>979</v>
+        <v>933</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>934</v>
+      </c>
+      <c r="D132" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E132" s="2">
-        <v>350312645250001</v>
+        <v>3500000000000</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>280</v>
+        <v>935</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>796</v>
+        <v>61</v>
       </c>
       <c r="I132" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J132" s="2" t="s">
-        <v>981</v>
+        <v>936</v>
       </c>
       <c r="K132" s="2" t="s">
-        <v>982</v>
+        <v>937</v>
       </c>
       <c r="L132" s="2" t="s">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>938</v>
+      </c>
+      <c r="M132" s="2"/>
       <c r="N132" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" s="2">
-        <v>54</v>
+        <v>234</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>985</v>
+        <v>939</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>940</v>
+      </c>
+      <c r="D133" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E133" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>405</v>
+        <v>941</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>986</v>
+        <v>173</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J133" s="2" t="s">
-        <v>987</v>
+        <v>942</v>
       </c>
       <c r="K133" s="2" t="s">
-        <v>988</v>
+        <v>943</v>
       </c>
       <c r="L133" s="2" t="s">
-        <v>989</v>
+        <v>944</v>
       </c>
       <c r="M133" s="2"/>
       <c r="N133" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134" s="2">
-        <v>53</v>
+        <v>233</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>985</v>
+        <v>945</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>946</v>
+      </c>
+      <c r="D134" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E134" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>405</v>
+        <v>947</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>986</v>
+        <v>948</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J134" s="2" t="s">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="K134" s="2" t="s">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="L134" s="2" t="s">
-        <v>989</v>
+        <v>907</v>
       </c>
       <c r="M134" s="2"/>
       <c r="N134" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="135" spans="1:14">
       <c r="A135" s="2">
-        <v>52</v>
+        <v>232</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>990</v>
+        <v>951</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>993</v>
+        <v>952</v>
+      </c>
+      <c r="D135" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E135" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>994</v>
+        <v>547</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>995</v>
+        <v>953</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J135" s="2" t="s">
-        <v>996</v>
+        <v>954</v>
       </c>
       <c r="K135" s="2" t="s">
-        <v>997</v>
+        <v>955</v>
       </c>
       <c r="L135" s="2" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>956</v>
+      </c>
+      <c r="M135" s="2"/>
       <c r="N135" s="2" t="s">
-        <v>999</v>
+        <v>543</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" s="2">
-        <v>51</v>
+        <v>231</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>1000</v>
+        <v>957</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>1002</v>
+        <v>958</v>
+      </c>
+      <c r="D136" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E136" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>1003</v>
+        <v>959</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>1004</v>
+        <v>960</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J136" s="2" t="s">
-        <v>1005</v>
+        <v>961</v>
       </c>
       <c r="K136" s="2" t="s">
-        <v>1006</v>
+        <v>962</v>
       </c>
       <c r="L136" s="2" t="s">
-        <v>1007</v>
-[...3 lines deleted...]
-      </c>
+        <v>963</v>
+      </c>
+      <c r="M136" s="2"/>
       <c r="N136" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" s="2">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>1009</v>
+        <v>964</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>1010</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>965</v>
+      </c>
+      <c r="D137" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E137" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>1012</v>
+        <v>966</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>1013</v>
+        <v>967</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J137" s="2" t="s">
-        <v>1014</v>
+        <v>968</v>
       </c>
       <c r="K137" s="2" t="s">
-        <v>1015</v>
+        <v>969</v>
       </c>
       <c r="L137" s="2" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="M137" s="2"/>
       <c r="N137" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" s="2">
-        <v>49</v>
+        <v>229</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>1018</v>
+        <v>971</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>1020</v>
+        <v>972</v>
+      </c>
+      <c r="D138" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E138" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>1021</v>
+        <v>973</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="I138" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J138" s="2" t="s">
-        <v>1022</v>
+        <v>975</v>
       </c>
       <c r="K138" s="2" t="s">
-        <v>1023</v>
+        <v>976</v>
       </c>
       <c r="L138" s="2" t="s">
-        <v>1024</v>
-[...3 lines deleted...]
-      </c>
+        <v>977</v>
+      </c>
+      <c r="M138" s="2"/>
       <c r="N138" s="2" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" s="2">
-        <v>48</v>
+        <v>228</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>1026</v>
+        <v>978</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>1028</v>
+        <v>979</v>
+      </c>
+      <c r="D139" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E139" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>1029</v>
+        <v>980</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>380</v>
+        <v>69</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="K139" s="2" t="s">
-        <v>1031</v>
+        <v>982</v>
       </c>
       <c r="L139" s="2" t="s">
-        <v>1032</v>
+        <v>983</v>
       </c>
       <c r="M139" s="2"/>
       <c r="N139" s="2" t="s">
-        <v>44</v>
+        <v>543</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140" s="2">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>1033</v>
+        <v>984</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>985</v>
+      </c>
+      <c r="D140" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E140" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>493</v>
+        <v>986</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>796</v>
+        <v>987</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>494</v>
+        <v>355</v>
       </c>
       <c r="J140" s="2" t="s">
-        <v>1034</v>
+        <v>988</v>
       </c>
       <c r="K140" s="2" t="s">
-        <v>1035</v>
+        <v>989</v>
       </c>
       <c r="L140" s="2" t="s">
-        <v>1036</v>
+        <v>990</v>
       </c>
       <c r="M140" s="2"/>
       <c r="N140" s="2" t="s">
-        <v>44</v>
+        <v>543</v>
       </c>
     </row>
     <row r="141" spans="1:14">
       <c r="A141" s="2">
-        <v>46</v>
+        <v>226</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>1037</v>
+        <v>991</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>1038</v>
-[...5 lines deleted...]
-        <v>1039</v>
+        <v>992</v>
+      </c>
+      <c r="D141" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E141" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>1040</v>
+        <v>593</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>1041</v>
+        <v>180</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J141" s="2" t="s">
-        <v>1042</v>
+        <v>993</v>
       </c>
       <c r="K141" s="2" t="s">
-        <v>1043</v>
+        <v>994</v>
       </c>
       <c r="L141" s="2" t="s">
-        <v>1044</v>
+        <v>995</v>
       </c>
       <c r="M141" s="2"/>
       <c r="N141" s="2" t="s">
-        <v>44</v>
+        <v>543</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" s="2">
-        <v>45</v>
+        <v>225</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>1045</v>
+        <v>996</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>1046</v>
-[...5 lines deleted...]
-        <v>1047</v>
+        <v>997</v>
+      </c>
+      <c r="D142" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E142" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>1048</v>
+        <v>998</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>1049</v>
+        <v>999</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J142" s="2" t="s">
-        <v>1050</v>
+        <v>1000</v>
       </c>
       <c r="K142" s="2" t="s">
-        <v>1051</v>
+        <v>1001</v>
       </c>
       <c r="L142" s="2" t="s">
-        <v>1052</v>
+        <v>1002</v>
       </c>
       <c r="M142" s="2"/>
       <c r="N142" s="2" t="s">
-        <v>44</v>
+        <v>543</v>
       </c>
     </row>
     <row r="143" spans="1:14">
       <c r="A143" s="2">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>1053</v>
+        <v>1003</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>1054</v>
+        <v>1004</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>1055</v>
+        <v>16</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>1056</v>
+        <v>1005</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>1057</v>
+        <v>1006</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>1058</v>
+        <v>459</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="J143" s="2" t="s">
-        <v>1059</v>
+        <v>1007</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>1060</v>
+        <v>432</v>
       </c>
       <c r="L143" s="2" t="s">
-        <v>1061</v>
-[...3 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="M143" s="2"/>
       <c r="N143" s="2" t="s">
-        <v>24</v>
+        <v>434</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" s="2">
-        <v>43</v>
+        <v>223</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>1063</v>
+        <v>1009</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>35020260410012</v>
+        <v>1010</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>1065</v>
+        <v>1011</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>1066</v>
+        <v>1012</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>1067</v>
+        <v>811</v>
       </c>
       <c r="I144" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J144" s="2" t="s">
-        <v>1068</v>
+        <v>1013</v>
       </c>
       <c r="K144" s="2" t="s">
-        <v>1069</v>
+        <v>432</v>
       </c>
       <c r="L144" s="2" t="s">
-        <v>1070</v>
+        <v>1014</v>
       </c>
       <c r="M144" s="2"/>
       <c r="N144" s="2" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" s="2">
-        <v>42</v>
+        <v>222</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>1071</v>
+        <v>1015</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>1016</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>1073</v>
+        <v>1017</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>1074</v>
+        <v>302</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>624</v>
+        <v>153</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J145" s="2" t="s">
-        <v>1075</v>
+        <v>1018</v>
       </c>
       <c r="K145" s="2" t="s">
-        <v>1076</v>
+        <v>432</v>
       </c>
       <c r="L145" s="2" t="s">
-        <v>1077</v>
+        <v>1019</v>
       </c>
       <c r="M145" s="2"/>
       <c r="N145" s="2" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" s="2">
-        <v>41</v>
+        <v>221</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>1078</v>
+        <v>1020</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>350202604091106</v>
+        <v>1021</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>1080</v>
+        <v>1022</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>1081</v>
+        <v>1023</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>1082</v>
+        <v>385</v>
       </c>
       <c r="I146" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J146" s="2" t="s">
-        <v>1083</v>
+        <v>1024</v>
       </c>
       <c r="K146" s="2" t="s">
-        <v>1084</v>
+        <v>432</v>
       </c>
       <c r="L146" s="2" t="s">
-        <v>1085</v>
+        <v>1025</v>
       </c>
       <c r="M146" s="2"/>
       <c r="N146" s="2" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="147" spans="1:14">
       <c r="A147" s="2">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>1086</v>
+        <v>1026</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>350202604091019</v>
+        <v>450</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>893</v>
+        <v>451</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>894</v>
+        <v>452</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>1088</v>
+        <v>517</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J147" s="2" t="s">
-        <v>1089</v>
+        <v>1027</v>
       </c>
       <c r="K147" s="2" t="s">
-        <v>1090</v>
+        <v>432</v>
       </c>
       <c r="L147" s="2" t="s">
-        <v>1091</v>
+        <v>1028</v>
       </c>
       <c r="M147" s="2"/>
       <c r="N147" s="2" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" s="2">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>1092</v>
+        <v>1029</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>35300000000000</v>
+        <v>1030</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>581</v>
+        <v>1031</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>582</v>
+        <v>1032</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>847</v>
+        <v>948</v>
       </c>
       <c r="I148" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J148" s="2" t="s">
-        <v>1093</v>
+        <v>1033</v>
       </c>
       <c r="K148" s="2" t="s">
-        <v>1094</v>
+        <v>432</v>
       </c>
       <c r="L148" s="2" t="s">
-        <v>1095</v>
+        <v>1034</v>
       </c>
       <c r="M148" s="2"/>
       <c r="N148" s="2" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="149" spans="1:14">
       <c r="A149" s="2">
-        <v>38</v>
+        <v>218</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>1096</v>
+        <v>1035</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-        <v>305306680390003</v>
+        <v>1036</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>1037</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>1098</v>
+        <v>1038</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>748</v>
+        <v>1039</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J149" s="2" t="s">
-        <v>1099</v>
+        <v>1040</v>
       </c>
       <c r="K149" s="2" t="s">
-        <v>1100</v>
+        <v>1041</v>
       </c>
       <c r="L149" s="2" t="s">
-        <v>1101</v>
+        <v>1042</v>
       </c>
       <c r="M149" s="2"/>
       <c r="N149" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="150" spans="1:14">
       <c r="A150" s="2">
-        <v>37</v>
+        <v>217</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>1102</v>
+        <v>1043</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>1103</v>
+        <v>1044</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>1104</v>
+        <v>1045</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>1105</v>
+        <v>1045</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>1106</v>
+        <v>1046</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>1107</v>
+        <v>618</v>
       </c>
       <c r="I150" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J150" s="2" t="s">
-        <v>1108</v>
+        <v>1047</v>
       </c>
       <c r="K150" s="2" t="s">
-        <v>1109</v>
+        <v>1048</v>
       </c>
       <c r="L150" s="2" t="s">
-        <v>1110</v>
+        <v>1049</v>
       </c>
       <c r="M150" s="2"/>
       <c r="N150" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" s="2">
-        <v>36</v>
+        <v>216</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>1111</v>
+        <v>1050</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>1112</v>
+        <v>1051</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>858</v>
+        <v>1052</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>1113</v>
+        <v>1052</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>1114</v>
+        <v>1053</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>1115</v>
+        <v>319</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J151" s="2" t="s">
-        <v>1116</v>
+        <v>1054</v>
       </c>
       <c r="K151" s="2" t="s">
-        <v>1117</v>
+        <v>1055</v>
       </c>
       <c r="L151" s="2" t="s">
-        <v>1118</v>
+        <v>1056</v>
       </c>
       <c r="M151" s="2"/>
       <c r="N151" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="152" spans="1:14">
       <c r="A152" s="2">
-        <v>35</v>
+        <v>215</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>1119</v>
+        <v>1057</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>1120</v>
+        <v>1058</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>1121</v>
+        <v>1059</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>1122</v>
+        <v>1059</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>1123</v>
+        <v>1060</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>1124</v>
+        <v>20</v>
       </c>
       <c r="I152" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J152" s="2" t="s">
-        <v>1125</v>
+        <v>1061</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>1126</v>
+        <v>1062</v>
       </c>
       <c r="L152" s="2" t="s">
-        <v>1127</v>
+        <v>1063</v>
       </c>
       <c r="M152" s="2"/>
       <c r="N152" s="2" t="s">
-        <v>143</v>
+        <v>349</v>
       </c>
     </row>
     <row r="153" spans="1:14">
       <c r="A153" s="2">
-        <v>34</v>
+        <v>214</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>1128</v>
+        <v>1064</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>256</v>
+        <v>1065</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>257</v>
+        <v>1066</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>257</v>
+        <v>1066</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>258</v>
+        <v>1067</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>1129</v>
+        <v>319</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J153" s="2" t="s">
-        <v>1130</v>
+        <v>1068</v>
       </c>
       <c r="K153" s="2" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="L153" s="2" t="s">
-        <v>1132</v>
-[...3 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="M153" s="2"/>
       <c r="N153" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" s="2">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>1134</v>
+        <v>1071</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>1135</v>
+        <v>1072</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>1136</v>
+        <v>1073</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>1137</v>
+        <v>1073</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>1138</v>
+        <v>1074</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>707</v>
+        <v>208</v>
       </c>
       <c r="I154" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J154" s="2" t="s">
-        <v>1139</v>
+        <v>1075</v>
       </c>
       <c r="K154" s="2" t="s">
-        <v>1140</v>
+        <v>1076</v>
       </c>
       <c r="L154" s="2" t="s">
-        <v>1141</v>
+        <v>1077</v>
       </c>
       <c r="M154" s="2"/>
       <c r="N154" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="155" spans="1:14">
       <c r="A155" s="2">
-        <v>32</v>
+        <v>212</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>1142</v>
+        <v>1078</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>466</v>
+        <v>1079</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>467</v>
+        <v>1080</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>467</v>
+        <v>1080</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>947</v>
+        <v>1081</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>1143</v>
+        <v>86</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J155" s="2" t="s">
-        <v>1144</v>
+        <v>1082</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>1145</v>
+        <v>1083</v>
       </c>
       <c r="L155" s="2" t="s">
-        <v>1146</v>
+        <v>1084</v>
       </c>
       <c r="M155" s="2"/>
       <c r="N155" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156" s="2">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>1147</v>
+        <v>1085</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>1148</v>
+        <v>1086</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>1149</v>
+        <v>1087</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>1149</v>
+        <v>1087</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>1150</v>
+        <v>1088</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>1115</v>
+        <v>758</v>
       </c>
       <c r="I156" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J156" s="2" t="s">
-        <v>1151</v>
+        <v>1089</v>
       </c>
       <c r="K156" s="2" t="s">
-        <v>1152</v>
+        <v>1090</v>
       </c>
       <c r="L156" s="2" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1091</v>
+      </c>
+      <c r="M156" s="2"/>
       <c r="N156" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="157" spans="1:14">
       <c r="A157" s="2">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>1155</v>
+        <v>1092</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>1135</v>
+        <v>1093</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1136</v>
+        <v>1094</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>1137</v>
+        <v>1094</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>1138</v>
+        <v>1095</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>707</v>
+        <v>194</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J157" s="2" t="s">
-        <v>1156</v>
+        <v>1096</v>
       </c>
       <c r="K157" s="2" t="s">
-        <v>1157</v>
+        <v>1097</v>
       </c>
       <c r="L157" s="2" t="s">
-        <v>1158</v>
-[...3 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="M157" s="2"/>
       <c r="N157" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:14">
       <c r="A158" s="2">
-        <v>29</v>
+        <v>209</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>1160</v>
+        <v>1099</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>738</v>
+        <v>1100</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>739</v>
+        <v>1101</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>739</v>
+        <v>1102</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>740</v>
+        <v>1103</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>1161</v>
+        <v>1104</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J158" s="2" t="s">
-        <v>1162</v>
+        <v>1105</v>
       </c>
       <c r="K158" s="2" t="s">
-        <v>1163</v>
+        <v>1106</v>
       </c>
       <c r="L158" s="2" t="s">
-        <v>1164</v>
+        <v>1107</v>
       </c>
       <c r="M158" s="2"/>
       <c r="N158" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="159" spans="1:14">
       <c r="A159" s="2">
-        <v>28</v>
+        <v>208</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>1165</v>
+        <v>1108</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>1166</v>
+        <v>816</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1167</v>
+        <v>818</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>1168</v>
+        <v>818</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>1169</v>
+        <v>819</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>1170</v>
+        <v>466</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J159" s="2" t="s">
-        <v>1171</v>
+        <v>1109</v>
       </c>
       <c r="K159" s="2" t="s">
-        <v>1172</v>
+        <v>804</v>
       </c>
       <c r="L159" s="2" t="s">
-        <v>1173</v>
-[...3 lines deleted...]
-      </c>
+        <v>1110</v>
+      </c>
+      <c r="M159" s="2"/>
       <c r="N159" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="160" spans="1:14">
       <c r="A160" s="2">
-        <v>27</v>
+        <v>207</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>1175</v>
+        <v>1111</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>1176</v>
+        <v>1112</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>1177</v>
+        <v>1113</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>1177</v>
+        <v>1113</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>1178</v>
+        <v>1114</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H160" s="2" t="s">
-        <v>1179</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="I160" s="2"/>
       <c r="J160" s="2" t="s">
-        <v>1180</v>
+        <v>1116</v>
       </c>
       <c r="K160" s="2" t="s">
-        <v>1181</v>
+        <v>1117</v>
       </c>
       <c r="L160" s="2" t="s">
-        <v>1182</v>
+        <v>1118</v>
       </c>
       <c r="M160" s="2"/>
       <c r="N160" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="161" spans="1:14">
       <c r="A161" s="2">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>1183</v>
+        <v>1119</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>350311710790001</v>
+        <v>1120</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>1121</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>413</v>
+        <v>1122</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>840</v>
+        <v>1123</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J161" s="2" t="s">
-        <v>1184</v>
+        <v>1124</v>
       </c>
       <c r="K161" s="2" t="s">
-        <v>1185</v>
+        <v>1106</v>
       </c>
       <c r="L161" s="2" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="M161" s="2"/>
+        <v>1125</v>
+      </c>
+      <c r="M161" s="2" t="s">
+        <v>1126</v>
+      </c>
       <c r="N161" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162" s="2">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>1187</v>
+        <v>1127</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>771</v>
+        <v>398</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>772</v>
+        <v>1128</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>772</v>
+        <v>1128</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>1188</v>
+        <v>400</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>1189</v>
+        <v>911</v>
       </c>
       <c r="I162" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J162" s="2" t="s">
-        <v>1190</v>
+        <v>1129</v>
       </c>
       <c r="K162" s="2" t="s">
-        <v>1191</v>
+        <v>1130</v>
       </c>
       <c r="L162" s="2" t="s">
-        <v>1192</v>
+        <v>1131</v>
       </c>
       <c r="M162" s="2"/>
       <c r="N162" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="163" spans="1:14">
       <c r="A163" s="2">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>1193</v>
+        <v>1132</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>1194</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>1133</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>1134</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>1195</v>
+        <v>1135</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>1196</v>
+        <v>221</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>1197</v>
+        <v>1136</v>
       </c>
       <c r="K163" s="2" t="s">
-        <v>1198</v>
+        <v>1069</v>
       </c>
       <c r="L163" s="2" t="s">
-        <v>1199</v>
+        <v>1137</v>
       </c>
       <c r="M163" s="2"/>
       <c r="N163" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="164" spans="1:14">
       <c r="A164" s="2">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>1200</v>
+        <v>1138</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>1201</v>
+        <v>382</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>1202</v>
+        <v>1139</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>1202</v>
+        <v>1139</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>1203</v>
+        <v>384</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>1204</v>
+        <v>146</v>
       </c>
       <c r="I164" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J164" s="2" t="s">
-        <v>1205</v>
+        <v>1140</v>
       </c>
       <c r="K164" s="2" t="s">
-        <v>1206</v>
+        <v>1141</v>
       </c>
       <c r="L164" s="2" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="M164" s="2"/>
       <c r="N164" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="165" spans="1:14">
       <c r="A165" s="2">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>1209</v>
+        <v>1143</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>1210</v>
+        <v>1144</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1211</v>
+        <v>1145</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>1212</v>
+        <v>1145</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>1213</v>
+        <v>465</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>1214</v>
+        <v>1146</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J165" s="2" t="s">
-        <v>1215</v>
+        <v>1147</v>
       </c>
       <c r="K165" s="2" t="s">
-        <v>1216</v>
+        <v>1106</v>
       </c>
       <c r="L165" s="2" t="s">
-        <v>1217</v>
+        <v>1148</v>
       </c>
       <c r="M165" s="2"/>
       <c r="N165" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="166" spans="1:14">
       <c r="A166" s="2">
-        <v>21</v>
+        <v>201</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>1218</v>
+        <v>1149</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>1219</v>
+        <v>1150</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>1220</v>
+        <v>1151</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>1220</v>
+        <v>1151</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>1221</v>
+        <v>1152</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>895</v>
+        <v>125</v>
       </c>
       <c r="I166" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J166" s="2" t="s">
-        <v>1222</v>
+        <v>1153</v>
       </c>
       <c r="K166" s="2" t="s">
-        <v>1223</v>
+        <v>1097</v>
       </c>
       <c r="L166" s="2" t="s">
-        <v>1224</v>
+        <v>1154</v>
       </c>
       <c r="M166" s="2"/>
       <c r="N166" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="167" spans="1:14">
       <c r="A167" s="2">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>1225</v>
+        <v>1155</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>1226</v>
+        <v>413</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1227</v>
+        <v>1156</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>1228</v>
+        <v>1156</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>1229</v>
+        <v>415</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>1230</v>
+        <v>61</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J167" s="2" t="s">
-        <v>1231</v>
+        <v>1157</v>
       </c>
       <c r="K167" s="2" t="s">
-        <v>1232</v>
+        <v>1158</v>
       </c>
       <c r="L167" s="2" t="s">
-        <v>1233</v>
-[...1 lines deleted...]
-      <c r="M167" s="2"/>
+        <v>1159</v>
+      </c>
+      <c r="M167" s="2" t="s">
+        <v>1160</v>
+      </c>
       <c r="N167" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="168" spans="1:14">
       <c r="A168" s="2">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>1234</v>
+        <v>1161</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>1235</v>
+        <v>1162</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>1236</v>
+        <v>1163</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>1237</v>
+        <v>1163</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>1238</v>
+        <v>1164</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H168" s="2" t="s">
-        <v>469</v>
+        <v>153</v>
       </c>
       <c r="I168" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J168" s="2" t="s">
-        <v>1239</v>
+        <v>1165</v>
       </c>
       <c r="K168" s="2" t="s">
-        <v>1240</v>
+        <v>1166</v>
       </c>
       <c r="L168" s="2" t="s">
-        <v>1241</v>
+        <v>1167</v>
       </c>
       <c r="M168" s="2" t="s">
-        <v>1242</v>
+        <v>605</v>
       </c>
       <c r="N168" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="169" spans="1:14">
       <c r="A169" s="2">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>1243</v>
+        <v>1168</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>350311301920001</v>
+        <v>1169</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>1170</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>233</v>
+        <v>1170</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>1245</v>
+        <v>1171</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>1246</v>
+        <v>20</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J169" s="2" t="s">
-        <v>1247</v>
+        <v>1172</v>
       </c>
       <c r="K169" s="2" t="s">
-        <v>1248</v>
+        <v>1172</v>
       </c>
       <c r="L169" s="2" t="s">
-        <v>1249</v>
+        <v>1173</v>
       </c>
       <c r="M169" s="2" t="s">
-        <v>1250</v>
+        <v>605</v>
       </c>
       <c r="N169" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="170" spans="1:14">
       <c r="A170" s="2">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>1251</v>
+        <v>1174</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>1252</v>
+        <v>1175</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>1253</v>
+        <v>1176</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>1253</v>
+        <v>1176</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>1254</v>
+        <v>1177</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>1255</v>
+        <v>153</v>
       </c>
       <c r="I170" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J170" s="2" t="s">
-        <v>1256</v>
+        <v>1178</v>
       </c>
       <c r="K170" s="2" t="s">
-        <v>1257</v>
+        <v>1166</v>
       </c>
       <c r="L170" s="2" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="M170" s="2"/>
+        <v>1179</v>
+      </c>
+      <c r="M170" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N170" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="171" spans="1:14">
       <c r="A171" s="2">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>1259</v>
+        <v>1180</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>1260</v>
+        <v>1181</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>1261</v>
+        <v>1182</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>1261</v>
+        <v>1182</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>1262</v>
+        <v>1183</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
       <c r="J171" s="2" t="s">
-        <v>1264</v>
+        <v>1184</v>
       </c>
       <c r="K171" s="2" t="s">
-        <v>1257</v>
+        <v>1185</v>
       </c>
       <c r="L171" s="2" t="s">
-        <v>1265</v>
+        <v>1186</v>
       </c>
       <c r="M171" s="2" t="s">
-        <v>1174</v>
+        <v>605</v>
       </c>
       <c r="N171" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172" s="2">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>1266</v>
+        <v>1187</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>1267</v>
+        <v>1188</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>1268</v>
+        <v>1189</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>1268</v>
+        <v>1189</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>1269</v>
+        <v>1190</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>574</v>
+        <v>472</v>
       </c>
       <c r="I172" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="J172" s="2" t="s">
-        <v>1270</v>
+        <v>1191</v>
       </c>
       <c r="K172" s="2" t="s">
-        <v>1271</v>
+        <v>1192</v>
       </c>
       <c r="L172" s="2" t="s">
-        <v>1272</v>
+        <v>1193</v>
       </c>
       <c r="M172" s="2" t="s">
-        <v>1273</v>
+        <v>712</v>
       </c>
       <c r="N172" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="173" spans="1:14">
       <c r="A173" s="2">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>1274</v>
+        <v>1194</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>1235</v>
+        <v>1195</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1237</v>
+        <v>1196</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>1237</v>
+        <v>1196</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>1238</v>
+        <v>1197</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H173" s="2"/>
       <c r="I173" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J173" s="2" t="s">
-        <v>1275</v>
+        <v>1198</v>
       </c>
       <c r="K173" s="2" t="s">
-        <v>1276</v>
+        <v>1192</v>
       </c>
       <c r="L173" s="2" t="s">
-        <v>1277</v>
+        <v>1199</v>
       </c>
       <c r="M173" s="2" t="s">
-        <v>1278</v>
+        <v>703</v>
       </c>
       <c r="N173" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="174" spans="1:14">
       <c r="A174" s="2">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>1279</v>
+        <v>1200</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>1280</v>
+        <v>1201</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>1281</v>
+        <v>1202</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>1281</v>
+        <v>1202</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>1282</v>
+        <v>707</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H174" s="2" t="s">
-        <v>281</v>
+        <v>708</v>
       </c>
       <c r="I174" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J174" s="2" t="s">
-        <v>1283</v>
+        <v>1203</v>
       </c>
       <c r="K174" s="2" t="s">
-        <v>1284</v>
+        <v>1204</v>
       </c>
       <c r="L174" s="2" t="s">
-        <v>1285</v>
-[...1 lines deleted...]
-      <c r="M174" s="2"/>
+        <v>1205</v>
+      </c>
+      <c r="M174" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N174" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175" s="2">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>1286</v>
+        <v>1206</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>1287</v>
+        <v>1207</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1288</v>
+        <v>599</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>1288</v>
+        <v>599</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>1289</v>
+        <v>609</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>1290</v>
+        <v>1208</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J175" s="2" t="s">
-        <v>1291</v>
+        <v>1209</v>
       </c>
       <c r="K175" s="2" t="s">
-        <v>1292</v>
+        <v>1210</v>
       </c>
       <c r="L175" s="2" t="s">
-        <v>1293</v>
+        <v>1211</v>
       </c>
       <c r="M175" s="2" t="s">
-        <v>1294</v>
+        <v>712</v>
       </c>
       <c r="N175" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="176" spans="1:14">
       <c r="A176" s="2">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>1295</v>
+        <v>1212</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1296</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>1213</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>1214</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>1195</v>
+        <v>1215</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>1196</v>
+        <v>967</v>
       </c>
       <c r="I176" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J176" s="2" t="s">
-        <v>1297</v>
+        <v>1216</v>
       </c>
       <c r="K176" s="2" t="s">
-        <v>1298</v>
+        <v>1217</v>
       </c>
       <c r="L176" s="2" t="s">
-        <v>1299</v>
+        <v>1218</v>
       </c>
       <c r="M176" s="2" t="s">
-        <v>1300</v>
+        <v>605</v>
       </c>
       <c r="N176" s="2" t="s">
-        <v>24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="177" spans="1:14">
       <c r="A177" s="2">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>1301</v>
+        <v>1219</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>1302</v>
+        <v>1220</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>72</v>
+        <v>1221</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>830</v>
+        <v>1221</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>831</v>
+        <v>1222</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>1303</v>
+        <v>1223</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J177" s="2" t="s">
-        <v>1304</v>
+        <v>1224</v>
       </c>
       <c r="K177" s="2" t="s">
-        <v>1305</v>
+        <v>1225</v>
       </c>
       <c r="L177" s="2" t="s">
-        <v>1306</v>
+        <v>1226</v>
       </c>
       <c r="M177" s="2" t="s">
-        <v>72</v>
+        <v>703</v>
       </c>
       <c r="N177" s="2" t="s">
-        <v>80</v>
+        <v>606</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178" s="2">
-        <v>9</v>
+        <v>189</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>1307</v>
+        <v>1227</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>1308</v>
-[...5 lines deleted...]
-        <v>35000000000000</v>
+        <v>1228</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>1229</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>1309</v>
+        <v>600</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>906</v>
+        <v>1230</v>
       </c>
       <c r="I178" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J178" s="2" t="s">
-        <v>1310</v>
+        <v>1231</v>
       </c>
       <c r="K178" s="2" t="s">
-        <v>1311</v>
+        <v>1232</v>
       </c>
       <c r="L178" s="2" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="M178" s="2"/>
+        <v>1233</v>
+      </c>
+      <c r="M178" s="2" t="s">
+        <v>712</v>
+      </c>
       <c r="N178" s="2" t="s">
-        <v>143</v>
+        <v>606</v>
       </c>
     </row>
     <row r="179" spans="1:14">
       <c r="A179" s="2">
-        <v>8</v>
+        <v>188</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>1312</v>
+        <v>1234</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>1313</v>
+        <v>1235</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>523</v>
+        <v>1236</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>1314</v>
+        <v>1236</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>1315</v>
+        <v>1237</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>131</v>
+        <v>1123</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J179" s="2" t="s">
-        <v>1316</v>
+        <v>1238</v>
       </c>
       <c r="K179" s="2" t="s">
-        <v>1317</v>
+        <v>1239</v>
       </c>
       <c r="L179" s="2" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="M179" s="2"/>
+        <v>1240</v>
+      </c>
+      <c r="M179" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="N179" s="2" t="s">
-        <v>143</v>
+        <v>606</v>
       </c>
     </row>
     <row r="180" spans="1:14">
       <c r="A180" s="2">
-        <v>7</v>
+        <v>187</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>1318</v>
+        <v>1241</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>1319</v>
+        <v>1242</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>523</v>
+        <v>1243</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>1320</v>
+        <v>1243</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>809</v>
+        <v>1244</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>211</v>
+        <v>69</v>
       </c>
       <c r="I180" s="2" t="s">
-        <v>494</v>
+        <v>386</v>
       </c>
       <c r="J180" s="2" t="s">
-        <v>1321</v>
+        <v>1245</v>
       </c>
       <c r="K180" s="2" t="s">
-        <v>1322</v>
+        <v>1192</v>
       </c>
       <c r="L180" s="2" t="s">
-        <v>1323</v>
-[...1 lines deleted...]
-      <c r="M180" s="2"/>
+        <v>1246</v>
+      </c>
+      <c r="M180" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N180" s="2" t="s">
-        <v>143</v>
+        <v>606</v>
       </c>
     </row>
     <row r="181" spans="1:14">
       <c r="A181" s="2">
-        <v>6</v>
+        <v>186</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>1324</v>
+        <v>1247</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>3500000000000</v>
+        <v>420</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>1248</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>1326</v>
+        <v>1248</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>1327</v>
+        <v>422</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>1328</v>
+        <v>1249</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>149</v>
+        <v>345</v>
       </c>
       <c r="J181" s="2" t="s">
-        <v>1329</v>
+        <v>1250</v>
       </c>
       <c r="K181" s="2" t="s">
-        <v>1330</v>
+        <v>1251</v>
       </c>
       <c r="L181" s="2" t="s">
-        <v>1331</v>
+        <v>1252</v>
       </c>
       <c r="M181" s="2"/>
       <c r="N181" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14">
+      <c r="A182" s="2">
+        <v>185</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H182" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I182" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J182" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K182" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L182" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="M182" s="2"/>
+      <c r="N182" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14">
+      <c r="A183" s="2">
+        <v>184</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I183" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J183" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="K183" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L183" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="M183" s="2"/>
+      <c r="N183" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14">
+      <c r="A184" s="2">
+        <v>183</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I184" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J184" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K184" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L184" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="M184" s="2"/>
+      <c r="N184" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14">
+      <c r="A185" s="2">
+        <v>182</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H185" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I185" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J185" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K185" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L185" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="M185" s="2"/>
+      <c r="N185" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14">
+      <c r="A186" s="2">
+        <v>181</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H186" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I186" s="2"/>
+      <c r="J186" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K186" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L186" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="M186" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="N186" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14">
+      <c r="A187" s="2">
+        <v>180</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="I187" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J187" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K187" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L187" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="M187" s="2"/>
+      <c r="N187" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14">
+      <c r="A188" s="2">
+        <v>179</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="I188" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J188" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="K188" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="L188" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="M188" s="2"/>
+      <c r="N188" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14">
+      <c r="A189" s="2">
+        <v>178</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I189" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J189" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="K189" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L189" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M189" s="2"/>
+      <c r="N189" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14">
+      <c r="A190" s="2">
+        <v>177</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H190" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I190" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J190" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K190" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L190" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M190" s="2"/>
+      <c r="N190" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14">
+      <c r="A191" s="2">
+        <v>176</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H191" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I191" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J191" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K191" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L191" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M191" s="2"/>
+      <c r="N191" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14">
+      <c r="A192" s="2">
+        <v>175</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H192" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I192" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J192" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K192" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="L192" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="M192" s="2"/>
+      <c r="N192" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14">
+      <c r="A193" s="2">
+        <v>174</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H193" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I193" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J193" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K193" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L193" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="M193" s="2"/>
+      <c r="N193" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14">
+      <c r="A194" s="2">
+        <v>173</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H194" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I194" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J194" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="K194" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L194" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="M194" s="2"/>
+      <c r="N194" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14">
+      <c r="A195" s="2">
+        <v>172</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H195" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I195" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J195" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="K195" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="L195" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="M195" s="2"/>
+      <c r="N195" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14">
+      <c r="A196" s="2">
+        <v>171</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D196" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H196" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I196" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J196" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K196" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="L196" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M196" s="2"/>
+      <c r="N196" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14">
+      <c r="A197" s="2">
+        <v>170</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D197" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="I197" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J197" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K197" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="L197" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="M197" s="2"/>
+      <c r="N197" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14">
+      <c r="A198" s="2">
+        <v>169</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="D198" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H198" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I198" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J198" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K198" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L198" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="M198" s="2"/>
+      <c r="N198" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14">
+      <c r="A199" s="2">
+        <v>168</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D199" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H199" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I199" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J199" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K199" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L199" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="M199" s="2"/>
+      <c r="N199" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14">
+      <c r="A200" s="2">
+        <v>167</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I200" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J200" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="K200" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L200" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M200" s="2"/>
+      <c r="N200" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14">
+      <c r="A201" s="2">
+        <v>166</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="D201" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E201" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="I201" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J201" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="K201" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="L201" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="M201" s="2"/>
+      <c r="N201" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14">
+      <c r="A202" s="2">
+        <v>165</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D202" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E202" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I202" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J202" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K202" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L202" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="M202" s="2"/>
+      <c r="N202" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14">
+      <c r="A203" s="2">
+        <v>164</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D203" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I203" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J203" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K203" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="L203" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="M203" s="2"/>
+      <c r="N203" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14">
+      <c r="A204" s="2">
+        <v>163</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D204" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H204" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I204" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J204" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K204" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="L204" s="2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="M204" s="2"/>
+      <c r="N204" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14">
+      <c r="A205" s="2">
+        <v>162</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D205" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="I205" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J205" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K205" s="2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L205" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M205" s="2"/>
+      <c r="N205" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14">
+      <c r="A206" s="2">
+        <v>161</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D206" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H206" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I206" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J206" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K206" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L206" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="M206" s="2"/>
+      <c r="N206" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14">
+      <c r="A207" s="2">
+        <v>160</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D207" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H207" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I207" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J207" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="K207" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="L207" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="M207" s="2"/>
+      <c r="N207" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14">
+      <c r="A208" s="2">
+        <v>159</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I208" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J208" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="K208" s="2" t="s">
+        <v>1430</v>
+      </c>
+      <c r="L208" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M208" s="2"/>
+      <c r="N208" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14">
+      <c r="A209" s="2">
+        <v>158</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I209" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J209" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K209" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L209" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="M209" s="2"/>
+      <c r="N209" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14">
+      <c r="A210" s="2">
+        <v>157</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H210" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I210" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J210" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="K210" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="L210" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="M210" s="2"/>
+      <c r="N210" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14">
+      <c r="A211" s="2">
+        <v>156</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I211" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J211" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K211" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="L211" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="M211" s="2"/>
+      <c r="N211" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14">
+      <c r="A212" s="2">
+        <v>155</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H212" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I212" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J212" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="K212" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="L212" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="M212" s="2"/>
+      <c r="N212" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14">
+      <c r="A213" s="2">
+        <v>154</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I213" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J213" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="K213" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="L213" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="M213" s="2"/>
+      <c r="N213" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14">
+      <c r="A214" s="2">
+        <v>153</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H214" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I214" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J214" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K214" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="L214" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="M214" s="2"/>
+      <c r="N214" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14">
+      <c r="A215" s="2">
+        <v>152</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I215" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J215" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K215" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="L215" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="M215" s="2"/>
+      <c r="N215" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14">
+      <c r="A216" s="2">
+        <v>151</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H216" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I216" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J216" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K216" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L216" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M216" s="2"/>
+      <c r="N216" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14">
+      <c r="A217" s="2">
+        <v>150</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H217" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I217" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J217" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K217" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L217" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="M217" s="2"/>
+      <c r="N217" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14">
+      <c r="A218" s="2">
+        <v>149</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H218" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I218" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J218" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="K218" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="L218" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="M218" s="2"/>
+      <c r="N218" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14">
+      <c r="A219" s="2">
+        <v>148</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H219" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I219" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J219" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K219" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="L219" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="M219" s="2"/>
+      <c r="N219" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14">
+      <c r="A220" s="2">
+        <v>147</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H220" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="I220" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J220" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="K220" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L220" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="M220" s="2"/>
+      <c r="N220" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14">
+      <c r="A221" s="2">
+        <v>146</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H221" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J221" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K221" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="L221" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="M221" s="2"/>
+      <c r="N221" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14">
+      <c r="A222" s="2">
+        <v>145</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H222" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I222" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J222" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="K222" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L222" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="M222" s="2"/>
+      <c r="N222" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14">
+      <c r="A223" s="2">
+        <v>144</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H223" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I223" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J223" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="K223" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L223" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="M223" s="2"/>
+      <c r="N223" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14">
+      <c r="A224" s="2">
         <v>143</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="J189" s="3" t="s">
+      <c r="B224" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H224" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I224" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J224" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="K224" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="L224" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="M224" s="2"/>
+      <c r="N224" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14">
+      <c r="A225" s="2">
+        <v>142</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H225" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I225" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J225" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K225" s="2" t="s">
+        <v>1528</v>
+      </c>
+      <c r="L225" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="M225" s="2"/>
+      <c r="N225" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14">
+      <c r="A226" s="2">
+        <v>141</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H226" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="I226" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J226" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="K226" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="L226" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="M226" s="2"/>
+      <c r="N226" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14">
+      <c r="A227" s="2">
+        <v>140</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H227" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I227" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J227" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="K227" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="L227" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="M227" s="2"/>
+      <c r="N227" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14">
+      <c r="A228" s="2">
+        <v>139</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G228" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H228" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I228" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J228" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="K228" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="L228" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="M228" s="2"/>
+      <c r="N228" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14">
+      <c r="A229" s="2">
+        <v>138</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I229" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J229" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="K229" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="L229" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="M229" s="2"/>
+      <c r="N229" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14">
+      <c r="A230" s="2">
+        <v>137</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D230" s="2">
+        <v>350311208250001</v>
+      </c>
+      <c r="E230" s="2">
+        <v>350311208250001</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H230" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="I230" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J230" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="K230" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L230" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="M230" s="2"/>
+      <c r="N230" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14">
+      <c r="A231" s="2">
+        <v>136</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J231" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="K231" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="L231" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="M231" s="2"/>
+      <c r="N231" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14">
+      <c r="A232" s="2">
+        <v>135</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H232" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="I232" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J232" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K232" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="L232" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="M232" s="2"/>
+      <c r="N232" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14">
+      <c r="A233" s="2">
+        <v>134</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H233" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J233" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K233" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="L233" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="M233" s="2"/>
+      <c r="N233" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14">
+      <c r="A234" s="2">
+        <v>133</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H234" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="I234" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J234" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="K234" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="L234" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="M234" s="2"/>
+      <c r="N234" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14">
+      <c r="A235" s="2">
+        <v>132</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H235" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J235" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="K235" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="L235" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="M235" s="2"/>
+      <c r="N235" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14">
+      <c r="A236" s="2">
+        <v>131</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H236" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="I236" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J236" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="K236" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L236" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M236" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N236" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14">
+      <c r="A237" s="2">
+        <v>130</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H237" s="2"/>
+      <c r="I237" s="2"/>
+      <c r="J237" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K237" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L237" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="M237" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="N237" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14">
+      <c r="A238" s="2">
+        <v>129</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H238" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I238" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J238" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="K238" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="L238" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="M238" s="2"/>
+      <c r="N238" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14">
+      <c r="A239" s="2">
+        <v>128</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J239" s="2" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K239" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L239" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="M239" s="2"/>
+      <c r="N239" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14">
+      <c r="A240" s="2">
+        <v>127</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G240" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H240" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I240" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J240" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K240" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L240" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M240" s="2"/>
+      <c r="N240" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14">
+      <c r="A241" s="2">
+        <v>126</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H241" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J241" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="K241" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L241" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="M241" s="2"/>
+      <c r="N241" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14">
+      <c r="A242" s="2">
+        <v>125</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H242" s="2" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I242" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J242" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="K242" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L242" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M242" s="2"/>
+      <c r="N242" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14">
+      <c r="A243" s="2">
+        <v>124</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G243" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H243" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J243" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K243" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L243" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="M243" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="N243" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14">
+      <c r="A244" s="2">
+        <v>123</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H244" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I244" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J244" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="K244" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L244" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="M244" s="2"/>
+      <c r="N244" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14">
+      <c r="A245" s="2">
+        <v>122</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D245" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E245" s="2">
+        <v>350309410910001</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H245" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J245" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="K245" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="L245" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="M245" s="2"/>
+      <c r="N245" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14">
+      <c r="A246" s="2">
+        <v>121</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G246" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H246" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I246" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J246" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="K246" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L246" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M246" s="2"/>
+      <c r="N246" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14">
+      <c r="A247" s="2">
+        <v>120</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D247" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G247" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H247" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J247" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K247" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L247" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="M247" s="2"/>
+      <c r="N247" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14">
+      <c r="A248" s="2">
+        <v>119</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G248" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H248" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I248" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J248" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="K248" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L248" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="M248" s="2"/>
+      <c r="N248" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14">
+      <c r="A249" s="2">
+        <v>118</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G249" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H249" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I249" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J249" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="K249" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L249" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="M249" s="2"/>
+      <c r="N249" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14">
+      <c r="A250" s="2">
+        <v>117</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G250" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H250" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I250" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J250" s="2" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K250" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L250" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="M250" s="2"/>
+      <c r="N250" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14">
+      <c r="A251" s="2">
+        <v>116</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D251" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H251" s="2" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I251" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J251" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="K251" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L251" s="2" t="s">
+        <v>1706</v>
+      </c>
+      <c r="M251" s="2"/>
+      <c r="N251" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14">
+      <c r="A252" s="2">
+        <v>115</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G252" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H252" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="I252" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J252" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="K252" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="L252" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="M252" s="2"/>
+      <c r="N252" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14">
+      <c r="A253" s="2">
+        <v>114</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G253" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H253" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="I253" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J253" s="2" t="s">
+        <v>1718</v>
+      </c>
+      <c r="K253" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="L253" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="M253" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="N253" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14">
+      <c r="A254" s="2">
+        <v>113</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G254" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H254" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I254" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J254" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="K254" s="2" t="s">
+        <v>1724</v>
+      </c>
+      <c r="L254" s="2" t="s">
+        <v>1725</v>
+      </c>
+      <c r="M254" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N254" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14">
+      <c r="A255" s="2">
+        <v>112</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G255" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H255" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I255" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J255" s="2" t="s">
+        <v>1731</v>
+      </c>
+      <c r="K255" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="L255" s="2" t="s">
+        <v>1733</v>
+      </c>
+      <c r="M255" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="N255" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14">
+      <c r="A256" s="2">
+        <v>111</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G256" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H256" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I256" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J256" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="K256" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="L256" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="M256" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N256" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14">
+      <c r="A257" s="2">
+        <v>110</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H257" s="2" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I257" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J257" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="K257" s="2" t="s">
+        <v>1745</v>
+      </c>
+      <c r="L257" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="M257" s="2" t="s">
+        <v>1747</v>
+      </c>
+      <c r="N257" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14">
+      <c r="A258" s="2">
+        <v>109</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G258" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H258" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="I258" s="2"/>
+      <c r="J258" s="2" t="s">
+        <v>1753</v>
+      </c>
+      <c r="K258" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="L258" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="M258" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N258" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14">
+      <c r="A259" s="2">
+        <v>108</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H259" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="I259" s="2"/>
+      <c r="J259" s="2" t="s">
+        <v>1753</v>
+      </c>
+      <c r="K259" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="L259" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="M259" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N259" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14">
+      <c r="A260" s="2">
+        <v>107</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G260" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H260" s="2" t="s">
+        <v>1760</v>
+      </c>
+      <c r="I260" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J260" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="K260" s="2" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L260" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M260" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="N260" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14">
+      <c r="A261" s="2">
+        <v>106</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G261" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H261" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I261" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J261" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="K261" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L261" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="M261" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N261" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14">
+      <c r="A262" s="2">
+        <v>105</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H262" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I262" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J262" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="K262" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="L262" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="M262" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N262" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14">
+      <c r="A263" s="2">
+        <v>104</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G263" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H263" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I263" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J263" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="K263" s="2" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L263" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="M263" s="2"/>
+      <c r="N263" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14">
+      <c r="A264" s="2">
+        <v>103</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G264" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H264" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I264" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J264" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="K264" s="2" t="s">
+        <v>1793</v>
+      </c>
+      <c r="L264" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="M264" s="2"/>
+      <c r="N264" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14">
+      <c r="A265" s="2">
+        <v>102</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G265" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H265" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I265" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J265" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K265" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L265" s="2" t="s">
+        <v>1801</v>
+      </c>
+      <c r="M265" s="2"/>
+      <c r="N265" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14">
+      <c r="A266" s="2">
+        <v>101</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G266" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H266" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I266" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J266" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="K266" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="L266" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="M266" s="2"/>
+      <c r="N266" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14">
+      <c r="A267" s="2">
+        <v>100</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H267" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I267" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J267" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="K267" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="L267" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="M267" s="2"/>
+      <c r="N267" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14">
+      <c r="A268" s="2">
+        <v>99</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G268" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H268" s="2" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I268" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J268" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="K268" s="2" t="s">
+        <v>1821</v>
+      </c>
+      <c r="L268" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="M268" s="2"/>
+      <c r="N268" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14">
+      <c r="A269" s="2">
+        <v>98</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D269" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H269" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="I269" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J269" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="K269" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L269" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="M269" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N269" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14">
+      <c r="A270" s="2">
+        <v>97</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H270" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="I270" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J270" s="2" t="s">
+        <v>1831</v>
+      </c>
+      <c r="K270" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="L270" s="2" t="s">
+        <v>1833</v>
+      </c>
+      <c r="M270" s="2"/>
+      <c r="N270" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14">
+      <c r="A271" s="2">
+        <v>96</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H271" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I271" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J271" s="2" t="s">
+        <v>1839</v>
+      </c>
+      <c r="K271" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="L271" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="M271" s="2"/>
+      <c r="N271" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14">
+      <c r="A272" s="2">
+        <v>95</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E272" s="2" t="s">
         <v>1336</v>
       </c>
-      <c r="K189" s="3"/>
-[...14 lines deleted...]
-      <c r="J190" s="3" t="s">
+      <c r="F272" s="2" t="s">
         <v>1337</v>
       </c>
-      <c r="K190" s="3"/>
-[...1 lines deleted...]
-      <c r="M190" s="3"/>
+      <c r="G272" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H272" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I272" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J272" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="K272" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="L272" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M272" s="2"/>
+      <c r="N272" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14">
+      <c r="A273" s="2">
+        <v>94</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H273" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I273" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J273" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="K273" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L273" s="2" t="s">
+        <v>1849</v>
+      </c>
+      <c r="M273" s="2"/>
+      <c r="N273" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14">
+      <c r="A274" s="2">
+        <v>93</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H274" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="I274" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J274" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="K274" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="L274" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="M274" s="2"/>
+      <c r="N274" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14">
+      <c r="A275" s="2">
+        <v>92</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H275" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I275" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J275" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="K275" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="L275" s="2" t="s">
+        <v>1862</v>
+      </c>
+      <c r="M275" s="2"/>
+      <c r="N275" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14">
+      <c r="A276" s="2">
+        <v>91</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G276" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H276" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I276" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J276" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K276" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L276" s="2" t="s">
+        <v>1868</v>
+      </c>
+      <c r="M276" s="2"/>
+      <c r="N276" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14">
+      <c r="A277" s="2">
+        <v>90</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H277" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I277" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J277" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="K277" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="L277" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="M277" s="2"/>
+      <c r="N277" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14">
+      <c r="A278" s="2">
+        <v>89</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G278" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H278" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I278" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J278" s="2" t="s">
+        <v>1881</v>
+      </c>
+      <c r="K278" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="L278" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="M278" s="2"/>
+      <c r="N278" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14">
+      <c r="A279" s="2">
+        <v>88</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H279" s="2" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I279" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J279" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="K279" s="2" t="s">
+        <v>1887</v>
+      </c>
+      <c r="L279" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="M279" s="2"/>
+      <c r="N279" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14">
+      <c r="A280" s="2">
+        <v>87</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G280" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H280" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I280" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J280" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="K280" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="L280" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="M280" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="N280" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14">
+      <c r="A281" s="2">
+        <v>86</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G281" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H281" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I281" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J281" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K281" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="L281" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="M281" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="N281" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14">
+      <c r="A282" s="2">
+        <v>85</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H282" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I282" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J282" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="K282" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="L282" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="M282" s="2"/>
+      <c r="N282" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14">
+      <c r="A283" s="2">
+        <v>84</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D283" s="2">
+        <v>350000000000</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="G283" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H283" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I283" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J283" s="2" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K283" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L283" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="M283" s="2"/>
+      <c r="N283" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14">
+      <c r="A284" s="2">
+        <v>83</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H284" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I284" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J284" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="K284" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="L284" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="M284" s="2"/>
+      <c r="N284" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14">
+      <c r="A285" s="2">
+        <v>82</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H285" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I285" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J285" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="K285" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="L285" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="M285" s="2"/>
+      <c r="N285" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14">
+      <c r="A286" s="2">
+        <v>81</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G286" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H286" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I286" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J286" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="K286" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="L286" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="M286" s="2"/>
+      <c r="N286" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14">
+      <c r="A287" s="2">
+        <v>80</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H287" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="I287" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J287" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="K287" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="L287" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="M287" s="2"/>
+      <c r="N287" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14">
+      <c r="A288" s="2">
+        <v>79</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="G288" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H288" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I288" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J288" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K288" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="L288" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="M288" s="2"/>
+      <c r="N288" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14">
+      <c r="A289" s="2">
+        <v>78</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H289" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="I289" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J289" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="K289" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="L289" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M289" s="2"/>
+      <c r="N289" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14">
+      <c r="A290" s="2">
+        <v>77</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G290" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H290" s="2" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I290" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J290" s="2" t="s">
+        <v>1961</v>
+      </c>
+      <c r="K290" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L290" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="M290" s="2"/>
+      <c r="N290" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14">
+      <c r="A291" s="2">
+        <v>76</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H291" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I291" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J291" s="2" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K291" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L291" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="M291" s="2"/>
+      <c r="N291" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14">
+      <c r="A292" s="2">
+        <v>75</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H292" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I292" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J292" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="K292" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L292" s="2" t="s">
+        <v>1977</v>
+      </c>
+      <c r="M292" s="2"/>
+      <c r="N292" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14">
+      <c r="A293" s="2">
+        <v>74</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H293" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I293" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J293" s="2" t="s">
+        <v>1982</v>
+      </c>
+      <c r="K293" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L293" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="M293" s="2"/>
+      <c r="N293" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14">
+      <c r="A294" s="2">
+        <v>73</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>1987</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G294" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H294" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I294" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J294" s="2" t="s">
+        <v>1989</v>
+      </c>
+      <c r="K294" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L294" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="M294" s="2"/>
+      <c r="N294" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14">
+      <c r="A295" s="2">
+        <v>72</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H295" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I295" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J295" s="2" t="s">
+        <v>1996</v>
+      </c>
+      <c r="K295" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L295" s="2" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M295" s="2"/>
+      <c r="N295" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14">
+      <c r="A296" s="2">
+        <v>71</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>2001</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G296" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H296" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I296" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J296" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="K296" s="2" t="s">
+        <v>2004</v>
+      </c>
+      <c r="L296" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="M296" s="2"/>
+      <c r="N296" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14">
+      <c r="A297" s="2">
+        <v>70</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D297" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E297" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H297" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J297" s="2" t="s">
+        <v>2009</v>
+      </c>
+      <c r="K297" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L297" s="2" t="s">
+        <v>2011</v>
+      </c>
+      <c r="M297" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N297" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14">
+      <c r="A298" s="2">
+        <v>69</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="E298" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H298" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="I298" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J298" s="2" t="s">
+        <v>2015</v>
+      </c>
+      <c r="K298" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="L298" s="2" t="s">
+        <v>2017</v>
+      </c>
+      <c r="M298" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="N298" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14">
+      <c r="A299" s="2">
+        <v>68</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H299" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="I299" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J299" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="K299" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L299" s="2" t="s">
+        <v>2020</v>
+      </c>
+      <c r="M299" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N299" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14">
+      <c r="A300" s="2">
+        <v>67</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H300" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I300" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J300" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="K300" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="L300" s="2" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M300" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N300" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14">
+      <c r="A301" s="2">
+        <v>66</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D301" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E301" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H301" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I301" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J301" s="2" t="s">
+        <v>2029</v>
+      </c>
+      <c r="K301" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="L301" s="2" t="s">
+        <v>2031</v>
+      </c>
+      <c r="M301" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N301" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14">
+      <c r="A302" s="2">
+        <v>65</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H302" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I302" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J302" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K302" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="L302" s="2" t="s">
+        <v>2037</v>
+      </c>
+      <c r="M302" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N302" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14">
+      <c r="A303" s="2">
+        <v>64</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G303" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H303" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I303" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J303" s="2" t="s">
+        <v>2042</v>
+      </c>
+      <c r="K303" s="2" t="s">
+        <v>2043</v>
+      </c>
+      <c r="L303" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="M303" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N303" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14">
+      <c r="A304" s="2">
+        <v>63</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G304" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H304" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="I304" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J304" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K304" s="2" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L304" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="M304" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N304" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14">
+      <c r="A305" s="2">
+        <v>62</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G305" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H305" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="I305" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J305" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K305" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="L305" s="2" t="s">
+        <v>2059</v>
+      </c>
+      <c r="M305" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N305" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14">
+      <c r="A306" s="2">
+        <v>61</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G306" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H306" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I306" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J306" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="K306" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="L306" s="2" t="s">
+        <v>2066</v>
+      </c>
+      <c r="M306" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N306" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14">
+      <c r="A307" s="2">
+        <v>60</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D307" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E307" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G307" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H307" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="I307" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J307" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="K307" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="L307" s="2" t="s">
+        <v>2071</v>
+      </c>
+      <c r="M307" s="2"/>
+      <c r="N307" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14">
+      <c r="A308" s="2">
+        <v>59</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G308" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H308" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="I308" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J308" s="2" t="s">
+        <v>2074</v>
+      </c>
+      <c r="K308" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="L308" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="M308" s="2" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N308" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14">
+      <c r="A309" s="2">
+        <v>58</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G309" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H309" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I309" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J309" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="K309" s="2" t="s">
+        <v>2083</v>
+      </c>
+      <c r="L309" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="M309" s="2"/>
+      <c r="N309" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14">
+      <c r="A310" s="2">
+        <v>57</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G310" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H310" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="I310" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J310" s="2" t="s">
+        <v>2087</v>
+      </c>
+      <c r="K310" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L310" s="2" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M310" s="2"/>
+      <c r="N310" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14">
+      <c r="A311" s="2">
+        <v>56</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H311" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="I311" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J311" s="2" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K311" s="2" t="s">
+        <v>2093</v>
+      </c>
+      <c r="L311" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="M311" s="2"/>
+      <c r="N311" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14">
+      <c r="A312" s="2">
+        <v>55</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E312" s="2">
+        <v>350312645250001</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G312" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H312" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I312" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J312" s="2" t="s">
+        <v>2097</v>
+      </c>
+      <c r="K312" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="L312" s="2" t="s">
+        <v>2099</v>
+      </c>
+      <c r="M312" s="2" t="s">
+        <v>2100</v>
+      </c>
+      <c r="N312" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14">
+      <c r="A313" s="2">
+        <v>54</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G313" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H313" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="I313" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J313" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K313" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="L313" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="M313" s="2"/>
+      <c r="N313" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14">
+      <c r="A314" s="2">
+        <v>53</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G314" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H314" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="I314" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J314" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K314" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="L314" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="M314" s="2"/>
+      <c r="N314" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14">
+      <c r="A315" s="2">
+        <v>52</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>2109</v>
+      </c>
+      <c r="G315" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H315" s="2" t="s">
+        <v>2110</v>
+      </c>
+      <c r="I315" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J315" s="2" t="s">
+        <v>2111</v>
+      </c>
+      <c r="K315" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="L315" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="M315" s="2" t="s">
+        <v>2113</v>
+      </c>
+      <c r="N315" s="2" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14">
+      <c r="A316" s="2">
+        <v>51</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G316" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H316" s="2" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I316" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J316" s="2" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K316" s="2" t="s">
+        <v>2121</v>
+      </c>
+      <c r="L316" s="2" t="s">
+        <v>2122</v>
+      </c>
+      <c r="M316" s="2" t="s">
+        <v>2123</v>
+      </c>
+      <c r="N316" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14">
+      <c r="A317" s="2">
+        <v>50</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G317" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H317" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="I317" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J317" s="2" t="s">
+        <v>2129</v>
+      </c>
+      <c r="K317" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="L317" s="2" t="s">
+        <v>2131</v>
+      </c>
+      <c r="M317" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="N317" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14">
+      <c r="A318" s="2">
+        <v>49</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G318" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H318" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="I318" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J318" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="K318" s="2" t="s">
+        <v>2138</v>
+      </c>
+      <c r="L318" s="2" t="s">
+        <v>2139</v>
+      </c>
+      <c r="M318" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="N318" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14">
+      <c r="A319" s="2">
+        <v>48</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G319" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H319" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I319" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J319" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K319" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="L319" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="M319" s="2"/>
+      <c r="N319" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14">
+      <c r="A320" s="2">
+        <v>47</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G320" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H320" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I320" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J320" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K320" s="2" t="s">
+        <v>2149</v>
+      </c>
+      <c r="L320" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M320" s="2"/>
+      <c r="N320" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14">
+      <c r="A321" s="2">
+        <v>46</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H321" s="2" t="s">
+        <v>2155</v>
+      </c>
+      <c r="I321" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J321" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="K321" s="2" t="s">
+        <v>2157</v>
+      </c>
+      <c r="L321" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="M321" s="2"/>
+      <c r="N321" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14">
+      <c r="A322" s="2">
+        <v>45</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="G322" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H322" s="2" t="s">
+        <v>2163</v>
+      </c>
+      <c r="I322" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J322" s="2" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K322" s="2" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L322" s="2" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M322" s="2"/>
+      <c r="N322" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14">
+      <c r="A323" s="2">
+        <v>44</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>2171</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H323" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I323" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J323" s="2" t="s">
+        <v>2172</v>
+      </c>
+      <c r="K323" s="2" t="s">
+        <v>2173</v>
+      </c>
+      <c r="L323" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="M323" s="2" t="s">
+        <v>2175</v>
+      </c>
+      <c r="N323" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14">
+      <c r="A324" s="2">
+        <v>43</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D324" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>2179</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H324" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="I324" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J324" s="2" t="s">
+        <v>2180</v>
+      </c>
+      <c r="K324" s="2" t="s">
+        <v>2181</v>
+      </c>
+      <c r="L324" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="M324" s="2"/>
+      <c r="N324" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14">
+      <c r="A325" s="2">
+        <v>42</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D325" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G325" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H325" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I325" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J325" s="2" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K325" s="2" t="s">
+        <v>2188</v>
+      </c>
+      <c r="L325" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="M325" s="2"/>
+      <c r="N325" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14">
+      <c r="A326" s="2">
+        <v>41</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D326" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G326" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H326" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="I326" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J326" s="2" t="s">
+        <v>2195</v>
+      </c>
+      <c r="K326" s="2" t="s">
+        <v>2196</v>
+      </c>
+      <c r="L326" s="2" t="s">
+        <v>2197</v>
+      </c>
+      <c r="M326" s="2"/>
+      <c r="N326" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14">
+      <c r="A327" s="2">
+        <v>40</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D327" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H327" s="2" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I327" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J327" s="2" t="s">
+        <v>2201</v>
+      </c>
+      <c r="K327" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L327" s="2" t="s">
+        <v>2203</v>
+      </c>
+      <c r="M327" s="2"/>
+      <c r="N327" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14">
+      <c r="A328" s="2">
+        <v>39</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D328" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H328" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I328" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J328" s="2" t="s">
+        <v>2205</v>
+      </c>
+      <c r="K328" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L328" s="2" t="s">
+        <v>2207</v>
+      </c>
+      <c r="M328" s="2"/>
+      <c r="N328" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14">
+      <c r="A329" s="2">
+        <v>38</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D329" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E329" s="2">
+        <v>305306680390003</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G329" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H329" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I329" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J329" s="2" t="s">
+        <v>2211</v>
+      </c>
+      <c r="K329" s="2" t="s">
+        <v>2212</v>
+      </c>
+      <c r="L329" s="2" t="s">
+        <v>2213</v>
+      </c>
+      <c r="M329" s="2"/>
+      <c r="N329" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14">
+      <c r="A330" s="2">
+        <v>37</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H330" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="I330" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J330" s="2" t="s">
+        <v>2219</v>
+      </c>
+      <c r="K330" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="L330" s="2" t="s">
+        <v>2221</v>
+      </c>
+      <c r="M330" s="2"/>
+      <c r="N330" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14">
+      <c r="A331" s="2">
+        <v>36</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H331" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I331" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J331" s="2" t="s">
+        <v>2227</v>
+      </c>
+      <c r="K331" s="2" t="s">
+        <v>2228</v>
+      </c>
+      <c r="L331" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="M331" s="2"/>
+      <c r="N331" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14">
+      <c r="A332" s="2">
+        <v>35</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H332" s="2" t="s">
+        <v>2235</v>
+      </c>
+      <c r="I332" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J332" s="2" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K332" s="2" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L332" s="2" t="s">
+        <v>2238</v>
+      </c>
+      <c r="M332" s="2"/>
+      <c r="N332" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14">
+      <c r="A333" s="2">
+        <v>34</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="G333" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H333" s="2" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I333" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J333" s="2" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K333" s="2" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L333" s="2" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M333" s="2" t="s">
+        <v>2244</v>
+      </c>
+      <c r="N333" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14">
+      <c r="A334" s="2">
+        <v>33</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G334" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H334" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I334" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J334" s="2" t="s">
+        <v>2250</v>
+      </c>
+      <c r="K334" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="L334" s="2" t="s">
+        <v>2252</v>
+      </c>
+      <c r="M334" s="2"/>
+      <c r="N334" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14">
+      <c r="A335" s="2">
+        <v>32</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G335" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H335" s="2" t="s">
+        <v>2254</v>
+      </c>
+      <c r="I335" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J335" s="2" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K335" s="2" t="s">
+        <v>2256</v>
+      </c>
+      <c r="L335" s="2" t="s">
+        <v>2257</v>
+      </c>
+      <c r="M335" s="2"/>
+      <c r="N335" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14">
+      <c r="A336" s="2">
+        <v>31</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G336" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H336" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I336" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J336" s="2" t="s">
+        <v>2262</v>
+      </c>
+      <c r="K336" s="2" t="s">
+        <v>2263</v>
+      </c>
+      <c r="L336" s="2" t="s">
+        <v>2264</v>
+      </c>
+      <c r="M336" s="2" t="s">
+        <v>2265</v>
+      </c>
+      <c r="N336" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14">
+      <c r="A337" s="2">
+        <v>30</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H337" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I337" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J337" s="2" t="s">
+        <v>2267</v>
+      </c>
+      <c r="K337" s="2" t="s">
+        <v>2268</v>
+      </c>
+      <c r="L337" s="2" t="s">
+        <v>2269</v>
+      </c>
+      <c r="M337" s="2" t="s">
+        <v>2270</v>
+      </c>
+      <c r="N337" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14">
+      <c r="A338" s="2">
+        <v>29</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H338" s="2" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I338" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J338" s="2" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K338" s="2" t="s">
+        <v>2274</v>
+      </c>
+      <c r="L338" s="2" t="s">
+        <v>2275</v>
+      </c>
+      <c r="M338" s="2"/>
+      <c r="N338" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14">
+      <c r="A339" s="2">
+        <v>28</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H339" s="2" t="s">
+        <v>2281</v>
+      </c>
+      <c r="I339" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J339" s="2" t="s">
+        <v>2282</v>
+      </c>
+      <c r="K339" s="2" t="s">
+        <v>2283</v>
+      </c>
+      <c r="L339" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M339" s="2" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N339" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14">
+      <c r="A340" s="2">
+        <v>27</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H340" s="2" t="s">
+        <v>2290</v>
+      </c>
+      <c r="I340" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J340" s="2" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K340" s="2" t="s">
+        <v>2292</v>
+      </c>
+      <c r="L340" s="2" t="s">
+        <v>2293</v>
+      </c>
+      <c r="M340" s="2"/>
+      <c r="N340" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14">
+      <c r="A341" s="2">
+        <v>26</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D341" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E341" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="G341" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H341" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I341" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J341" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K341" s="2" t="s">
+        <v>2296</v>
+      </c>
+      <c r="L341" s="2" t="s">
+        <v>2297</v>
+      </c>
+      <c r="M341" s="2"/>
+      <c r="N341" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14">
+      <c r="A342" s="2">
+        <v>25</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H342" s="2" t="s">
+        <v>2300</v>
+      </c>
+      <c r="I342" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J342" s="2" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K342" s="2" t="s">
+        <v>2302</v>
+      </c>
+      <c r="L342" s="2" t="s">
+        <v>2303</v>
+      </c>
+      <c r="M342" s="2"/>
+      <c r="N342" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14">
+      <c r="A343" s="2">
+        <v>24</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D343" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E343" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G343" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H343" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I343" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J343" s="2" t="s">
+        <v>2308</v>
+      </c>
+      <c r="K343" s="2" t="s">
+        <v>2309</v>
+      </c>
+      <c r="L343" s="2" t="s">
+        <v>2310</v>
+      </c>
+      <c r="M343" s="2"/>
+      <c r="N343" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14">
+      <c r="A344" s="2">
+        <v>23</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G344" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H344" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="I344" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J344" s="2" t="s">
+        <v>2315</v>
+      </c>
+      <c r="K344" s="2" t="s">
+        <v>2316</v>
+      </c>
+      <c r="L344" s="2" t="s">
+        <v>2317</v>
+      </c>
+      <c r="M344" s="2" t="s">
+        <v>2318</v>
+      </c>
+      <c r="N344" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14">
+      <c r="A345" s="2">
+        <v>22</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>2322</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>2323</v>
+      </c>
+      <c r="G345" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H345" s="2" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I345" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J345" s="2" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K345" s="2" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L345" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M345" s="2"/>
+      <c r="N345" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14">
+      <c r="A346" s="2">
+        <v>21</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G346" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H346" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="I346" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J346" s="2" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K346" s="2" t="s">
+        <v>2333</v>
+      </c>
+      <c r="L346" s="2" t="s">
+        <v>2334</v>
+      </c>
+      <c r="M346" s="2"/>
+      <c r="N346" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14">
+      <c r="A347" s="2">
+        <v>20</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>2339</v>
+      </c>
+      <c r="G347" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H347" s="2" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I347" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J347" s="2" t="s">
+        <v>2341</v>
+      </c>
+      <c r="K347" s="2" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L347" s="2" t="s">
+        <v>2343</v>
+      </c>
+      <c r="M347" s="2"/>
+      <c r="N347" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14">
+      <c r="A348" s="2">
+        <v>19</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G348" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H348" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I348" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J348" s="2" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K348" s="2" t="s">
+        <v>2350</v>
+      </c>
+      <c r="L348" s="2" t="s">
+        <v>2351</v>
+      </c>
+      <c r="M348" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="N348" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14">
+      <c r="A349" s="2">
+        <v>18</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D349" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>2355</v>
+      </c>
+      <c r="G349" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H349" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="I349" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J349" s="2" t="s">
+        <v>2357</v>
+      </c>
+      <c r="K349" s="2" t="s">
+        <v>2358</v>
+      </c>
+      <c r="L349" s="2" t="s">
+        <v>2359</v>
+      </c>
+      <c r="M349" s="2" t="s">
+        <v>2360</v>
+      </c>
+      <c r="N349" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14">
+      <c r="A350" s="2">
+        <v>17</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G350" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H350" s="2" t="s">
+        <v>2365</v>
+      </c>
+      <c r="I350" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J350" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="K350" s="2" t="s">
+        <v>2367</v>
+      </c>
+      <c r="L350" s="2" t="s">
+        <v>2368</v>
+      </c>
+      <c r="M350" s="2"/>
+      <c r="N350" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14">
+      <c r="A351" s="2">
+        <v>16</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>2372</v>
+      </c>
+      <c r="G351" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H351" s="2" t="s">
+        <v>2373</v>
+      </c>
+      <c r="I351" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J351" s="2" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K351" s="2" t="s">
+        <v>2367</v>
+      </c>
+      <c r="L351" s="2" t="s">
+        <v>2375</v>
+      </c>
+      <c r="M351" s="2" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N351" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14">
+      <c r="A352" s="2">
+        <v>15</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>2379</v>
+      </c>
+      <c r="G352" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H352" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I352" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J352" s="2" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K352" s="2" t="s">
+        <v>2381</v>
+      </c>
+      <c r="L352" s="2" t="s">
+        <v>2382</v>
+      </c>
+      <c r="M352" s="2" t="s">
+        <v>2383</v>
+      </c>
+      <c r="N352" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14">
+      <c r="A353" s="2">
+        <v>14</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G353" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H353" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I353" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J353" s="2" t="s">
+        <v>2385</v>
+      </c>
+      <c r="K353" s="2" t="s">
+        <v>2386</v>
+      </c>
+      <c r="L353" s="2" t="s">
+        <v>2387</v>
+      </c>
+      <c r="M353" s="2" t="s">
+        <v>2388</v>
+      </c>
+      <c r="N353" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14">
+      <c r="A354" s="2">
+        <v>13</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G354" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H354" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I354" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J354" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="K354" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="L354" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="M354" s="2"/>
+      <c r="N354" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14">
+      <c r="A355" s="2">
+        <v>12</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G355" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H355" s="2" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I355" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J355" s="2" t="s">
+        <v>2401</v>
+      </c>
+      <c r="K355" s="2" t="s">
+        <v>2402</v>
+      </c>
+      <c r="L355" s="2" t="s">
+        <v>2403</v>
+      </c>
+      <c r="M355" s="2" t="s">
+        <v>2404</v>
+      </c>
+      <c r="N355" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14">
+      <c r="A356" s="2">
+        <v>11</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D356" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E356" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G356" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H356" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I356" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J356" s="2" t="s">
+        <v>2407</v>
+      </c>
+      <c r="K356" s="2" t="s">
+        <v>2408</v>
+      </c>
+      <c r="L356" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="M356" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="N356" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14">
+      <c r="A357" s="2">
+        <v>10</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G357" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H357" s="2" t="s">
+        <v>2413</v>
+      </c>
+      <c r="I357" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J357" s="2" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K357" s="2" t="s">
+        <v>2415</v>
+      </c>
+      <c r="L357" s="2" t="s">
+        <v>2416</v>
+      </c>
+      <c r="M357" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N357" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14">
+      <c r="A358" s="2">
+        <v>9</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D358" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E358" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G358" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H358" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I358" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J358" s="2" t="s">
+        <v>2420</v>
+      </c>
+      <c r="K358" s="2" t="s">
+        <v>2421</v>
+      </c>
+      <c r="L358" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M358" s="2"/>
+      <c r="N358" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14">
+      <c r="A359" s="2">
+        <v>8</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G359" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H359" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I359" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J359" s="2" t="s">
+        <v>2426</v>
+      </c>
+      <c r="K359" s="2" t="s">
+        <v>2427</v>
+      </c>
+      <c r="L359" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M359" s="2"/>
+      <c r="N359" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14">
+      <c r="A360" s="2">
+        <v>7</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>2430</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G360" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H360" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="I360" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J360" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K360" s="2" t="s">
+        <v>2432</v>
+      </c>
+      <c r="L360" s="2" t="s">
+        <v>2433</v>
+      </c>
+      <c r="M360" s="2"/>
+      <c r="N360" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14">
+      <c r="A361" s="2">
+        <v>6</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D361" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G361" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H361" s="2" t="s">
+        <v>2438</v>
+      </c>
+      <c r="I361" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J361" s="2" t="s">
+        <v>2439</v>
+      </c>
+      <c r="K361" s="2" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L361" s="2" t="s">
+        <v>2441</v>
+      </c>
+      <c r="M361" s="2"/>
+      <c r="N361" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14">
+      <c r="B365" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C365" s="3"/>
+      <c r="D365" s="3"/>
+      <c r="E365" s="3"/>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
+      <c r="H365" s="3"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K365" s="3"/>
+      <c r="L365" s="3"/>
+      <c r="M365" s="3"/>
+    </row>
+    <row r="369" spans="1:14">
+      <c r="B369" s="3" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C369" s="3"/>
+      <c r="D369" s="3"/>
+      <c r="E369" s="3"/>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
+      <c r="H369" s="3"/>
+      <c r="I369" s="3"/>
+      <c r="J369" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K369" s="3"/>
+      <c r="L369" s="3"/>
+      <c r="M369" s="3"/>
+    </row>
+    <row r="370" spans="1:14">
+      <c r="B370" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C370" s="3"/>
+      <c r="D370" s="3"/>
+      <c r="E370" s="3"/>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K370" s="3"/>
+      <c r="L370" s="3"/>
+      <c r="M370" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B185:E185"/>
-[...4 lines deleted...]
-    <mergeCell ref="J190:M190"/>
+    <mergeCell ref="B365:E365"/>
+    <mergeCell ref="J365:M365"/>
+    <mergeCell ref="B369:E369"/>
+    <mergeCell ref="B370:E370"/>
+    <mergeCell ref="J369:M369"/>
+    <mergeCell ref="J370:M370"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B10" sqref="B10:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
@@ -13132,167 +24515,167 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>52</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>990</v>
+        <v>2105</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>991</v>
+        <v>2106</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>992</v>
+        <v>2107</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>993</v>
+        <v>2108</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>994</v>
+        <v>2109</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>995</v>
+        <v>2110</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>996</v>
+        <v>2111</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>997</v>
+        <v>2112</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>997</v>
+        <v>2112</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>998</v>
+        <v>2113</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>999</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="B6" s="3" t="s">
-        <v>1332</v>
+        <v>2442</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="s">
-        <v>1333</v>
+        <v>2443</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="B10" s="3" t="s">
-        <v>999</v>
+        <v>2114</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>1336</v>
+        <v>2446</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="B11" s="3" t="s">
-        <v>1335</v>
+        <v>2445</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="s">
-        <v>1337</v>
+        <v>2447</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="J10:M10"/>
     <mergeCell ref="J11:M11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B42" sqref="B42:M43"/>
+      <selection activeCell="B68" sqref="B68:M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="286.502" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -13315,1512 +24698,3248 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>171</v>
+        <v>294</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>135</v>
+        <v>536</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>136</v>
+        <v>537</v>
       </c>
       <c r="D2" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>137</v>
+        <v>538</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>138</v>
+        <v>539</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>139</v>
+        <v>303</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>140</v>
+        <v>540</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>141</v>
+        <v>541</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>142</v>
+        <v>542</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>170</v>
+        <v>293</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>145</v>
+        <v>545</v>
       </c>
       <c r="D3" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>146</v>
+        <v>546</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>147</v>
+        <v>547</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>148</v>
+        <v>517</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>150</v>
+        <v>548</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>151</v>
+        <v>549</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>152</v>
+        <v>550</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>169</v>
+        <v>292</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>153</v>
+        <v>551</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>154</v>
+        <v>552</v>
       </c>
       <c r="D4" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>155</v>
+        <v>553</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>156</v>
+        <v>554</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>158</v>
+        <v>555</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>159</v>
+        <v>556</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>160</v>
+        <v>557</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>168</v>
+        <v>291</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>161</v>
+        <v>558</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>162</v>
+        <v>559</v>
       </c>
       <c r="D5" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E5" s="2" t="s">
-        <v>163</v>
+      <c r="E5" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>164</v>
+        <v>560</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>165</v>
+        <v>273</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>166</v>
+        <v>561</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>167</v>
+        <v>562</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>168</v>
+        <v>563</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>167</v>
+        <v>290</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>169</v>
+        <v>564</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>170</v>
+        <v>565</v>
       </c>
       <c r="D6" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>171</v>
+        <v>566</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>172</v>
+        <v>567</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>173</v>
+        <v>146</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>174</v>
+        <v>568</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>175</v>
+        <v>569</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>176</v>
+        <v>570</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>166</v>
+        <v>289</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>177</v>
+        <v>571</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>178</v>
+        <v>572</v>
       </c>
       <c r="D7" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E7" s="2">
-        <v>3500000000000</v>
+      <c r="E7" s="2" t="s">
+        <v>573</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>179</v>
+        <v>574</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>180</v>
+        <v>241</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>181</v>
+        <v>575</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>182</v>
+        <v>576</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>183</v>
+        <v>577</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>184</v>
+        <v>578</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>185</v>
+        <v>579</v>
       </c>
       <c r="D8" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E8" s="2">
-        <v>3500000000000</v>
+      <c r="E8" s="2" t="s">
+        <v>580</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>186</v>
+        <v>574</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>187</v>
+        <v>241</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>188</v>
+        <v>581</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>189</v>
+        <v>582</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>190</v>
+        <v>583</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>164</v>
+        <v>287</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>191</v>
+        <v>584</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>192</v>
+        <v>585</v>
       </c>
       <c r="D9" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>193</v>
+        <v>586</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>194</v>
+        <v>587</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>196</v>
+        <v>588</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>197</v>
+        <v>589</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>198</v>
+        <v>590</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>163</v>
+        <v>286</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>199</v>
+        <v>591</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>200</v>
+        <v>592</v>
       </c>
       <c r="D10" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>201</v>
+      <c r="E10" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>202</v>
+        <v>593</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>204</v>
+        <v>594</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>205</v>
+        <v>595</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>206</v>
+        <v>596</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>162</v>
+        <v>241</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>207</v>
+        <v>897</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>208</v>
+        <v>898</v>
       </c>
       <c r="D11" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E11" s="2" t="s">
-        <v>209</v>
+      <c r="E11" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>210</v>
+        <v>265</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>211</v>
+        <v>899</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>212</v>
+        <v>900</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>213</v>
+        <v>901</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>214</v>
+        <v>902</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>161</v>
+        <v>240</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>215</v>
+        <v>903</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>216</v>
+        <v>904</v>
       </c>
       <c r="D12" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E12" s="2" t="s">
-        <v>217</v>
+      <c r="E12" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>218</v>
+        <v>493</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>219</v>
+        <v>905</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>220</v>
+        <v>906</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>221</v>
+        <v>907</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>160</v>
+        <v>239</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>222</v>
+        <v>908</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>223</v>
+        <v>909</v>
       </c>
       <c r="D13" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>224</v>
+      <c r="E13" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>225</v>
+        <v>910</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>226</v>
+        <v>911</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>227</v>
+        <v>912</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>228</v>
+        <v>913</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>229</v>
+        <v>907</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>122</v>
+        <v>238</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>498</v>
+        <v>914</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>499</v>
+        <v>915</v>
       </c>
       <c r="D14" s="2">
         <v>3500000000000</v>
       </c>
       <c r="E14" s="2">
-        <v>350309410910001</v>
+        <v>3500000000000</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>500</v>
+        <v>916</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>501</v>
+        <v>917</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>502</v>
+        <v>918</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>503</v>
+        <v>919</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>504</v>
+        <v>920</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>121</v>
+        <v>237</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>505</v>
+        <v>921</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>922</v>
+      </c>
+      <c r="D15" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E15" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>509</v>
+        <v>923</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>406</v>
+        <v>517</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>510</v>
+        <v>924</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>511</v>
+        <v>925</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>512</v>
+        <v>926</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>120</v>
+        <v>236</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>513</v>
+        <v>927</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>514</v>
+        <v>928</v>
       </c>
       <c r="D16" s="2">
-        <v>350000000000000</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E16" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>516</v>
+        <v>929</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>517</v>
+        <v>718</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>518</v>
+        <v>930</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>519</v>
+        <v>931</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>520</v>
+        <v>932</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>119</v>
+        <v>235</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>521</v>
+        <v>933</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>934</v>
+      </c>
+      <c r="D17" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E17" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>525</v>
+        <v>935</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>526</v>
+        <v>61</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>527</v>
+        <v>936</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>528</v>
+        <v>937</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>529</v>
+        <v>938</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>118</v>
+        <v>234</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>530</v>
+        <v>939</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>940</v>
+      </c>
+      <c r="D18" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E18" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>533</v>
+        <v>941</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>534</v>
+        <v>173</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>535</v>
+        <v>942</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>536</v>
+        <v>943</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>537</v>
+        <v>944</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>117</v>
+        <v>233</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>538</v>
+        <v>945</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>946</v>
+      </c>
+      <c r="D19" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E19" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>541</v>
+        <v>947</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>542</v>
+        <v>948</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>543</v>
+        <v>949</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>544</v>
+        <v>950</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>545</v>
+        <v>907</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>116</v>
+        <v>232</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>546</v>
+        <v>951</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E20" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="D20" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>550</v>
+        <v>953</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>551</v>
+        <v>954</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>552</v>
+        <v>955</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>553</v>
+        <v>956</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>115</v>
+        <v>231</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>554</v>
+        <v>957</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>556</v>
+        <v>958</v>
+      </c>
+      <c r="D21" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E21" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>557</v>
+        <v>959</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>558</v>
+        <v>960</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>559</v>
+        <v>961</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>560</v>
+        <v>962</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>561</v>
+        <v>963</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>777</v>
+        <v>964</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>778</v>
+        <v>965</v>
       </c>
       <c r="D22" s="2">
-        <v>350000000000</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>3500000000000</v>
+      </c>
+      <c r="E22" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>780</v>
+        <v>966</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>781</v>
+        <v>967</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>782</v>
+        <v>968</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>783</v>
+        <v>969</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>784</v>
+        <v>970</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>83</v>
+        <v>229</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>785</v>
+        <v>971</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>972</v>
+      </c>
+      <c r="D23" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E23" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>156</v>
+        <v>973</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>788</v>
+        <v>974</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>789</v>
+        <v>975</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>790</v>
+        <v>976</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>791</v>
+        <v>977</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>82</v>
+        <v>228</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>792</v>
+        <v>978</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>979</v>
+      </c>
+      <c r="D24" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E24" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>795</v>
+        <v>980</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>796</v>
+        <v>69</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>797</v>
+        <v>981</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>798</v>
+        <v>982</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>799</v>
+        <v>983</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>81</v>
+        <v>227</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>800</v>
+        <v>984</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>985</v>
+      </c>
+      <c r="D25" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E25" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>802</v>
+        <v>986</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>796</v>
+        <v>987</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>803</v>
+        <v>988</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>804</v>
+        <v>989</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>805</v>
+        <v>990</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>80</v>
+        <v>226</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>806</v>
+        <v>991</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>807</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>992</v>
+      </c>
+      <c r="D26" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E26" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>809</v>
+        <v>593</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>494</v>
+        <v>386</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>810</v>
+        <v>993</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>811</v>
+        <v>994</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>812</v>
+        <v>995</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>79</v>
+        <v>225</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>813</v>
+        <v>996</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>997</v>
+      </c>
+      <c r="D27" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E27" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>816</v>
+        <v>998</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>817</v>
+        <v>999</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>818</v>
+        <v>1000</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>819</v>
+        <v>1001</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>820</v>
+        <v>1002</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1102</v>
+        <v>1349</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1104</v>
+        <v>1350</v>
+      </c>
+      <c r="D28" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>1105</v>
+        <v>1351</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>1106</v>
+        <v>1352</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>1107</v>
+        <v>1353</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>1108</v>
+        <v>1354</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>1109</v>
+        <v>1355</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>1110</v>
+        <v>1356</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1111</v>
+        <v>1357</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>1358</v>
+      </c>
+      <c r="D29" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>1113</v>
+        <v>1359</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>1114</v>
+        <v>1360</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>1115</v>
+        <v>459</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>1116</v>
+        <v>1361</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>1117</v>
+        <v>1362</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>1118</v>
+        <v>1363</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1119</v>
+        <v>1364</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>565</v>
+      </c>
+      <c r="D30" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>1122</v>
+        <v>566</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>1123</v>
+        <v>567</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>1124</v>
+        <v>241</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>1125</v>
+        <v>1365</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>1126</v>
+        <v>1366</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>1127</v>
+        <v>1367</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>9</v>
+        <v>168</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1307</v>
+        <v>1368</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>1308</v>
+        <v>1369</v>
       </c>
       <c r="D31" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E31" s="2">
-        <v>35000000000000</v>
+      <c r="E31" s="2" t="s">
+        <v>1370</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>1309</v>
+        <v>1371</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>906</v>
+        <v>78</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>1310</v>
+        <v>1372</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>1311</v>
+        <v>1373</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>1036</v>
+        <v>1374</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>8</v>
+        <v>167</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1312</v>
+        <v>1375</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>585</v>
+      </c>
+      <c r="D32" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>1314</v>
+        <v>586</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>1315</v>
+        <v>587</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>131</v>
+        <v>247</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>1316</v>
+        <v>1376</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>1317</v>
+        <v>1377</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>1036</v>
+        <v>1378</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>7</v>
+        <v>166</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1318</v>
+        <v>1379</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1319</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>909</v>
+      </c>
+      <c r="D33" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E33" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>809</v>
+        <v>910</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>211</v>
+        <v>354</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>494</v>
+        <v>355</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>1321</v>
+        <v>1380</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>1322</v>
+        <v>1381</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>1323</v>
+        <v>1382</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>6</v>
+        <v>165</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1324</v>
+        <v>1383</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1325</v>
+        <v>1384</v>
       </c>
       <c r="D34" s="2">
         <v>3500000000000</v>
       </c>
-      <c r="E34" s="2" t="s">
-        <v>1326</v>
+      <c r="E34" s="2">
+        <v>3500000000000</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>1327</v>
+        <v>1385</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>1328</v>
+        <v>1386</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>1329</v>
+        <v>1387</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>1330</v>
+        <v>1388</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>1331</v>
+        <v>1389</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>143</v>
+        <v>543</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>164</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D35" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>163</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D36" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>162</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D37" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="38" spans="1:14">
-      <c r="B38" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M38" s="3"/>
+      <c r="A38" s="2">
+        <v>161</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D38" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>160</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D39" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>122</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D40" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E40" s="2">
+        <v>350309410910001</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>121</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="42" spans="1:14">
-      <c r="B42" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M42" s="3"/>
+      <c r="A42" s="2">
+        <v>120</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D42" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="43" spans="1:14">
-      <c r="B43" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M43" s="3"/>
+      <c r="A43" s="2">
+        <v>119</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>118</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>117</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>116</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D46" s="2">
+        <v>350000000000000</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>1706</v>
+      </c>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>115</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>84</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D48" s="2">
+        <v>350000000000</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>83</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>82</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>81</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>80</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>79</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>37</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>2219</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>2221</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>36</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>2227</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>2228</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>35</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>2235</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>2238</v>
+      </c>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>9</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D57" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E57" s="2">
+        <v>35000000000000</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>2420</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>2421</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>8</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>2426</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>2427</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>7</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>2430</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>2432</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>2433</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>6</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D60" s="2">
+        <v>3500000000000</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>2438</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>2439</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>2441</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="B64" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K64" s="3"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="B68" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K68" s="3"/>
+      <c r="L68" s="3"/>
+      <c r="M68" s="3"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="B69" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B38:E38"/>
-[...4 lines deleted...]
-    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="J64:M64"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="J68:M68"/>
+    <mergeCell ref="J69:M69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N44"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B43" sqref="B43:M44"/>
+      <selection activeCell="B21" sqref="B21:M22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="31.707" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>301</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>300</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>299</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>298</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>297</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>296</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>295</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>261</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>260</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>259</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>252</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>251</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="B17" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="B21" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="B22" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="J22:M22"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N62"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B61" sqref="B61:M62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="209.949" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -14843,1592 +27962,2378 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>139</v>
+        <v>285</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>368</v>
+        <v>597</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>369</v>
+        <v>598</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>370</v>
+        <v>599</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>370</v>
+        <v>599</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>371</v>
+        <v>600</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>372</v>
+        <v>601</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>373</v>
+        <v>602</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>374</v>
+        <v>603</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="M2" s="2"/>
+        <v>604</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>138</v>
+        <v>284</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>377</v>
+        <v>607</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>378</v>
+        <v>608</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>379</v>
+        <v>599</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>379</v>
+        <v>599</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>156</v>
+        <v>609</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>380</v>
+        <v>610</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>381</v>
+        <v>611</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>382</v>
+        <v>612</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="M3" s="2"/>
+        <v>613</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>614</v>
+      </c>
       <c r="N3" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>137</v>
+        <v>272</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>384</v>
+        <v>688</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>350311208250001</v>
+        <v>689</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>690</v>
       </c>
       <c r="F4" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="G4" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J4" s="2" t="s">
-        <v>387</v>
+        <v>693</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>388</v>
+        <v>694</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="M4" s="2"/>
+        <v>695</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="N4" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>136</v>
+        <v>271</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>390</v>
+        <v>696</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>391</v>
+        <v>697</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>392</v>
+        <v>698</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>392</v>
+        <v>698</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>393</v>
+        <v>699</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>394</v>
+        <v>146</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>395</v>
+        <v>700</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>396</v>
+        <v>701</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="M5" s="2"/>
+        <v>702</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N5" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>132</v>
+        <v>270</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>417</v>
+        <v>704</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>418</v>
+        <v>705</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>419</v>
+        <v>706</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>420</v>
+        <v>706</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>421</v>
+        <v>707</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>422</v>
+        <v>708</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>423</v>
+        <v>709</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>424</v>
+        <v>710</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="M6" s="2"/>
+        <v>711</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>712</v>
+      </c>
       <c r="N6" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>426</v>
+        <v>1161</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>427</v>
+        <v>1162</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>428</v>
+        <v>1163</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>428</v>
+        <v>1163</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>429</v>
+        <v>1164</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>430</v>
+        <v>153</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>431</v>
+        <v>1165</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>432</v>
+        <v>1166</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>433</v>
+        <v>1167</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>434</v>
+        <v>605</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>130</v>
+        <v>198</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>435</v>
+        <v>1168</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>436</v>
+        <v>1169</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>437</v>
+        <v>1170</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>437</v>
+        <v>1170</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>438</v>
+        <v>1171</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="I8" s="2"/>
+        <v>77</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>386</v>
+      </c>
       <c r="J8" s="2" t="s">
-        <v>439</v>
+        <v>1172</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>440</v>
+        <v>1172</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>388</v>
+        <v>1173</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>441</v>
+        <v>605</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>114</v>
+        <v>197</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>562</v>
+        <v>1174</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>563</v>
+        <v>1175</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>564</v>
+        <v>1176</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>564</v>
+        <v>1176</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>565</v>
+        <v>1177</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>566</v>
+        <v>153</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>567</v>
+        <v>1178</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>568</v>
+        <v>1166</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>440</v>
+        <v>1179</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>569</v>
+        <v>703</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>113</v>
+        <v>196</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>570</v>
+        <v>1180</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>571</v>
+        <v>1181</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>572</v>
+        <v>1182</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>572</v>
+        <v>1182</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>573</v>
+        <v>1183</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
       <c r="J10" s="2" t="s">
-        <v>575</v>
+        <v>1184</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>576</v>
+        <v>1185</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>577</v>
+        <v>1186</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>112</v>
+        <v>195</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>579</v>
+        <v>1187</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>580</v>
+        <v>1188</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>581</v>
+        <v>1189</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>581</v>
+        <v>1189</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>582</v>
+        <v>1190</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>583</v>
+        <v>472</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>584</v>
+        <v>1191</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>585</v>
+        <v>1192</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>586</v>
+        <v>1193</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>569</v>
+        <v>712</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>587</v>
+        <v>1194</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>588</v>
+        <v>1195</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>589</v>
+        <v>1196</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>589</v>
+        <v>1196</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>393</v>
+        <v>1197</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H12" s="2"/>
       <c r="I12" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>590</v>
+        <v>1198</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>591</v>
+        <v>1192</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>592</v>
+        <v>1199</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>434</v>
+        <v>703</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>110</v>
+        <v>193</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>593</v>
+        <v>1200</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>594</v>
+        <v>1201</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>595</v>
+        <v>1202</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>595</v>
+        <v>1202</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>596</v>
+        <v>707</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>597</v>
+        <v>708</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>598</v>
+        <v>1203</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>599</v>
+        <v>1204</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>600</v>
+        <v>1205</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>602</v>
+        <v>1206</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>603</v>
+        <v>1207</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H14" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="N14" s="2" t="s">
         <v>606</v>
-      </c>
-[...14 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>108</v>
+        <v>191</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>602</v>
+        <v>1212</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>603</v>
+        <v>1213</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>604</v>
+        <v>1214</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>604</v>
+        <v>1214</v>
       </c>
       <c r="F15" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="M15" s="2" t="s">
         <v>605</v>
       </c>
-      <c r="G15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="2" t="s">
+      <c r="N15" s="2" t="s">
         <v>606</v>
-      </c>
-[...14 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>107</v>
+        <v>190</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>610</v>
+        <v>1219</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>611</v>
+        <v>1220</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>612</v>
+        <v>1221</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>612</v>
+        <v>1221</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>613</v>
+        <v>1222</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>614</v>
+        <v>1223</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>615</v>
+        <v>1224</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>616</v>
+        <v>1225</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>617</v>
+        <v>1226</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>618</v>
+        <v>703</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>106</v>
+        <v>189</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>619</v>
+        <v>1227</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>620</v>
+        <v>1228</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>621</v>
+        <v>1229</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>622</v>
+        <v>1229</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>623</v>
+        <v>600</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>624</v>
+        <v>1230</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>625</v>
+        <v>1231</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>626</v>
+        <v>1232</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>627</v>
+        <v>1233</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>578</v>
+        <v>712</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>628</v>
+        <v>1234</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>629</v>
+        <v>1235</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>630</v>
+        <v>1236</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>631</v>
+        <v>1236</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>632</v>
+        <v>1237</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>157</v>
+        <v>1123</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>633</v>
+        <v>1238</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>634</v>
+        <v>1239</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>635</v>
+        <v>1240</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>98</v>
+        <v>187</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>683</v>
+        <v>1241</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>1242</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>1243</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>685</v>
+        <v>1243</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>686</v>
+        <v>1244</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>687</v>
+        <v>69</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>688</v>
+        <v>1245</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>689</v>
+        <v>1192</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>690</v>
+        <v>1246</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>578</v>
+        <v>703</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>878</v>
+        <v>1544</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>879</v>
-[...5 lines deleted...]
-        <v>0.350311540322</v>
+        <v>1545</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>1546</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>880</v>
+        <v>1547</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>881</v>
+        <v>1548</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>149</v>
+        <v>345</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>882</v>
+        <v>1549</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>883</v>
+        <v>1550</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>1551</v>
+      </c>
+      <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>69</v>
+        <v>138</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>885</v>
+        <v>1552</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>886</v>
+        <v>1553</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>0.350311440384</v>
+        <v>1554</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>1554</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>393</v>
+        <v>567</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>888</v>
+        <v>1555</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>889</v>
+        <v>1556</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>890</v>
-[...3 lines deleted...]
-      </c>
+        <v>1557</v>
+      </c>
+      <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>68</v>
+        <v>137</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>891</v>
+        <v>1558</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>1559</v>
+      </c>
+      <c r="D22" s="2">
+        <v>350311208250001</v>
+      </c>
+      <c r="E22" s="2">
+        <v>350311208250001</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>894</v>
+        <v>1560</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>895</v>
+        <v>69</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>896</v>
+        <v>1561</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>463</v>
+        <v>1562</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>897</v>
-[...3 lines deleted...]
-      </c>
+        <v>1563</v>
+      </c>
+      <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>898</v>
+        <v>1564</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>580</v>
+        <v>1565</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>581</v>
+        <v>1566</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>581</v>
+        <v>1566</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>582</v>
+        <v>707</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>899</v>
+        <v>1567</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>900</v>
+        <v>1568</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>901</v>
+        <v>1569</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>902</v>
-[...3 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>66</v>
+        <v>132</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>903</v>
+        <v>1584</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>0.350311041024</v>
+        <v>1585</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>1587</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>905</v>
+        <v>1588</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>907</v>
+        <v>1589</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>908</v>
+        <v>1590</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>1591</v>
+      </c>
+      <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>891</v>
+        <v>1592</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>910</v>
+        <v>1593</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>911</v>
+        <v>1594</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>911</v>
+        <v>1594</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>912</v>
+        <v>1595</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>131</v>
+        <v>811</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>913</v>
+        <v>1596</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>914</v>
+        <v>1597</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>915</v>
+        <v>1598</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>578</v>
+        <v>703</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>64</v>
+        <v>130</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>916</v>
+        <v>1599</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>917</v>
+        <v>1600</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>918</v>
+        <v>1601</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>918</v>
+        <v>1601</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>919</v>
+        <v>1602</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
       <c r="J26" s="2" t="s">
-        <v>920</v>
+        <v>1603</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>921</v>
+        <v>1604</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>922</v>
+        <v>1562</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>578</v>
+        <v>1605</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>923</v>
+        <v>1714</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>924</v>
+        <v>1715</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>925</v>
+        <v>1716</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>926</v>
+        <v>1716</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>927</v>
+        <v>1717</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>928</v>
+        <v>479</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>929</v>
+        <v>1718</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>930</v>
+        <v>1719</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>931</v>
+        <v>1604</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>578</v>
+        <v>1720</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>932</v>
+        <v>1721</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>933</v>
+        <v>1722</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>934</v>
+        <v>1189</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>935</v>
+        <v>1189</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>936</v>
+        <v>1190</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>76</v>
+        <v>153</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>913</v>
+        <v>1723</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>937</v>
+        <v>1724</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>938</v>
+        <v>1725</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="N28" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>939</v>
+        <v>1726</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>940</v>
+        <v>1727</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>621</v>
+        <v>1728</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>941</v>
+        <v>1728</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>942</v>
+        <v>1729</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>380</v>
+        <v>1730</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>943</v>
+        <v>1731</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>944</v>
+        <v>1732</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>945</v>
+        <v>1733</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>578</v>
+        <v>1720</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1063</v>
+        <v>1734</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>35020260410012</v>
+        <v>1735</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>706</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>1065</v>
+        <v>706</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>1066</v>
+        <v>707</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>1067</v>
+        <v>1567</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>1068</v>
+        <v>1736</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>1069</v>
+        <v>1737</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>1070</v>
-[...1 lines deleted...]
-      <c r="M30" s="2"/>
+        <v>1738</v>
+      </c>
+      <c r="M30" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N30" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1071</v>
+        <v>1739</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>35031120260409</v>
+        <v>1740</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>1741</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>1073</v>
+        <v>1741</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>1074</v>
+        <v>1742</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>624</v>
+        <v>1743</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>1075</v>
+        <v>1744</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>1076</v>
+        <v>1745</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="M31" s="2"/>
+        <v>1746</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>1747</v>
+      </c>
       <c r="N31" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1078</v>
+        <v>1748</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>350202604091106</v>
+        <v>1749</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>1750</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>1080</v>
+        <v>1750</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>1081</v>
+        <v>1751</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="I32" s="2"/>
       <c r="J32" s="2" t="s">
-        <v>1083</v>
+        <v>1753</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>1084</v>
+        <v>1754</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="M32" s="2"/>
+        <v>1755</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N32" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1086</v>
+        <v>1748</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>350202604091019</v>
+        <v>1749</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>1750</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>893</v>
+        <v>1750</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>894</v>
+        <v>1751</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>1088</v>
-[...3 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="I33" s="2"/>
       <c r="J33" s="2" t="s">
-        <v>1089</v>
+        <v>1753</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>1090</v>
+        <v>1754</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="M33" s="2"/>
+        <v>1755</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N33" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1092</v>
+        <v>1756</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>35300000000000</v>
+        <v>1757</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>1758</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>581</v>
+        <v>1758</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>582</v>
+        <v>1759</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>847</v>
+        <v>1760</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>1093</v>
+        <v>1761</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>1094</v>
+        <v>1762</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="M34" s="2"/>
+        <v>1763</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>712</v>
+      </c>
       <c r="N34" s="2" t="s">
-        <v>376</v>
+        <v>606</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
+        <v>106</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>105</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N36" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>98</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D37" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>70</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D38" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0.350311540322</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>2009</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>2011</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N38" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>69</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="E39" s="2">
+        <v>0.350311440384</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>2015</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>2017</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>68</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>2020</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>67</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>2025</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>66</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D42" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="E42" s="2">
+        <v>0.350311041024</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>2029</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>2031</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N42" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>65</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>2037</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N43" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>64</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>2042</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>2043</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N44" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>63</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>62</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>2059</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>61</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>2066</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="N47" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>43</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D48" s="2">
+        <v>35020260410012</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>2179</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>2180</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>2181</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D49" s="2">
+        <v>35031120260409</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>2188</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>41</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D50" s="2">
+        <v>350202604091106</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>2195</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>2196</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>2197</v>
+      </c>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>40</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D51" s="2">
+        <v>350202604091019</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>2201</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>2203</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>39</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D52" s="2">
+        <v>35300000000000</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>2205</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>2207</v>
+      </c>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
         <v>38</v>
       </c>
-      <c r="B35" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="2">
+      <c r="B53" s="2" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D53" s="2">
         <v>35300000000000</v>
       </c>
-      <c r="E35" s="2">
+      <c r="E53" s="2">
         <v>305306680390003</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...77 lines deleted...]
-      <c r="M44" s="3"/>
+      <c r="F53" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>2211</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>2212</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>2213</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="B57" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="B61" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="B62" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B39:E39"/>
-[...4 lines deleted...]
-    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="J57:M57"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="J61:M61"/>
+    <mergeCell ref="J62:M62"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B33" sqref="B33:M34"/>
+      <selection activeCell="B47" sqref="B47:M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -16451,5169 +30356,10380 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>179</v>
+        <v>309</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>70</v>
+        <v>427</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>71</v>
+        <v>428</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>74</v>
+        <v>430</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>76</v>
+        <v>153</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>77</v>
+        <v>431</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>78</v>
+        <v>432</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>79</v>
+        <v>433</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>178</v>
+        <v>308</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>81</v>
+        <v>435</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>82</v>
+        <v>436</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>83</v>
+        <v>437</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>84</v>
+        <v>438</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>85</v>
+        <v>303</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>86</v>
+        <v>439</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>87</v>
+        <v>432</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>88</v>
+        <v>440</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>177</v>
+        <v>307</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>89</v>
+        <v>441</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>90</v>
+        <v>442</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>91</v>
+        <v>443</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>92</v>
+        <v>444</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>93</v>
+        <v>445</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>94</v>
+        <v>446</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>95</v>
+        <v>447</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>96</v>
+        <v>448</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>176</v>
+        <v>306</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>97</v>
+        <v>449</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>98</v>
+        <v>450</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>99</v>
+        <v>451</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>100</v>
+        <v>452</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>101</v>
+        <v>337</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>102</v>
+        <v>453</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>103</v>
+        <v>432</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>96</v>
+        <v>454</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>175</v>
+        <v>305</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>104</v>
+        <v>455</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>105</v>
+        <v>456</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>106</v>
+        <v>457</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>107</v>
+        <v>458</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>39</v>
+        <v>459</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>108</v>
+        <v>460</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>109</v>
+        <v>432</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>110</v>
+        <v>461</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>174</v>
+        <v>304</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>111</v>
+        <v>462</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>112</v>
+        <v>463</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>113</v>
+        <v>464</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>114</v>
+        <v>465</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>115</v>
+        <v>466</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>116</v>
+        <v>467</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>117</v>
+        <v>432</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>118</v>
+        <v>468</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>173</v>
+        <v>303</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>119</v>
+        <v>462</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>120</v>
+        <v>469</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>121</v>
+        <v>470</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>122</v>
+        <v>471</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>123</v>
+        <v>472</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>124</v>
+        <v>473</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>125</v>
+        <v>432</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>126</v>
+        <v>474</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>172</v>
+        <v>302</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>127</v>
+        <v>475</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>128</v>
+        <v>476</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>129</v>
+        <v>477</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>130</v>
+        <v>478</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>131</v>
+        <v>479</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>132</v>
+        <v>480</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>133</v>
+        <v>432</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>134</v>
+        <v>481</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>97</v>
+        <v>224</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>691</v>
+        <v>1003</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>692</v>
+        <v>1004</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>693</v>
+        <v>1005</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>694</v>
+        <v>1006</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>430</v>
+        <v>459</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>695</v>
+        <v>1007</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>696</v>
+        <v>432</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>697</v>
+        <v>1008</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>96</v>
+        <v>223</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>698</v>
+        <v>1009</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>699</v>
+        <v>1010</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>700</v>
+        <v>1011</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>701</v>
+        <v>1012</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>702</v>
+        <v>811</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>703</v>
+        <v>1013</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>704</v>
+        <v>432</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>705</v>
+        <v>1014</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>95</v>
+        <v>222</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>706</v>
+        <v>1015</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>120</v>
+        <v>1016</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>121</v>
+        <v>1017</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>122</v>
+        <v>302</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>707</v>
+        <v>153</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>708</v>
+        <v>1018</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>709</v>
+        <v>432</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>710</v>
+        <v>1019</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>94</v>
+        <v>221</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>711</v>
+        <v>1020</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>712</v>
+        <v>1021</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>129</v>
+        <v>1022</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>130</v>
+        <v>1023</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>713</v>
+        <v>385</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>714</v>
+        <v>1024</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>715</v>
+        <v>432</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>716</v>
+        <v>1025</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>93</v>
+        <v>220</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>717</v>
+        <v>1026</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>718</v>
+        <v>450</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>719</v>
+        <v>451</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>720</v>
+        <v>452</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>721</v>
+        <v>517</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>722</v>
+        <v>1027</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>723</v>
+        <v>432</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>79</v>
+        <v>1028</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>92</v>
+        <v>219</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>724</v>
+        <v>1029</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>725</v>
+        <v>1030</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>726</v>
+        <v>1031</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>727</v>
+        <v>1032</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>728</v>
+        <v>948</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>729</v>
+        <v>1033</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>704</v>
+        <v>432</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>730</v>
+        <v>1034</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>91</v>
+        <v>179</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>731</v>
+        <v>1297</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>732</v>
+        <v>1298</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>733</v>
+        <v>1299</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>734</v>
+        <v>1300</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>85</v>
+        <v>718</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>735</v>
+        <v>1301</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>715</v>
+        <v>1302</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>736</v>
+        <v>1303</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>821</v>
+        <v>1304</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>822</v>
+        <v>1305</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>823</v>
+        <v>1306</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>824</v>
+        <v>1307</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>825</v>
+        <v>30</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>826</v>
+        <v>1308</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>827</v>
+        <v>1309</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>710</v>
+        <v>1310</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>77</v>
+        <v>177</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>828</v>
+        <v>1311</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>829</v>
+        <v>1312</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>830</v>
+        <v>1313</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>831</v>
+        <v>1314</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>832</v>
+        <v>1315</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>833</v>
+        <v>1316</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>834</v>
+        <v>1317</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>835</v>
+        <v>1318</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>836</v>
+        <v>1319</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>837</v>
+        <v>450</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>838</v>
+        <v>451</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>839</v>
+        <v>1320</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>840</v>
+        <v>953</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>841</v>
+        <v>1321</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>834</v>
+        <v>1322</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>842</v>
+        <v>1318</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>75</v>
+        <v>175</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>843</v>
+        <v>1323</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>844</v>
+        <v>1324</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>845</v>
+        <v>1325</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>846</v>
+        <v>1326</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>847</v>
+        <v>180</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>848</v>
+        <v>1327</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>834</v>
+        <v>1328</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>849</v>
+        <v>1329</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>850</v>
+        <v>1330</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>851</v>
+        <v>1021</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>852</v>
+        <v>1022</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>853</v>
+        <v>1023</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>380</v>
+        <v>146</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>854</v>
+        <v>1331</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>715</v>
+        <v>1332</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>855</v>
+        <v>1333</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>856</v>
+        <v>1334</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>857</v>
+        <v>1335</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>858</v>
+        <v>16</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>859</v>
+        <v>1336</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>860</v>
+        <v>1337</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>788</v>
+        <v>1338</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>40</v>
+        <v>345</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>861</v>
+        <v>1339</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>715</v>
+        <v>1340</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>862</v>
+        <v>1341</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>863</v>
+        <v>1342</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>864</v>
+        <v>1343</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>865</v>
+        <v>16</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>866</v>
+        <v>1344</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>867</v>
+        <v>1345</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>713</v>
+        <v>208</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>868</v>
+        <v>1346</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>715</v>
+        <v>1347</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>869</v>
+        <v>1348</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>870</v>
+        <v>1827</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>871</v>
+        <v>1828</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>872</v>
+        <v>16</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>873</v>
+        <v>1829</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>874</v>
+        <v>1830</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>875</v>
+        <v>1831</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>876</v>
+        <v>1832</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>877</v>
+        <v>1833</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>80</v>
+        <v>434</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
+        <v>96</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>1839</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>95</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>94</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>1849</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>93</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>92</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>1862</v>
+      </c>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>91</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>1868</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>78</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>77</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>1961</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>76</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>75</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>1977</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>74</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>1982</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>73</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>1987</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>1989</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>72</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>1996</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>71</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>2001</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>2004</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
         <v>10</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...91 lines deleted...]
-      <c r="M34" s="3"/>
+      <c r="B39" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>2413</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>2415</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>2416</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="B43" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="B47" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="B48" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B29:E29"/>
-[...398 lines deleted...]
-    <mergeCell ref="J16:M16"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="J48:M48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N92"/>
+  <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B91" sqref="B91:M92"/>
+      <selection activeCell="B77" sqref="B77:M78"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="304.211" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="262.936" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>365</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>364</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>363</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>362</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>361</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>360</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>359</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>358</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>357</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>356</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>355</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>354</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>353</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>352</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>351</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>350</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>349</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>348</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>347</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>346</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>345</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>344</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>343</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>342</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="2">
+        <v>350311106220002</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>341</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>340</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>339</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>338</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>337</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>336</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>335</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>334</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>333</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>332</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>331</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>330</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>329</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>328</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>327</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>326</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>325</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>324</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>323</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>322</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>321</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>283</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>282</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>281</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="2">
+        <v>350311571290001</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>280</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>279</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>278</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>277</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>276</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>250</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>249</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>248</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>247</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>246</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>245</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>244</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>243</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>242</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>183</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>123</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>48</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>47</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>2149</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>46</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>2155</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>2157</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>45</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>2163</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="B73" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K73" s="3"/>
+      <c r="L73" s="3"/>
+      <c r="M73" s="3"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="B77" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K77" s="3"/>
+      <c r="L77" s="3"/>
+      <c r="M77" s="3"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="B78" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="J73:M73"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="B78:E78"/>
+    <mergeCell ref="J77:M77"/>
+    <mergeCell ref="J78:M78"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N140"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B139" sqref="B139:M140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>185</v>
+        <v>320</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>17</v>
+        <v>343</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>19</v>
+        <v>344</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>21</v>
+        <v>346</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>22</v>
+        <v>347</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>184</v>
+        <v>319</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>25</v>
+        <v>350</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>26</v>
+        <v>351</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>27</v>
+        <v>352</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>27</v>
+        <v>352</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>28</v>
+        <v>353</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>31</v>
+        <v>356</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>32</v>
+        <v>357</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>33</v>
+        <v>358</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>182</v>
+        <v>318</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>45</v>
+        <v>359</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>360</v>
+      </c>
+      <c r="D4" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E4" s="2">
+        <v>350903600490001</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>48</v>
+        <v>361</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>49</v>
+        <v>344</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>50</v>
+        <v>362</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>51</v>
+        <v>363</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>52</v>
+        <v>364</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>181</v>
+        <v>317</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>53</v>
+        <v>365</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>54</v>
+        <v>366</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>55</v>
+        <v>367</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>55</v>
+        <v>367</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>56</v>
+        <v>368</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I5" s="2"/>
+        <v>369</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>355</v>
+      </c>
       <c r="J5" s="2" t="s">
-        <v>58</v>
+        <v>370</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>59</v>
+        <v>371</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>180</v>
+        <v>316</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>62</v>
+        <v>373</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>63</v>
+        <v>374</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>64</v>
+        <v>375</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>64</v>
+        <v>375</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>65</v>
+        <v>376</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>66</v>
+        <v>377</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>67</v>
+        <v>378</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>68</v>
+        <v>379</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>69</v>
+        <v>380</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>159</v>
+        <v>315</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>231</v>
+        <v>382</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>232</v>
+        <v>383</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>233</v>
+        <v>383</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>234</v>
+        <v>384</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>85</v>
+        <v>385</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>235</v>
+        <v>387</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>236</v>
+        <v>388</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>237</v>
+        <v>389</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>158</v>
+        <v>314</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>238</v>
+        <v>390</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>239</v>
+        <v>391</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>240</v>
+        <v>392</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>241</v>
+        <v>392</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>242</v>
+        <v>393</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>244</v>
+        <v>394</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>245</v>
+        <v>395</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>246</v>
+        <v>396</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>157</v>
+        <v>313</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>247</v>
+        <v>397</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>248</v>
+        <v>398</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>249</v>
+        <v>399</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>249</v>
+        <v>399</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>251</v>
+        <v>401</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>30</v>
+        <v>345</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>252</v>
+        <v>402</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>253</v>
+        <v>403</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>254</v>
+        <v>404</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>156</v>
+        <v>312</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>255</v>
+        <v>405</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>256</v>
+        <v>406</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>257</v>
+        <v>407</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>257</v>
+        <v>407</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>258</v>
+        <v>408</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>260</v>
+        <v>409</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>261</v>
+        <v>410</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>262</v>
+        <v>411</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>155</v>
+        <v>311</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>263</v>
+        <v>412</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>264</v>
+        <v>413</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>265</v>
+        <v>414</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>265</v>
+        <v>414</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>38</v>
+        <v>415</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>266</v>
+        <v>416</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>267</v>
+        <v>417</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>268</v>
+        <v>418</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>154</v>
+        <v>310</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>269</v>
+        <v>419</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>270</v>
+        <v>420</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>271</v>
+        <v>421</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>271</v>
+        <v>421</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>272</v>
+        <v>422</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>273</v>
+        <v>423</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>274</v>
+        <v>424</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>275</v>
+        <v>425</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>276</v>
+        <v>426</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>153</v>
+        <v>275</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>277</v>
+        <v>664</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>278</v>
+        <v>665</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>279</v>
+        <v>666</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>279</v>
+        <v>667</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>280</v>
+        <v>668</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>281</v>
+        <v>247</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>282</v>
+        <v>669</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>283</v>
+        <v>670</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>284</v>
+        <v>671</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>152</v>
+        <v>274</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>285</v>
+        <v>672</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>286</v>
+        <v>673</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>287</v>
+        <v>674</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>287</v>
+        <v>675</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>288</v>
+        <v>676</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>290</v>
+        <v>677</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>291</v>
+        <v>678</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>292</v>
+        <v>679</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>151</v>
+        <v>273</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>293</v>
+        <v>680</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>270</v>
+        <v>681</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>271</v>
+        <v>682</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>271</v>
+        <v>682</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>272</v>
+        <v>683</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>273</v>
+        <v>684</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>294</v>
+        <v>685</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>295</v>
+        <v>686</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>296</v>
+        <v>687</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>150</v>
+        <v>269</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>297</v>
+        <v>713</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>298</v>
+        <v>714</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>299</v>
+        <v>715</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>299</v>
+        <v>716</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>300</v>
+        <v>717</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>301</v>
+        <v>718</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>302</v>
+        <v>719</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>303</v>
+        <v>720</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>304</v>
+        <v>721</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>149</v>
+        <v>268</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>305</v>
+        <v>722</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>306</v>
+        <v>723</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>55</v>
+        <v>715</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>55</v>
+        <v>724</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>307</v>
+        <v>725</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>308</v>
+        <v>221</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>309</v>
+        <v>726</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>310</v>
+        <v>727</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>311</v>
+        <v>728</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>148</v>
+        <v>267</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>312</v>
+        <v>729</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>26</v>
+        <v>730</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>27</v>
+        <v>731</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>28</v>
+        <v>733</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>313</v>
+        <v>734</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>314</v>
+        <v>735</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>315</v>
+        <v>736</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>316</v>
+        <v>737</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>147</v>
+        <v>266</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>317</v>
+        <v>738</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>318</v>
+        <v>739</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>319</v>
+        <v>740</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>319</v>
+        <v>740</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>320</v>
+        <v>741</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>321</v>
+        <v>69</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>322</v>
+        <v>742</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>323</v>
+        <v>743</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>324</v>
+        <v>744</v>
       </c>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>146</v>
+        <v>265</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>325</v>
+        <v>745</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>326</v>
+        <v>746</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>327</v>
+        <v>747</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>327</v>
+        <v>748</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>328</v>
+        <v>749</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>329</v>
+        <v>734</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>330</v>
+        <v>750</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>331</v>
+        <v>751</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>332</v>
+        <v>752</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>145</v>
+        <v>264</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>333</v>
+        <v>753</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>278</v>
+        <v>754</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>279</v>
+        <v>755</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>279</v>
+        <v>756</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>280</v>
+        <v>757</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>281</v>
+        <v>758</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>334</v>
+        <v>726</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>335</v>
+        <v>759</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>336</v>
+        <v>760</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>144</v>
+        <v>263</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>337</v>
+        <v>761</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>264</v>
+        <v>762</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>265</v>
+        <v>763</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>265</v>
+        <v>764</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>38</v>
+        <v>765</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>173</v>
+        <v>247</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>338</v>
+        <v>766</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>339</v>
+        <v>751</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>340</v>
+        <v>767</v>
       </c>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>143</v>
+        <v>262</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>341</v>
+        <v>768</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>256</v>
+        <v>769</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>257</v>
+        <v>770</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>257</v>
+        <v>771</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>258</v>
+        <v>772</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>259</v>
+        <v>718</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>342</v>
+        <v>773</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>343</v>
+        <v>720</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>344</v>
+        <v>774</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>142</v>
+        <v>258</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>345</v>
+        <v>799</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>346</v>
+        <v>800</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>347</v>
+        <v>801</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>347</v>
+        <v>801</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>348</v>
+        <v>802</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>349</v>
+        <v>273</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>350</v>
+        <v>803</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>351</v>
+        <v>804</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>352</v>
+        <v>805</v>
       </c>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>141</v>
+        <v>257</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>353</v>
+        <v>799</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>354</v>
+        <v>800</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>355</v>
+        <v>801</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>355</v>
+        <v>801</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>356</v>
+        <v>802</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>357</v>
+        <v>273</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>358</v>
+        <v>803</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>359</v>
+        <v>804</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>360</v>
+        <v>805</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>140</v>
+        <v>256</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>361</v>
+        <v>806</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>362</v>
+        <v>807</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>363</v>
+        <v>808</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>363</v>
+        <v>809</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>364</v>
+        <v>810</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>365</v>
+        <v>811</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>31</v>
+        <v>812</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>366</v>
+        <v>813</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>367</v>
+        <v>814</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>135</v>
+        <v>255</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>398</v>
+        <v>815</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>354</v>
+        <v>816</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>355</v>
+        <v>817</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>355</v>
+        <v>818</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>356</v>
+        <v>819</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>357</v>
+        <v>125</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>399</v>
+        <v>812</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>400</v>
+        <v>736</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>401</v>
+        <v>820</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>134</v>
+        <v>254</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>402</v>
+        <v>821</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>403</v>
+        <v>822</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>404</v>
+        <v>823</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>404</v>
+        <v>824</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>405</v>
+        <v>825</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>406</v>
+        <v>826</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>407</v>
+        <v>827</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>408</v>
+        <v>720</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>409</v>
+        <v>828</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>133</v>
+        <v>253</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>410</v>
+        <v>829</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>411</v>
+        <v>830</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>412</v>
+        <v>831</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>412</v>
+        <v>832</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>413</v>
+        <v>833</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>414</v>
+        <v>834</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>415</v>
+        <v>720</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>416</v>
+        <v>835</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>129</v>
+        <v>218</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>442</v>
+        <v>1035</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>443</v>
+        <v>1036</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>444</v>
+        <v>1037</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>444</v>
+        <v>1037</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>445</v>
+        <v>1038</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>446</v>
+        <v>1039</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>447</v>
+        <v>1040</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>448</v>
+        <v>1041</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>449</v>
+        <v>1042</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>128</v>
+        <v>217</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>450</v>
+        <v>1043</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>451</v>
+        <v>1044</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>452</v>
+        <v>1045</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>452</v>
+        <v>1045</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>453</v>
+        <v>1046</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>454</v>
+        <v>618</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>455</v>
+        <v>1047</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>456</v>
+        <v>1048</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>457</v>
+        <v>1049</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>127</v>
+        <v>216</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>458</v>
+        <v>1050</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>459</v>
+        <v>1051</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>241</v>
+        <v>1052</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>241</v>
+        <v>1052</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>460</v>
+        <v>1053</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>461</v>
+        <v>319</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>462</v>
+        <v>1054</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>463</v>
+        <v>1055</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>464</v>
+        <v>1056</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>126</v>
+        <v>215</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>465</v>
+        <v>1057</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>466</v>
+        <v>1058</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>467</v>
+        <v>1059</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>467</v>
+        <v>1059</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>468</v>
+        <v>1060</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>469</v>
+        <v>20</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>470</v>
+        <v>1061</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>471</v>
+        <v>1062</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>472</v>
+        <v>1063</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>125</v>
+        <v>214</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>473</v>
+        <v>1064</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>474</v>
+        <v>1065</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>475</v>
+        <v>1066</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>475</v>
+        <v>1066</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>476</v>
+        <v>1067</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>477</v>
+        <v>319</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>478</v>
+        <v>1068</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>463</v>
+        <v>1069</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>479</v>
+        <v>1070</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>124</v>
+        <v>213</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>480</v>
+        <v>1071</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>481</v>
+        <v>1072</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>482</v>
+        <v>1073</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>482</v>
+        <v>1073</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>483</v>
+        <v>1074</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>484</v>
+        <v>208</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>485</v>
+        <v>1075</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>486</v>
+        <v>1076</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>1077</v>
+      </c>
+      <c r="M35" s="2"/>
       <c r="N35" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>636</v>
+        <v>1078</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>637</v>
+        <v>1079</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>638</v>
+        <v>1080</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>639</v>
+        <v>1080</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>640</v>
+        <v>1081</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>641</v>
+        <v>1082</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>642</v>
+        <v>1083</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>643</v>
+        <v>1084</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>103</v>
+        <v>211</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>644</v>
+        <v>1085</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>645</v>
+        <v>1086</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>646</v>
+        <v>1087</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>646</v>
+        <v>1087</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>38</v>
+        <v>1088</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>85</v>
+        <v>758</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>647</v>
+        <v>1089</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>648</v>
+        <v>1090</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>649</v>
+        <v>1091</v>
       </c>
       <c r="M37" s="2"/>
       <c r="N37" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>102</v>
+        <v>210</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>650</v>
+        <v>1092</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>651</v>
+        <v>1093</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>652</v>
+        <v>1094</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>653</v>
+        <v>1094</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>654</v>
+        <v>1095</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>655</v>
+        <v>194</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>656</v>
+        <v>1096</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>657</v>
+        <v>1097</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>658</v>
+        <v>1098</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>101</v>
+        <v>209</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>659</v>
+        <v>1099</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>660</v>
+        <v>1100</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>661</v>
+        <v>1101</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>661</v>
+        <v>1102</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>662</v>
+        <v>1103</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>101</v>
+        <v>1104</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>663</v>
+        <v>1105</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>664</v>
+        <v>1106</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>665</v>
+        <v>1107</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>100</v>
+        <v>208</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>666</v>
+        <v>1108</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>667</v>
+        <v>816</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>668</v>
+        <v>818</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>668</v>
+        <v>818</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>669</v>
+        <v>819</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>670</v>
+        <v>466</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>671</v>
+        <v>1109</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>672</v>
+        <v>804</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>673</v>
+        <v>1110</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
-        <v>99</v>
+        <v>207</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>674</v>
+        <v>1111</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>675</v>
+        <v>1112</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>676</v>
+        <v>1113</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>677</v>
+        <v>1113</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>678</v>
+        <v>1114</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="I41" s="2"/>
       <c r="J41" s="2" t="s">
-        <v>680</v>
+        <v>1116</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>681</v>
+        <v>1117</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>682</v>
+        <v>1118</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>90</v>
+        <v>206</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>737</v>
+        <v>1119</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>738</v>
+        <v>1120</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>739</v>
+        <v>1121</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>739</v>
+        <v>1121</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>740</v>
+        <v>1122</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>501</v>
+        <v>1123</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>741</v>
+        <v>1124</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>742</v>
+        <v>1106</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="M42" s="2"/>
+        <v>1125</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>1126</v>
+      </c>
       <c r="N42" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>89</v>
+        <v>205</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>744</v>
+        <v>1127</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>745</v>
+        <v>398</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>746</v>
+        <v>1128</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>746</v>
+        <v>1128</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>747</v>
+        <v>400</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>748</v>
+        <v>911</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>749</v>
+        <v>1129</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>750</v>
+        <v>1130</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>751</v>
+        <v>1131</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>88</v>
+        <v>204</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>752</v>
+        <v>1132</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>248</v>
+        <v>1133</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>249</v>
+        <v>1134</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>249</v>
+        <v>1134</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>250</v>
+        <v>1135</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>753</v>
+        <v>221</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>754</v>
+        <v>1136</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>755</v>
+        <v>1069</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>756</v>
+        <v>1137</v>
       </c>
       <c r="M44" s="2"/>
       <c r="N44" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>87</v>
+        <v>203</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>757</v>
+        <v>1138</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>443</v>
+        <v>382</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>444</v>
+        <v>1139</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>444</v>
+        <v>1139</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>758</v>
+        <v>384</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>759</v>
+        <v>146</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>760</v>
+        <v>1140</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>761</v>
+        <v>1141</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="M45" s="2"/>
       <c r="N45" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>86</v>
+        <v>202</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>764</v>
+        <v>1143</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>403</v>
+        <v>1144</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>404</v>
+        <v>1145</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>404</v>
+        <v>1145</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>405</v>
+        <v>465</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>765</v>
+        <v>1146</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>766</v>
+        <v>1147</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>767</v>
+        <v>1106</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="M46" s="2"/>
       <c r="N46" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>85</v>
+        <v>201</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>770</v>
+        <v>1149</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>771</v>
+        <v>1150</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>772</v>
+        <v>1151</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>772</v>
+        <v>1151</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>773</v>
+        <v>1152</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>517</v>
+        <v>125</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>774</v>
+        <v>1153</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>775</v>
+        <v>1097</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>776</v>
+        <v>1154</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>946</v>
+        <v>1155</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>350903600490001</v>
+        <v>413</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>1156</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>947</v>
+        <v>415</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>948</v>
+        <v>61</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>949</v>
+        <v>1157</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>950</v>
+        <v>1158</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="M48" s="2"/>
+        <v>1159</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>1160</v>
+      </c>
       <c r="N48" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>59</v>
+        <v>186</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>952</v>
+        <v>1247</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>738</v>
+        <v>420</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>739</v>
+        <v>1248</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>739</v>
+        <v>1248</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>740</v>
+        <v>422</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>953</v>
+        <v>1249</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>30</v>
+        <v>345</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>954</v>
+        <v>1250</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>955</v>
+        <v>1251</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="M49" s="2"/>
       <c r="N49" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>958</v>
+        <v>1253</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>959</v>
+        <v>1254</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>960</v>
+        <v>1255</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>961</v>
+        <v>1255</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>962</v>
+        <v>1256</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>157</v>
+        <v>1257</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>963</v>
+        <v>1258</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>964</v>
+        <v>1259</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>965</v>
+        <v>1260</v>
       </c>
       <c r="M50" s="2"/>
       <c r="N50" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>966</v>
+        <v>1261</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>967</v>
+        <v>1262</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>968</v>
+        <v>1263</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>969</v>
+        <v>1263</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>970</v>
+        <v>1264</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>430</v>
+        <v>1265</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>149</v>
+        <v>345</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>971</v>
+        <v>1266</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>972</v>
+        <v>1267</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>973</v>
+        <v>1268</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>56</v>
+        <v>182</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>974</v>
+        <v>1277</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>443</v>
+        <v>1278</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>444</v>
+        <v>1279</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>444</v>
+        <v>1279</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>758</v>
+        <v>1280</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>975</v>
+        <v>1281</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>976</v>
+        <v>1282</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>977</v>
+        <v>1283</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>978</v>
+        <v>1284</v>
       </c>
       <c r="M52" s="2"/>
       <c r="N52" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>55</v>
+        <v>181</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>979</v>
+        <v>1285</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>278</v>
+        <v>1112</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>350312645250001</v>
+        <v>1113</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>1113</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>280</v>
+        <v>1286</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>1287</v>
+      </c>
+      <c r="I53" s="2"/>
       <c r="J53" s="2" t="s">
-        <v>981</v>
+        <v>1288</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>982</v>
+        <v>1289</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>983</v>
+        <v>1290</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>984</v>
+        <v>1291</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
-        <v>54</v>
+        <v>180</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>985</v>
+        <v>1292</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>404</v>
+        <v>1248</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>404</v>
+        <v>1248</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>405</v>
+        <v>1293</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>986</v>
+        <v>1294</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>987</v>
+        <v>1295</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>988</v>
+        <v>1232</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>989</v>
+        <v>1296</v>
       </c>
       <c r="M54" s="2"/>
       <c r="N54" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
-        <v>53</v>
+        <v>159</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>985</v>
+        <v>1425</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>403</v>
+        <v>1426</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>404</v>
+        <v>1427</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>404</v>
+        <v>1428</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>405</v>
+        <v>1429</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>986</v>
+        <v>30</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>987</v>
+        <v>1245</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>988</v>
+        <v>1430</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>989</v>
+        <v>1431</v>
       </c>
       <c r="M55" s="2"/>
       <c r="N55" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
-        <v>51</v>
+        <v>158</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>1000</v>
+        <v>1432</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>1001</v>
+        <v>1433</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>1002</v>
+        <v>1434</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>1002</v>
+        <v>1435</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>1003</v>
+        <v>856</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>1004</v>
+        <v>1146</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>1005</v>
+        <v>1436</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>1006</v>
+        <v>1192</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>1007</v>
-[...3 lines deleted...]
-      </c>
+        <v>1437</v>
+      </c>
+      <c r="M56" s="2"/>
       <c r="N56" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1009</v>
+        <v>1438</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>1010</v>
+        <v>1439</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>1011</v>
+        <v>1440</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>1011</v>
+        <v>1440</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>1012</v>
+        <v>1441</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>1013</v>
+        <v>1442</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>30</v>
+        <v>345</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>1014</v>
+        <v>1443</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>1015</v>
+        <v>1444</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="M57" s="2"/>
       <c r="N57" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1018</v>
+        <v>1446</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>738</v>
+        <v>681</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>1019</v>
+        <v>682</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>1020</v>
+        <v>682</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>1021</v>
+        <v>683</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>953</v>
+        <v>1447</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>1022</v>
+        <v>1448</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>1023</v>
+        <v>1449</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>1024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450</v>
+      </c>
+      <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
-        <v>44</v>
+        <v>155</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1053</v>
+        <v>1451</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>1054</v>
+        <v>1452</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>1055</v>
+        <v>1453</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>1056</v>
+        <v>1453</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>1057</v>
+        <v>1273</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>1058</v>
+        <v>247</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>149</v>
+        <v>386</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>1059</v>
+        <v>1454</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>1060</v>
+        <v>701</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>1061</v>
-[...3 lines deleted...]
-      </c>
+        <v>1455</v>
+      </c>
+      <c r="M59" s="2"/>
       <c r="N59" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1128</v>
+        <v>1456</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>256</v>
+        <v>1457</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>257</v>
+        <v>1458</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>257</v>
+        <v>1458</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>258</v>
+        <v>1459</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>1129</v>
+        <v>1460</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>1130</v>
+        <v>1461</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>1131</v>
+        <v>1462</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>1132</v>
-[...3 lines deleted...]
-      </c>
+        <v>1463</v>
+      </c>
+      <c r="M60" s="2"/>
       <c r="N60" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="2">
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1134</v>
+        <v>1464</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>1135</v>
+        <v>413</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>1136</v>
+        <v>1156</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>1137</v>
+        <v>1156</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>1138</v>
+        <v>415</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>707</v>
+        <v>893</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>30</v>
+        <v>386</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>1139</v>
+        <v>1465</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>1140</v>
+        <v>1466</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>1141</v>
+        <v>1467</v>
       </c>
       <c r="M61" s="2"/>
       <c r="N61" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1142</v>
+        <v>1468</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>466</v>
+        <v>1469</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>467</v>
+        <v>1470</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>467</v>
+        <v>1470</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>947</v>
+        <v>1471</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>1143</v>
+        <v>1472</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>1144</v>
+        <v>1473</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>1145</v>
+        <v>1474</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>1146</v>
+        <v>1475</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
-        <v>31</v>
+        <v>151</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1147</v>
+        <v>1476</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1148</v>
+        <v>1457</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>1149</v>
+        <v>1458</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>1149</v>
+        <v>1458</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>1150</v>
+        <v>1459</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>1115</v>
+        <v>1460</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>1151</v>
+        <v>1477</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>1152</v>
+        <v>1478</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1479</v>
+      </c>
+      <c r="M63" s="2"/>
       <c r="N63" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1155</v>
+        <v>1480</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>1135</v>
+        <v>1481</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>1136</v>
+        <v>1482</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>1137</v>
+        <v>1482</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>1138</v>
+        <v>1483</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>707</v>
+        <v>1484</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>1156</v>
+        <v>1485</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>1157</v>
+        <v>1204</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>1158</v>
-[...3 lines deleted...]
-      </c>
+        <v>1486</v>
+      </c>
+      <c r="M64" s="2"/>
       <c r="N64" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1160</v>
+        <v>1487</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>738</v>
+        <v>1488</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>739</v>
+        <v>1113</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>739</v>
+        <v>1113</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>740</v>
+        <v>1114</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>1161</v>
+        <v>1489</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>1162</v>
+        <v>1490</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>1163</v>
+        <v>1491</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>1164</v>
+        <v>1492</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1165</v>
+        <v>1493</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>1166</v>
+        <v>1262</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>1167</v>
+        <v>1263</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>1168</v>
+        <v>1263</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>1169</v>
+        <v>1264</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>1170</v>
+        <v>1039</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>1171</v>
+        <v>1494</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>1172</v>
+        <v>1495</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>1173</v>
-[...3 lines deleted...]
-      </c>
+        <v>1496</v>
+      </c>
+      <c r="M66" s="2"/>
       <c r="N66" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1175</v>
+        <v>1497</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>1176</v>
+        <v>1498</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>1177</v>
+        <v>1499</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>1177</v>
+        <v>1499</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>1178</v>
+        <v>1500</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>1179</v>
+        <v>69</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>1180</v>
+        <v>1124</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>1181</v>
+        <v>1501</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>1182</v>
+        <v>1502</v>
       </c>
       <c r="M67" s="2"/>
       <c r="N67" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1183</v>
+        <v>1503</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>350311710790001</v>
+        <v>1504</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>1505</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>413</v>
+        <v>1506</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>840</v>
+        <v>618</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>1184</v>
+        <v>1507</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>1185</v>
+        <v>1508</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>1186</v>
+        <v>1509</v>
       </c>
       <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>1187</v>
+        <v>1510</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>771</v>
+        <v>413</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>772</v>
+        <v>1156</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>772</v>
+        <v>1156</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>1188</v>
+        <v>415</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>1189</v>
+        <v>893</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>1190</v>
+        <v>1511</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>1191</v>
+        <v>1512</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>1192</v>
+        <v>1513</v>
       </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1193</v>
+        <v>1514</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>1194</v>
-[...5 lines deleted...]
-        <v>350311580900001</v>
+        <v>1452</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>1453</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>1195</v>
+        <v>1273</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>1196</v>
+        <v>247</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>20</v>
+        <v>386</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>1197</v>
+        <v>1515</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>1198</v>
+        <v>1516</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>1199</v>
+        <v>1517</v>
       </c>
       <c r="M70" s="2"/>
       <c r="N70" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1200</v>
+        <v>1518</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>1201</v>
+        <v>681</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>1202</v>
+        <v>682</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>1202</v>
+        <v>682</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>1203</v>
+        <v>683</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>1204</v>
+        <v>1447</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>1205</v>
+        <v>1519</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>1206</v>
+        <v>1520</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>1209</v>
+        <v>1522</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>1210</v>
+        <v>1523</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>1211</v>
+        <v>1524</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>1212</v>
+        <v>1524</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>1213</v>
+        <v>1525</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>1214</v>
+        <v>1526</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>1215</v>
+        <v>1527</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>1216</v>
+        <v>1528</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>1217</v>
+        <v>1529</v>
       </c>
       <c r="M72" s="2"/>
       <c r="N72" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1218</v>
+        <v>1530</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>1219</v>
+        <v>1531</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>1220</v>
+        <v>1532</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>1220</v>
+        <v>1532</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>1221</v>
+        <v>1533</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>895</v>
+        <v>610</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>1222</v>
+        <v>1534</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>1223</v>
+        <v>1535</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>1224</v>
+        <v>1536</v>
       </c>
       <c r="M73" s="2"/>
       <c r="N73" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>1225</v>
+        <v>1537</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>1226</v>
+        <v>1538</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>1227</v>
+        <v>1539</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>1228</v>
+        <v>1539</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>1229</v>
+        <v>1540</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>1230</v>
+        <v>1541</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>30</v>
+        <v>345</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>1232</v>
+        <v>1542</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>1233</v>
+        <v>1543</v>
       </c>
       <c r="M74" s="2"/>
       <c r="N74" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>1234</v>
+        <v>1571</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>1235</v>
+        <v>1531</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>1236</v>
+        <v>1532</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>1237</v>
+        <v>1532</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>1238</v>
+        <v>1533</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>469</v>
+        <v>610</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>1239</v>
+        <v>1572</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>1240</v>
+        <v>1573</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>1241</v>
-[...3 lines deleted...]
-      </c>
+        <v>1574</v>
+      </c>
+      <c r="M75" s="2"/>
       <c r="N75" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>1243</v>
+        <v>1575</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>350311301920001</v>
+        <v>374</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>375</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>1245</v>
+        <v>376</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>1246</v>
+        <v>1576</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>1247</v>
+        <v>1577</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>1248</v>
+        <v>1578</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="M76" s="2"/>
       <c r="N76" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>1251</v>
+        <v>1580</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>1252</v>
+        <v>398</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>1253</v>
+        <v>1128</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>1253</v>
+        <v>1128</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>1254</v>
+        <v>400</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>1255</v>
+        <v>354</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>1256</v>
+        <v>1581</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>1257</v>
+        <v>1582</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>1258</v>
+        <v>1583</v>
       </c>
       <c r="M77" s="2"/>
       <c r="N77" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1259</v>
+        <v>1606</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>1260</v>
+        <v>366</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>1261</v>
+        <v>367</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>1261</v>
+        <v>367</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>1262</v>
+        <v>1607</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>1263</v>
+        <v>1608</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>30</v>
+        <v>355</v>
       </c>
       <c r="J78" s="2" t="s">
-        <v>1264</v>
+        <v>1609</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>1257</v>
+        <v>1610</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      </c>
+        <v>1611</v>
+      </c>
+      <c r="M78" s="2"/>
       <c r="N78" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1266</v>
+        <v>1612</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1267</v>
+        <v>1036</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1268</v>
+        <v>1613</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>1268</v>
+        <v>1613</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>1269</v>
+        <v>1038</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>574</v>
+        <v>1614</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>1270</v>
+        <v>1615</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>1271</v>
+        <v>1210</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="M79" s="2"/>
       <c r="N79" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1274</v>
+        <v>1617</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1235</v>
+        <v>1618</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1237</v>
+        <v>1435</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>1237</v>
+        <v>1435</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>1238</v>
+        <v>1619</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>469</v>
+        <v>1620</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>1275</v>
+        <v>1621</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>1276</v>
+        <v>1622</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>1277</v>
-[...3 lines deleted...]
-      </c>
+        <v>1623</v>
+      </c>
+      <c r="M80" s="2"/>
       <c r="N80" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="2">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1279</v>
+        <v>1624</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>1280</v>
+        <v>360</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>1281</v>
+        <v>1625</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>1281</v>
+        <v>1625</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>1282</v>
+        <v>1626</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>281</v>
+        <v>46</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>1283</v>
+        <v>1627</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>1284</v>
+        <v>1628</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>1285</v>
+        <v>1629</v>
       </c>
       <c r="M81" s="2"/>
       <c r="N81" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="2">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1286</v>
+        <v>1630</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>1287</v>
+        <v>1631</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>1288</v>
+        <v>1632</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>1288</v>
+        <v>1632</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>1289</v>
+        <v>1633</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>1290</v>
+        <v>1634</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>1291</v>
+        <v>1635</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>1292</v>
+        <v>1622</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>1293</v>
-[...3 lines deleted...]
-      </c>
+        <v>1636</v>
+      </c>
+      <c r="M82" s="2"/>
       <c r="N82" s="2" t="s">
-        <v>24</v>
+        <v>349</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="2">
+        <v>124</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" s="2">
+        <v>104</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" s="2">
+        <v>103</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>1793</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" s="2">
+        <v>102</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>1801</v>
+      </c>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" s="2">
+        <v>101</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" s="2">
+        <v>100</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" s="2">
+        <v>99</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>1821</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" s="2">
+        <v>90</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="L90" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="2">
+        <v>89</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>1881</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="L91" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" s="2">
+        <v>88</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>1887</v>
+      </c>
+      <c r="L92" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" s="2">
+        <v>87</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="M93" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="N93" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" s="2">
+        <v>86</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="M94" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="N94" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" s="2">
+        <v>85</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" s="2">
+        <v>60</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D96" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="E96" s="2">
+        <v>350903600490001</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="L96" s="2" t="s">
+        <v>2071</v>
+      </c>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="2">
+        <v>59</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>2074</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N97" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="2">
+        <v>58</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>2083</v>
+      </c>
+      <c r="L98" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="2">
+        <v>57</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>2087</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="2">
+        <v>56</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>2093</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="2">
+        <v>55</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E101" s="2">
+        <v>350312645250001</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>2097</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="L101" s="2" t="s">
+        <v>2099</v>
+      </c>
+      <c r="M101" s="2" t="s">
+        <v>2100</v>
+      </c>
+      <c r="N101" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="2">
+        <v>54</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="2">
+        <v>53</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" s="2">
+        <v>51</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>2120</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>2121</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>2122</v>
+      </c>
+      <c r="M104" s="2" t="s">
+        <v>2123</v>
+      </c>
+      <c r="N104" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" s="2">
+        <v>50</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>2129</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>2131</v>
+      </c>
+      <c r="M105" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="N105" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" s="2">
+        <v>49</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>2138</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>2139</v>
+      </c>
+      <c r="M106" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="N106" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" s="2">
+        <v>44</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>2171</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>2172</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>2173</v>
+      </c>
+      <c r="L107" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="M107" s="2" t="s">
+        <v>2175</v>
+      </c>
+      <c r="N107" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" s="2">
+        <v>34</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L108" s="2" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M108" s="2" t="s">
+        <v>2244</v>
+      </c>
+      <c r="N108" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" s="2">
+        <v>33</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>2250</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="L109" s="2" t="s">
+        <v>2252</v>
+      </c>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" s="2">
+        <v>32</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>2254</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>2256</v>
+      </c>
+      <c r="L110" s="2" t="s">
+        <v>2257</v>
+      </c>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" s="2">
+        <v>31</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>2262</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>2263</v>
+      </c>
+      <c r="L111" s="2" t="s">
+        <v>2264</v>
+      </c>
+      <c r="M111" s="2" t="s">
+        <v>2265</v>
+      </c>
+      <c r="N111" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" s="2">
+        <v>30</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>2267</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>2268</v>
+      </c>
+      <c r="L112" s="2" t="s">
+        <v>2269</v>
+      </c>
+      <c r="M112" s="2" t="s">
+        <v>2270</v>
+      </c>
+      <c r="N112" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" s="2">
+        <v>29</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>2274</v>
+      </c>
+      <c r="L113" s="2" t="s">
+        <v>2275</v>
+      </c>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" s="2">
+        <v>28</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>2281</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>2282</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>2283</v>
+      </c>
+      <c r="L114" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M114" s="2" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N114" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" s="2">
+        <v>27</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>2290</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>2292</v>
+      </c>
+      <c r="L115" s="2" t="s">
+        <v>2293</v>
+      </c>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" s="2">
+        <v>26</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D116" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="E116" s="2">
+        <v>350311710790001</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J116" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>2296</v>
+      </c>
+      <c r="L116" s="2" t="s">
+        <v>2297</v>
+      </c>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" s="2">
+        <v>25</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>2300</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>2302</v>
+      </c>
+      <c r="L117" s="2" t="s">
+        <v>2303</v>
+      </c>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" s="2">
+        <v>24</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D118" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="E118" s="2">
+        <v>350311580900001</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>2308</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>2309</v>
+      </c>
+      <c r="L118" s="2" t="s">
+        <v>2310</v>
+      </c>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" s="2">
+        <v>23</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>2315</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>2316</v>
+      </c>
+      <c r="L119" s="2" t="s">
+        <v>2317</v>
+      </c>
+      <c r="M119" s="2" t="s">
+        <v>2318</v>
+      </c>
+      <c r="N119" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" s="2">
+        <v>22</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>2322</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>2323</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L120" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" s="2">
+        <v>21</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>2333</v>
+      </c>
+      <c r="L121" s="2" t="s">
+        <v>2334</v>
+      </c>
+      <c r="M121" s="2"/>
+      <c r="N121" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" s="2">
+        <v>20</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>2339</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>2341</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L122" s="2" t="s">
+        <v>2343</v>
+      </c>
+      <c r="M122" s="2"/>
+      <c r="N122" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" s="2">
+        <v>19</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>2350</v>
+      </c>
+      <c r="L123" s="2" t="s">
+        <v>2351</v>
+      </c>
+      <c r="M123" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="N123" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" s="2">
+        <v>18</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D124" s="2">
+        <v>350311301920001</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>2355</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>2357</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>2358</v>
+      </c>
+      <c r="L124" s="2" t="s">
+        <v>2359</v>
+      </c>
+      <c r="M124" s="2" t="s">
+        <v>2360</v>
+      </c>
+      <c r="N124" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" s="2">
+        <v>17</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>2365</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>2367</v>
+      </c>
+      <c r="L125" s="2" t="s">
+        <v>2368</v>
+      </c>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" s="2">
+        <v>16</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>2372</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>2373</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>2367</v>
+      </c>
+      <c r="L126" s="2" t="s">
+        <v>2375</v>
+      </c>
+      <c r="M126" s="2" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N126" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" s="2">
+        <v>15</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>2379</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>2381</v>
+      </c>
+      <c r="L127" s="2" t="s">
+        <v>2382</v>
+      </c>
+      <c r="M127" s="2" t="s">
+        <v>2383</v>
+      </c>
+      <c r="N127" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" s="2">
+        <v>14</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>2385</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>2386</v>
+      </c>
+      <c r="L128" s="2" t="s">
+        <v>2387</v>
+      </c>
+      <c r="M128" s="2" t="s">
+        <v>2388</v>
+      </c>
+      <c r="N128" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" s="2">
+        <v>13</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="L129" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" s="2">
+        <v>12</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="J130" s="2" t="s">
+        <v>2401</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>2402</v>
+      </c>
+      <c r="L130" s="2" t="s">
+        <v>2403</v>
+      </c>
+      <c r="M130" s="2" t="s">
+        <v>2404</v>
+      </c>
+      <c r="N130" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" s="2">
         <v>11</v>
       </c>
-      <c r="B83" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="2">
+      <c r="B131" s="2" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D131" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="E83" s="2">
+      <c r="E131" s="2">
         <v>350311580900001</v>
       </c>
-      <c r="F83" s="2" t="s">
-[...79 lines deleted...]
-      <c r="M92" s="3"/>
+      <c r="F131" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>2407</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>2408</v>
+      </c>
+      <c r="L131" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="M131" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="N131" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="B135" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C135" s="3"/>
+      <c r="D135" s="3"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
+      <c r="J135" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K135" s="3"/>
+      <c r="L135" s="3"/>
+      <c r="M135" s="3"/>
+    </row>
+    <row r="139" spans="1:14">
+      <c r="B139" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K139" s="3"/>
+      <c r="L139" s="3"/>
+      <c r="M139" s="3"/>
+    </row>
+    <row r="140" spans="1:14">
+      <c r="B140" s="3" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K140" s="3"/>
+      <c r="L140" s="3"/>
+      <c r="M140" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B87:E87"/>
-[...4 lines deleted...]
-    <mergeCell ref="J92:M92"/>
+    <mergeCell ref="B135:E135"/>
+    <mergeCell ref="J135:M135"/>
+    <mergeCell ref="B139:E139"/>
+    <mergeCell ref="B140:E140"/>
+    <mergeCell ref="J139:M139"/>
+    <mergeCell ref="J140:M140"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>
       <vt:lpstr>ANJAR TRI CAHYANINGSIH, A.Md.Ke</vt:lpstr>
       <vt:lpstr>FITRIA RAHMAWATI, A.Md.Keb.</vt:lpstr>
+      <vt:lpstr>NINIK WARDIATI, S.S.T.Keb.</vt:lpstr>
       <vt:lpstr>PARYATI, S.Tr.Keb.</vt:lpstr>
       <vt:lpstr>RATNA DEWI KUSTANTI, A.Md.Keb.</vt:lpstr>
       <vt:lpstr>WAHYU PUJI LESTARI, A.Md.Keb.</vt:lpstr>
       <vt:lpstr>YUYUN WAHYU RETNOWATI, S.Keb.Bd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>