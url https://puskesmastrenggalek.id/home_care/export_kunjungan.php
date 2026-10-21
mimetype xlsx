--- v3 (2026-08-23)
+++ v4 (2026-10-21)
@@ -20,491 +20,1719 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="Dina (60+)" sheetId="2" r:id="rId5"/>
     <sheet name="Bekti (DM &amp; HT)" sheetId="3" r:id="rId6"/>
     <sheet name="Panji (Jantung)" sheetId="4" r:id="rId7"/>
     <sheet name="Nurkolis (TBC)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="916">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1160">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
+    <t>2026-10-05 11:07:00</t>
+  </si>
+  <si>
+    <t>SRINATUN</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503114304550001</t>
+  </si>
+  <si>
+    <t>1955-04-03</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t>Keadaan umum Cukup,riwayat DM kurang lebih 20 Tahun ,riwayat HT
+T : 162/76 mmhg,BB:44,5 Kg,TB: 145 cm,GDP :256 mg/dl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        1.Membina hubungan saling 
+        2.Memonitor TTV -
+        3.Menjelaskan pada pasien ttg penyakit DM
+       4.Menganjurkan pada pasien  
+        untuk Diit Rendah Gula  
+        5.Menganjurkan pada pasien  
+        untuk rutin minum obat  
+        dan kontrol secara teratur  
+        6.Menganjurkan pada pasien  
+        agar tetap melakukan aktivitas  
+        fisik teratur ( Jalan pagi ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">    S :- Pasien dan keluarga mengerti   penjelasan petugas   
+    O :-Menyebutkan komplikasi DM,Diit DM 
+        Memonitor TTV TD : 162/76 mmhg-N :78 X/mnt-RR 18 X/mnt -GDA : 256Mg/dl, BB: 44,5 Kg
+  </t>
+  </si>
+  <si>
+    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-10-05 09:14:00</t>
+  </si>
+  <si>
+    <t>NURJANAH</t>
+  </si>
+  <si>
+    <t>3503114409690005</t>
+  </si>
+  <si>
+    <t>1969-09-04</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Baik,riwayat 
+Hipertensi kurang lebih 10 th 
+yll </t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV sebelum 
+pelaksanaan aktifitas fisik 
+3.Menganjurkan pada pasien 
+untuk 
+Rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup</t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 169/90 mmhg -N :78 X/mnt -RR :18X/mnt -BB : 61,6Kg 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan November</t>
+  </si>
+  <si>
+    <t>2026-10-05 08:41:00</t>
+  </si>
+  <si>
+    <t>SARIPAH</t>
+  </si>
+  <si>
+    <t>3503114604470001</t>
+  </si>
+  <si>
+    <t>1947-04-06</t>
+  </si>
+  <si>
+    <t>Keadaan umum Baik,riwayat 
+Hipertensi kurang lebih 20 th 
+yll ,Aktivitas sehari hari dapat 
+melaksanakan mandiri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV sebelum 
+pelaksanaan aktifitas fisik 
+3.Menganjurkan pada pasien 
+untuk 
+Rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup </t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 200/110 mmhg -N :76 X/mnt -RR : 18 X/mnt -BB : 54.6 Kg - LP : 106 Cm,GDA : 235 mg/dl 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan November</t>
+  </si>
+  <si>
+    <t>2026-09-11 11:05:00</t>
+  </si>
+  <si>
+    <t>Marfuah</t>
+  </si>
+  <si>
+    <t>:3503115206580003</t>
+  </si>
+  <si>
+    <t>1958-06-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik, pasien duduk dikursi dan berdiri dengan dibantu tongkat,aktivitas seperti biasa pasien mengeluh kadang pundak dan badan keju-keju, kadang pusing </t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien
+2. Mengukur tanda-tanda vital pasien
+3.Menganjurkan aktifitas fisik ringan sesuai kondisi pasien 
+4. Menganjurkan pasien untuk minum obat rutin dan kontrol</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan akan rutin minum
+obat dan berusaha aktifitas fisik setiap hari 
+0 : TD ; 140/90 mmHg  N ; 72 x/mnt RR ;
+18 x/menit 
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi pertemuan
+berikutny</t>
+  </si>
+  <si>
+    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
+  </si>
+  <si>
+    <t>2026-09-25 12:01:00</t>
+  </si>
+  <si>
+    <t>KATINI</t>
+  </si>
+  <si>
+    <t>3503110304180001</t>
+  </si>
+  <si>
+    <t>3503116008420001</t>
+  </si>
+  <si>
+    <t>1942-08-20</t>
+  </si>
+  <si>
+    <t>DISABILITAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k/u cukup px bedtres lemas sejak semalam makan sedikit riwayat ht </t>
+  </si>
+  <si>
+    <t>makan sedikit2 tapi sering kontrol rutin tensi dan rutin minum obat jaga kebersihan</t>
+  </si>
+  <si>
+    <t>S : Keluarga mengatakan jika px sejak semalam makan sedikit
+O : K/U lemes TD 140/90 AU 124 KOL 166</t>
+  </si>
+  <si>
+    <t>kemandirian B</t>
+  </si>
+  <si>
+    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
+  </si>
+  <si>
+    <t>2026-09-15 12:32:00</t>
+  </si>
+  <si>
+    <t>Anik Kristianawati</t>
+  </si>
+  <si>
+    <t>3503112906090015</t>
+  </si>
+  <si>
+    <t>3503115312680003</t>
+  </si>
+  <si>
+    <t>1968-12-13</t>
+  </si>
+  <si>
+    <t>TBC</t>
+  </si>
+  <si>
+    <t>Keadaan Umum secara umum Baik tetapi pasien masih terlihat batuk</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk dan bersin
+5. Mengajarkan teknik batuk efektif</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 110/70
+- N : 80X/menit
+- RR : 20x/menit
+- BB : 48
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>DWIYANTI PRA SETYANINGSIH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-11 13:31:00</t>
+  </si>
+  <si>
+    <t>GEMI</t>
+  </si>
+  <si>
+    <t>3503116629480001</t>
+  </si>
+  <si>
+    <t>3503115011650007</t>
+  </si>
+  <si>
+    <t>1965-10-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Pasien tidak bisa bangun karena punggung kaku
+- Tangan dan jari2 juga kaku
+- Pasien mengatakan kalau badan terasa panas </t>
+  </si>
+  <si>
+    <t>- Melakukan pemeriksaan TTV
+- Mengajarkan cara mengompres kepada keluarga
+- Koordinasi dengan dokter untuk pemberian obat penurun panas
+- Jika tidak ada perubahan segera bawa ke faskes terdekat</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kalau sudah minum obat penurun panas
+O : TD 150/90, N 80X/m, S 37,5 , RR 24x/m
+A : Masalah Teratasi Sebagian
+P : Lanjutkan intervensi untuk kunjungan ulang 4 hari lagi</t>
+  </si>
+  <si>
+    <t>LISA ENDRIENI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-18 17:35:00</t>
+  </si>
+  <si>
+    <t>WAHYU ADIA</t>
+  </si>
+  <si>
+    <t>3503112012810002</t>
+  </si>
+  <si>
+    <t>1981-12-20</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>JIWA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+KU baik, kadang malas mandi, tidak ada keluhan berarti, komunikasi bagus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat dan meningkatkan kebersihan diri secara mandiri
+</t>
+  </si>
+  <si>
+    <t>S : px mengatakan pagi tadi tidak mandi karena dingin
+O : px kooperatif, tidak ada masalah saat komunikasi dengan perawat
+A : Defisit perawatan diri (mandi)
+P : Beri motivasi pada klien untuk senantiasa menjaga kebersiha diri dengan mandi rutin 2X sehari</t>
+  </si>
+  <si>
+    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-25 11:41:00</t>
+  </si>
+  <si>
+    <t>KATIMUN</t>
+  </si>
+  <si>
+    <t>3503110112340001</t>
+  </si>
+  <si>
+    <t>1934-12-01</t>
+  </si>
+  <si>
+    <t>Ku Lemah
+Riwayat 5 Tahun Disabilitas Fisik, terdapat kelemahan anggota gerak , tampak lemah, letih , ADL perlu bantuan</t>
+  </si>
+  <si>
+    <t>Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum Latihan intervensi
+4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :
+- Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+- Keluarga mengatakan tidak bisa memotong kuku, pernah memotong terdapat luka berdarah
+- Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak nyaman setelah di bersihkan kukunya
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+- TD : 120/70 mmhg
+- N : 76 x/menit
+- RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 7-10 hari)	</t>
+  </si>
+  <si>
+    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
+  </si>
+  <si>
+    <t>2026-09-30 11:35:00</t>
+  </si>
+  <si>
+    <t>SRI AGUSTINAH</t>
+  </si>
+  <si>
+    <t>3503115508560004</t>
+  </si>
+  <si>
+    <t>1956-08-15</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Cukup,Pasien menderita HT sudah 20 Tahun yang Lalu dan Rutin Berobat Ke Pustu dan Ikut Posyandu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+ - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
+O :
+-TD : 150/100 mmhg
+-N  : 83 X/mnt
+-RR : 22 X/mnt
+</t>
+  </si>
+  <si>
+    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-09-23 16:15:00</t>
+  </si>
+  <si>
+    <t>IMAM NUROCHIM</t>
+  </si>
+  <si>
+    <t>3503111501690002</t>
+  </si>
+  <si>
+    <t>1969-01-15</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup, pasien kadang mengeluh mudah Lelah dan capek, nyeri sendi, ada luka di wajah, Riwayat DM 5 Bulan yll</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor kondisi umum dan TTV
+3. Memberikan penjelasan pada pasien tentang penyakit Diabetes Melitus, tanda gejala dan komplikasinya
+4. Menganjurkan pasien untuk rutin berolahraga setiap hari
+5. Menganjurkan pasien untuk menjalankan diet rendah gula
+6. Menganjurkan pada pasien Untuk Rutin Minum Obat dan kontrol rutin</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan melaksanakan rawat luka di wajah dan menjaga pola makan
+O :
+-Keluarga mampu melaksanakan diet makan pada pasien
+-TD : 130/70 mmhg
+-N : 81 X/mnt
+-RR : 21 X/mnt
+-GDA : 344 Mg/dl
+-HB: 8.7 g/dl
+-BB: 47 Kg
+A: Masalah Teratasi Sebagian
+P: Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>ADL: B sedang</t>
+  </si>
+  <si>
+    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-18 10:30:00</t>
+  </si>
+  <si>
+    <t>WAKINI</t>
+  </si>
+  <si>
+    <t>3503110410070128</t>
+  </si>
+  <si>
+    <t>3503111010460002</t>
+  </si>
+  <si>
+    <t>1946-10-10</t>
+  </si>
+  <si>
+    <t>kondisi px stabil px dirumah kadang kadang membantu ORANGTUANYA</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : px mengatakan baru kembali dari ladang 
+O : px tampak kooperatif
+A : masalah teratasi 
+P : lanjutkan intervensi
+</t>
+  </si>
+  <si>
+    <t>kemandirian W</t>
+  </si>
+  <si>
+    <t>AGUS WAHYONO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-23 14:39:00</t>
+  </si>
+  <si>
+    <t>DAMISAH</t>
+  </si>
+  <si>
+    <t>3503113112370024</t>
+  </si>
+  <si>
+    <t>3503116912810003</t>
+  </si>
+  <si>
+    <t>1962-03-10</t>
+  </si>
+  <si>
+    <t>NURKOLIS, S.Kep.,Ns.</t>
+  </si>
+  <si>
+    <t>2026-09-16 08:45:00</t>
+  </si>
+  <si>
+    <t>MARKILAH</t>
+  </si>
+  <si>
+    <t>3503115212430002</t>
+  </si>
+  <si>
+    <t>1943-12-12</t>
+  </si>
+  <si>
+    <t>Ku baik
+Riwayat HT 1 tahun yang lalu, terdapat kelemahan anggota gerak kaki , ADL perlu bantuan, alat bantu kursi roda, ADL 11</t>
+  </si>
+  <si>
+    <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 190/100 mmhg
+-  N       :  76 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 7-14 hari)</t>
+  </si>
+  <si>
+    <t>ADL 11, alat bantu kursi roda, diberikan pengobatan Amlodipin 10 mg 1x sehari</t>
+  </si>
+  <si>
+    <t>DINA ANINGGARWATI,  S.Kep.</t>
+  </si>
+  <si>
+    <t>2026-09-04 13:38:00</t>
+  </si>
+  <si>
+    <t>SITI MUDRIKAH</t>
+  </si>
+  <si>
+    <t>3503114102800003</t>
+  </si>
+  <si>
+    <t>1980-02-21</t>
+  </si>
+  <si>
+    <t>Keadaan umum Baik,riwayat 
+Hipertensi kurang lebih 6 th 
+yll ,Aktivitas sehari hari dapat 
+melaksanakan</t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 151/90 mmhg -N :78 X/mnt -RR : 20 X/mnt -BB : 84,8Kg - GDA : 112 mg/dl 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan November</t>
+  </si>
+  <si>
+    <t>2026-09-18 12:53:00</t>
+  </si>
+  <si>
+    <t>DIYEM</t>
+  </si>
+  <si>
+    <t>3503114107500026</t>
+  </si>
+  <si>
+    <t>1950-07-21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Baik,riwayat 
+Hipertensi kurang lebih 21 th 
+yll ,Aktivitas sehari hari dapat 
+melaksanakan </t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 180/100 mmhg -N :78 X/mnt -RR : 20 X/mnt -BB : 43.6 Kg - GDA : 149 mg/dl 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan November</t>
+  </si>
+  <si>
+    <t>2026-09-11 12:23:00</t>
+  </si>
+  <si>
+    <t>SOEWARTI</t>
+  </si>
+  <si>
+    <t>3503112802058215</t>
+  </si>
+  <si>
+    <t>3503114406350001</t>
+  </si>
+  <si>
+    <t>1935-06-04</t>
+  </si>
+  <si>
+    <t>Ku Baik
+Riwayat Hipertensi, terdapat
+kelemahan anggota gerak.
+Pendengaran berkurang.</t>
+  </si>
+  <si>
+    <t>1.
+Membina Hubungan Saling
+Percaya dengan Pasien dan
+Keluarga
+2.
+Memonitor TTV sebelum
+pelaksanaan aktifitas fisik
+3.
+Mengukur ADL sebelum latihan
+intervensi
+4.
+Mengajarkan aktifitas fisik
+5.
+Memonitor minum obat teratur
+6.
+Mengajarkan diit rendah garam
+7.
+Memonitor TTV tiap bulan</t>
+  </si>
+  <si>
+    <t>S :
+-
+Keluarga mengatakan akan
+melaksanakan Latihan gerak yang
+diajarkan petugas
+-
+Keluarga mengatakan pasien jarang
+minum obat dan masih makan yang asin
+-
+Pasien mengatakan tidak rutin cek tensi
+O :
+-
+Keluarga mampu memotivasi pasien
+untuk aktifitas fisik
+-
+Keluarga mampu memotivasi pasien
+untuk diit rendah garam
+-
+Pasien rutin minum obat secara teratur
+dan cek tensi tiap bulan
+- TD : 130/80 mmHg
+-
+N : 80 x/menit
+-
+RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan
+ulang 1-2 hari )</t>
+  </si>
+  <si>
+    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-09-26 14:19:00</t>
+  </si>
+  <si>
+    <t>MUKATIN</t>
+  </si>
+  <si>
+    <t>35031116040700030</t>
+  </si>
+  <si>
+    <t>3503116608570001</t>
+  </si>
+  <si>
+    <t>1957-08-26</t>
+  </si>
+  <si>
+    <t>CVA</t>
+  </si>
+  <si>
+    <t>Ku lemah Riwayat CVA 3 tahun yang lalu, Terdapat kelemahan anggota gerak sebelah kanan</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV Pasien sebelum pelaksanaan aktivitas fisik
+3. Mengukur ADL sebelum latihan intervensi
+4. Mengajarkan aktifitas fisik / ROM Aktif pasif sesuai dengan kemampuan pasien
+5. Meminta keluarga untuk memprakktekkan ROM pasif yang sudah diajarkan
+6. Memonitor ROM yang sudah dilakukan menimbulkan rasa nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S: Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan oleh petugas
+O: Keluarga mampu melaksanakan ROM pasif yang diajarkan
+     Pasien tampak rilek dengan latihan yang diajarkan
+     TD: 160/90 mmhg, N:90 Nx/mnt, RR: 21 x/mnt, S:36 c
+A: Masalah teratasi sebagian 
+P: Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>YANU PRASETYO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-04-21 13:01:00</t>
+  </si>
+  <si>
+    <t>Marsaid</t>
+  </si>
+  <si>
+    <t>3503114704530002</t>
+  </si>
+  <si>
+    <t>1953-09-24</t>
+  </si>
+  <si>
+    <t>Ku Lemah Riwayat CVA 1 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga 
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik 
+3. Mengukur ADL sebelum Latihan intervensi 
+4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien 
+5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan 
+6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S : - Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas - Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O : - Keluarga mampu melaksanakan ROM pasif yang diajarkan - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri) - TD : 140/80 mmhg - N : 80 x/menit - RR : 24 x/menit 
+A : Masalah teratasi Sebagian 
+P : Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-03-10 12:49:00</t>
+  </si>
+  <si>
+    <t>Atminah</t>
+  </si>
+  <si>
+    <t>3503114812380003</t>
+  </si>
+  <si>
+    <t>1935-03-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kondisi umum baik px berjalan menggunakan tongkat karena faktor usia, pendengaran berkurang </t>
+  </si>
+  <si>
+    <t>Latih px untuk mobilisasi ringan</t>
+  </si>
+  <si>
+    <t>S : px mengatakan kesulitan untuk melakukan aktivitas secara mandiri beberapa aktivitas perlu bantuan
+O : px terlihat sering duduk dan tiduran
+TD : 111/76
+A : masalah belum teratasi 
+P : lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-09-16 10:44:00</t>
+  </si>
+  <si>
+    <t>Wiwik</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>3503112105600001</t>
+  </si>
+  <si>
+    <t>1960-05-21</t>
+  </si>
+  <si>
+    <t>Pasien mengeluh tengkuk terasa berat sering merasa cepat lelah. Hasil pemeriksaan TTV menunjukkan Tekanan Darah (TD): 160/100 mmHg, Nadi (N): 88x/menit, Suhu (S): 36,5°C, Respirasi (RR): 20x/menit.</t>
+  </si>
+  <si>
+    <t>1) Memberikan edukasi kesehatan terkait penyakit Hipertensi, bahaya komplikasi, dan pentingnya minum obat teratur. 2) Memberikan konseling gizi mengenai Diet DASH (Dietary Approaches to Stop Hypertension) atau diet rendah garam.</t>
+  </si>
+  <si>
+    <t>S: Pasien mengatakan memahami penjelasan perawat mengenai pentingnya minum obat rutin dan berjanji akan mengurangi konsumsi makanan asin. Keluhan pusing sudah tidak terasa lagi.
+O: Pasien tampak kooperatif dan mampu mengulang kembali penjelasan perawat. TD: 160/100 mmHg, N: 84x/menit. Obat hipertensi tersedia di rumah.
+A: Masalah keperawatan Manajemen Kesehatan Tidak Efektif dan Nyeri Akut teratasi.
+P: intervensi dihentikan.</t>
+  </si>
+  <si>
+    <t>pasien kooperatif, tenang saat berkomunikasi dengan perawat, dan dianjurkan kontrol rutin</t>
+  </si>
+  <si>
+    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-08-26 08:01:00</t>
+  </si>
+  <si>
+    <t>SABINGATUN</t>
+  </si>
+  <si>
+    <t>3503115701620001</t>
+  </si>
+  <si>
+    <t>1962-12-01</t>
+  </si>
+  <si>
+    <t>K/U Cukup,bisa berjalan tanpa bantuan kursi roda, aktifitas sepenuhnya bisa dilakukan sendiri</t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik 
+3.Edukasi tentang pola makan rendah gula dan rendah garam 
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari 
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
+6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
+  </si>
+  <si>
+    <t>S=-Pasien mengatakan akan selalu mengingat untukminum obat rutin
+- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
+- pasien mau minum obat pemberian tenaga kesehatan 
+O=- Pasien mampu mengingat konsumsi obat secara rutin dan menghindari memasak makanan yg berlemak atau makanan cepat saji
+- pasien lebih rilek untuk menerima
+penyakit yg di alami
+TD=160/80 MMHG
+ N=80X/MNT RR=20 X/MNT 
+A=Masalah teratasi sebagian 
+p=Intervensi dilanjutkan (kunjungan setiap
+1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>Pasien dengan kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-08-08 14:08:00</t>
+  </si>
+  <si>
+    <t>Sutini</t>
+  </si>
+  <si>
+    <t>3503114504450001</t>
+  </si>
+  <si>
+    <t>1945-04-05</t>
+  </si>
+  <si>
+    <t>- Pasien riwayat HT
+- Keadaan umum baik
+- Jalan dengan menggunakan kruk</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling
+percaya dengan pasien
+2. Edukasi pasien kontrol rutin ke faskes
+3. Edukasi diit rendah garam, lemak
+dan kelola stress
+4. Edukasi rutin aktifitas fisik
+5. Edukasi minum obat secara rutin</t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan
+petugas tentang diit Hipertensi
+O :-TD : 160/90mmhg -N : 75 X/mnt -RR 18 X/mnt -BB : 65 Kg
+A : Intervensi di lanjutkan
+P : Lakukan pemantauan TTV dengan
+kunjungan ulang bulan September</t>
+  </si>
+  <si>
+    <t>2026-08-19 13:13:00</t>
+  </si>
+  <si>
+    <t>NGALI</t>
+  </si>
+  <si>
+    <t>35031107965890002</t>
+  </si>
+  <si>
+    <t>3503112208390003</t>
+  </si>
+  <si>
+    <t>1939-02-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Pasien riwayat HT
+- Keadaan umum baik
+- Jalan dengan menggunakan kruk
+</t>
+  </si>
+  <si>
+    <t>- Melakukan pemeriksaan TTV
+- Melakukan edukasi untuk melakukan aktifitas fisik ringan
+- Mengajari keluarga untuk melatih gerak sendi</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kalau kadang kakinya terasa berat
+O : TD 150/80 , N 80X/menit
+A : Masalah teratasi sebagian
+P : Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-08-20 11:15:00</t>
+  </si>
+  <si>
+    <t>MASRURI</t>
+  </si>
+  <si>
+    <t>-----</t>
+  </si>
+  <si>
+    <t>3503112611790005</t>
+  </si>
+  <si>
+    <t>1979-11-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Baik,Riwayat 
+Hipertensi kurang lebih 5 th 
+yll </t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menganjurkan pada pasien 
+untuk rendah rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup</t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 170/90mmhg -N : 78 X/mnt -RR 18 X/mnt -BB : 74 Kg 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan Oktober</t>
+  </si>
+  <si>
+    <t>2026-08-20 14:30:00</t>
+  </si>
+  <si>
+    <t>RINA YULIANTI</t>
+  </si>
+  <si>
+    <t>35031107091500047</t>
+  </si>
+  <si>
+    <t>3503114607780003</t>
+  </si>
+  <si>
+    <t>1978-07-06</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
+  </si>
+  <si>
+    <t>kemandirian R</t>
+  </si>
+  <si>
+    <t>2026-08-04 14:00:00</t>
+  </si>
+  <si>
+    <t>ARVIN APRILIANTO</t>
+  </si>
+  <si>
+    <t>3503114709260001</t>
+  </si>
+  <si>
+    <t>2024-04-23</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi/ memberikan obat
+- Pasien mengatakan kadang masih batuk
+O :
+- Keluarga mampu mengawasi / memberi minum obat pasien
+- Pasien tampak lebih rilek walaupun kadang masih batuk
+- TD : -
+- N : 88X/menit
+- RR : 26x/menit
+- BB : 10,2 Kg
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-08-21 13:40:00</t>
+  </si>
+  <si>
+    <t>SUKARI</t>
+  </si>
+  <si>
+    <t>3503113012470002</t>
+  </si>
+  <si>
+    <t>1947-12-30</t>
+  </si>
+  <si>
+    <t>Melakukan Pemeriksaan TTV
+•⁠  ⁠Mengajarkan pada pasien dan keluarga untuk melakukan latihan gerak sendi
+-Mengajarkan untuk diit rendah garam
+•⁠  ⁠Mengajarkan untuk melakukan aktifitas fisik</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Menganjurkan pada pasien untuk Diit Rendah Gula dan menjaga pola hidup sehat
+4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol rutin setiap bulan</t>
+  </si>
+  <si>
+    <t>S= pasien mengatakan tidak ada keluhan, sudah menderita HT sejak 5th yanglalu dan rutin berobat ke puskesmas
+O= TTV TD= 150/80 BB=58 TB=147
+Terdapat obat amlodipin 5mg dari puskesmas
+A= Masalah Teratasi sebagian
+P= Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik, pasien tidak bekerja, sehari hari beraktifitas di rumah.</t>
+  </si>
+  <si>
+    <t>2026-09-04 11:58:00</t>
+  </si>
+  <si>
+    <t>KATIMAN</t>
+  </si>
+  <si>
+    <t>3503110412530001</t>
+  </si>
+  <si>
+    <t>1953-12-04</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat Hipertensi mengeluh badan keju-keju nyeri lutut dan cengeng di leher.</t>
+  </si>
+  <si>
+    <t>1. BHSP dengan pasien 
+2. Anjurkan minum obat dan kontrol rutin
+3. Anjurkan latihan fisik 30 menit sehari
+4. Anjurkan mengurangi asupan garam</t>
+  </si>
+  <si>
+    <t>S : Pasien mengeluh badan keju-keju nyeri lutut dan cengeng dileher
+O : TD 130/85 mmHg, TB 168 cm ,BB  64 kg 
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-08-05 09:29:00</t>
+  </si>
+  <si>
+    <t>3503111209220015</t>
+  </si>
+  <si>
+    <t>3503117112600029</t>
+  </si>
+  <si>
+    <t>1960-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum cukup,kaki sebelah kiri di amputasi dan ada riwayat DM Kurang Lebih 10 tahun yll
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik 
+3.Menganjurkan pada pasien untuk Diit Rendah Gula dan Rendah Garam
+4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan rawat luka bekas luka amputasi dan menjaga pola makan
+O :
+-Keluarga mampu melaksanakan diet makan pada pasien
+-TD : 130/80 mmhg
+-N  : 84 X/mnt
+-RR : 22 X/mnt
+-GDA : 327 "
+</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:55:00</t>
+  </si>
+  <si>
+    <t>SUMINI</t>
+  </si>
+  <si>
+    <t>1950-11-25</t>
+  </si>
+  <si>
+    <t>Keadaan umum Cukup,Pasien 
+dapat berjalan di bantu dengan 
+memakai tongkat,Terdapat Gangren pada kaki kiri ,riwayat DM 10 
+tahun lebih</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menjelaskan pada pasien ttg 
+penyakit Diabetus Melitus 
+,tanda gejala serta 
+komplikasinya 
+4.Menganjurkan pada pasien 
+untuk Diit Rendah Gula 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menaganjurkan pada pasien 
+agar tetap melakukan aktivitas 
+fisik teratur ( Jalan pagi )</t>
+  </si>
+  <si>
+    <t>S :- Pasien dan keluarga mengerti 
+penjelasan petugas 
+O :-Menyebutkan komplikasi DM,Diit DM -TD : 140/80 mmhg-N :78 X/mnt-RR 
+: 18 X/mnt -GDA : 245 Mg/dl</t>
+  </si>
+  <si>
+    <t>2026-09-01 14:37:00</t>
+  </si>
+  <si>
+    <t>MARKIYEM</t>
+  </si>
+  <si>
+    <t>3503111111111111</t>
+  </si>
+  <si>
+    <t>3503117112500007</t>
+  </si>
+  <si>
+    <t>1950-03-11</t>
+  </si>
+  <si>
+    <t>Pasien HT, kontrol rutin di posyandu, tapi 6 bulan ini kaki terasa kaku dan kadang nyeri tidak bisa beraktifitas seperti biasa. sehari hari pasien hanya di tempat tidur dan kebutuhan di bantu keluarga. minum obat rutin untuk HT</t>
+  </si>
+  <si>
+    <t>- bina hubungan saling percaya antara pasien dan keluarga
+- ukur TTV
+- mengajari keluarga cara menjaga personal hygiene pasien
+- menyarankan keluarga diet seimbang untuk HT
+- menyarankan keluarga mengawasi minum obat HT secara teratur
+-menyarankan keluarga untuk dibawa ke faskes terdekat bila ada keluhan</t>
+  </si>
+  <si>
+    <t>S= pasien mengatakan rutin minum obat HT. Pasien mengatakan kakinya terasa berat dan nyeri selama 6 bulan ini. pasien mengatakan menjaga makan rendah garam dan lemak
+O= TTV TD= 140/80 N=80 BB=56 TB 140. Pasien beraktifitas di tempat tidur dan ngesot untuk mobilisasi
+A= Masalah teratasi sebagian
+P= Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>Tingkat Kemandirian C</t>
+  </si>
+  <si>
+    <t>NURJANAH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-08-27 13:21:00</t>
+  </si>
+  <si>
+    <t>MUDIMAN</t>
+  </si>
+  <si>
+    <t>3503110610080010</t>
+  </si>
+  <si>
+    <t>3503113112350065</t>
+  </si>
+  <si>
+    <t>1935-12-31</t>
+  </si>
+  <si>
+    <t>JANTUNG</t>
+  </si>
+  <si>
+    <t>luka decubitus berkurang sela2 kaki px bersih kuku rapi px makan sedikit</t>
+  </si>
+  <si>
+    <t>rawat luka decubitus</t>
+  </si>
+  <si>
+    <t>s : keluarga px mengatakan luka decubitus berkurang
+o : td 132/74 luka decubitus berkurang
+a : masalah teratasi sebagian
+p : lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>kemandirian C</t>
+  </si>
+  <si>
+    <t>2026-08-17 13:07:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">px bedtres total ada luka decubitus di punggung kanan luka berkurang makan minum px dilayani oleh anak nya </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rawat luka decubitus </t>
+  </si>
+  <si>
+    <t>s : keluarga mengatakan obat jantung sudah habis px bedtres total luka setiap hari dibersihkan
+o : td 130/76 px bedtres luka decubitus mengecil
+a : masalah teratasi sebagian
+p : lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:05:00</t>
+  </si>
+  <si>
+    <t>SUGIMAN HADI</t>
+  </si>
+  <si>
+    <t>3503113112390031</t>
+  </si>
+  <si>
+    <t>3503113012500009</t>
+  </si>
+  <si>
+    <t>1950-12-30</t>
+  </si>
+  <si>
+    <t>Ku Baik
+Riwayat Hipertensi, terdapat kelemahan anggota gerak. Pendengaran berkurang, sudah mulai pikun.</t>
+  </si>
+  <si>
+    <t>1.
+Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
+2.
+Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.
+Mengukur ADL sebelum latihan intervensi
+4.
+Mengajarkan aktifitas fisik
+5.
+Memonitor minum obat teratur
+6.
+Mengajarkan diit rendah garam
+7.
+Memonitor TTV tiap bulan</t>
+  </si>
+  <si>
+    <t>S :
+-
+Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-
+Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
+-
+Pasien mengatakan tidak rutin cek tensi
+O :
+-
+Keluarga mampu memotivasi pasien untuk aktifitas fisik
+-
+Keluarga mampu memotivasi pasien untuk diit rendah garam
+-
+Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
+- TD : 140/90 mmHg
+-
+N : 80 x/menit
+-
+RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
+  </si>
+  <si>
+    <t>2026-08-31 13:10:00</t>
+  </si>
+  <si>
+    <t>Dwi Yusmedi</t>
+  </si>
+  <si>
+    <t>3503111611820002</t>
+  </si>
+  <si>
+    <t>1982-11-16</t>
+  </si>
+  <si>
+    <t>KU baik, kadang malas mandi, tidak ada keluhan berarti, komunikasi bagus</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat dan meningkatkan kebersihan diri secara mandiri</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:33:00</t>
+  </si>
+  <si>
+    <t>SUDJIAT</t>
+  </si>
+  <si>
+    <t>3503111606050189</t>
+  </si>
+  <si>
+    <t>1952-08-20</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup, kelemahan pada ekstremitas kanan, bisa berjalan dengan pelan pelan, Riwayat HT kurang lebih 6 tahun</t>
+  </si>
+  <si>
+    <t>1. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+2. Melatih/mengajarkan aktifitas fisik pada ekstremitas kanan sesuai kemampuan pasien
+3. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+4. Menganjurkan pasien untuk diet rendah garam
+5. Menganjurkan pasien untuk rutin minum obat</t>
+  </si>
+  <si>
+    <t>S: Keluarga mengatakan akan melaksanakan laihan gerak ang diajarkan petugas
+O: Keluarga mampu melaksanakan ROM pasif yang diajarkan petugas
+    TD:160/100 mmhg, S:36 C, RR:20 X/mnt, N:90 X/mnt
+A: Masalah teratasi sebagian
+P: Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-08-26 11:30:00</t>
+  </si>
+  <si>
+    <t>KATIMAH</t>
+  </si>
+  <si>
+    <t>3503110103050859</t>
+  </si>
+  <si>
+    <t>3503114112350001</t>
+  </si>
+  <si>
+    <t>1935-12-01</t>
+  </si>
+  <si>
+    <t>.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Keluarga mengatakan tidak bisa memotong kuku, pernah memotong terdapat luka berdarah
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak nyaman setelah di bersihkan kukunya
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 130/80 mmhg
+-  N       :  76 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 7-10 hari)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADL C </t>
+  </si>
+  <si>
     <t>2026-08-13 17:40:00</t>
-  </si>
-[...16 lines deleted...]
-    <t>DISABILITAS</t>
   </si>
   <si>
     <t>PX BEDTRES TOTAL DG KEKAKUAN DI KE2 KAKI. ADA LUKA DECUBITUS DI PUNGGUNG KIRI SEBESAR 3 CMDALAM LUKA 2,5 CM. PX RIW PENGOBATAN RUTIN PENYAKIT JANTUNG. SELA2 JARI KE2 KAKI KOTOR SEHINGGGA DIKERUBUTI SEMUT</t>
   </si>
   <si>
     <t>RAWAT LUKA DECUBITUS MENGGUNAKAN BETADIN.MEMBERSIHKAN KULIT MATI YANG TERDAPAT DISELA2 JARI KE2 KAKI MENGGUNAKAN SABUN.MEMOTONG KUKU KE2 TANGAN DAN KE2 KAKI. TD 125/70. GDA 145 AU 4,7. CHOL 196</t>
   </si>
   <si>
     <t>S: KELUARGA MENGATAKAN PX SUDAH 3 BULAN INI TIDAK BISA DUDUK
 O: TERDAPAT LUKA DECUBITUS DIPUNGGUNG
 A: MASALAH BELUM TERATASI
 P: LANJUTKAN INTERVENSI</t>
   </si>
   <si>
-    <t>kemandirian C</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-16 11:26:00</t>
   </si>
   <si>
     <t>SUTRISNO</t>
   </si>
   <si>
     <t>3503112101150007</t>
   </si>
   <si>
     <t>3503112810700002</t>
   </si>
   <si>
     <t>1970-10-28</t>
-  </si>
-[...1 lines deleted...]
-    <t>CVA</t>
   </si>
   <si>
     <t xml:space="preserve">Pasien dengan riwayat stroke dengan keluhan kadang pusing dan kaki agak berat digerakkan
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Bina hubungan saling
 percaya dengan pasien
 2. Edukasi pasien kontrol rutin ke faskes
 3. Edukasi diit rendah garam, lemak
 dan kelola stress
 4. Edukasi rutin aktifitas fisik
 5. Edukasi minum obat secara rutin </t>
   </si>
   <si>
     <t>S : Pasien mengatakan kadang pusing
 dan kaki terasa berat, jarang kontrol dan obat
 sering bolong 
 O : K/u baik, TD : 160/ 80 mmHg, TB :
 158 cm , BB : 59.6 cm LP : 88 cm GD :
 113 mg/dl , Kolesterol : 176 mg/dl
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
-    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-03 10:09:00</t>
   </si>
   <si>
     <t>KATINEM</t>
   </si>
   <si>
     <t>3503112802050141</t>
   </si>
   <si>
     <t>3503114107500010</t>
   </si>
   <si>
     <t>1950-07-01</t>
-  </si>
-[...4 lines deleted...]
-    <t>HT</t>
   </si>
   <si>
     <t>K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan kursi roda, aktifitas sepenuhnya dibantu keluarga</t>
   </si>
   <si>
     <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
 2.Monitor TTV sebelum pelaksanaan aktifitas fisik 
 3.Edukasi tentang pola makan
 rendah gula dan rendah garam 
 4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari 
 5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
 6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
   </si>
   <si>
     <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untuk minum obat rutin
 - pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
 - pasien mau minum obat pemberian tenaga kesehatan 
 O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg    berlemak atau makanan cepat saji
 - pasien lebih rilek untuk menerima penyakit yg di alami_x0002_TD=140/75 MMHG N =80X/MNT RR=20
 X/MNT 
 A=Masalah teratasi sebagian 
 p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
   </si>
   <si>
     <t>Pasien dengan kemandiria n C</t>
   </si>
   <si>
-    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-22 14:53:00</t>
   </si>
   <si>
     <t>SUDARMI</t>
   </si>
   <si>
     <t>3503115812640001</t>
   </si>
   <si>
     <t>1964-12-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Keadaan Umum baik, pasien tidak bekerja, sehari hari beraktifitas di rumah.</t>
   </si>
   <si>
     <t>.Membina hubungan saling percaya dengan pasien dan keluarga
 2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.Menganjurkan pada pasien untuk Diit Rendah Gula dan menjaga pola hidup sehat
 4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol rutin setiap bulan</t>
   </si>
   <si>
-    <t>S= pasien mengatakan tidak ada keluhan, sudah menderita HT sejak 5th yanglalu dan rutin berobat ke puskesmas
-[...11 lines deleted...]
-  <si>
     <t>2026-07-14 09:23:00</t>
   </si>
   <si>
-    <t>NGALI</t>
-[...1 lines deleted...]
-  <si>
     <t>3503110306000021</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503112208390003</t>
   </si>
   <si>
     <t>1939-02-22</t>
   </si>
   <si>
     <t>Keadaan umum baik, pasien saat berjalan tampak pelan-pelan dan berpegangan dinding</t>
   </si>
   <si>
     <t>- Melakukan Pemeriksaan TTV
 - Mengajarkan pada pasien dan keluarga untuk melakukan latihan gerak sendi
 -Mengajarkan untuk diit rendah garam
 - Mengajarkan untuk melakukan aktifitas fisik</t>
   </si>
   <si>
     <t>S : Pasien mengatakan kalau alergi obat2 an jadi takut kalau mau minum obat
 O : TTV : TD = 150/90, BB40, N 80
 A : Masalah belum teratasi
 P : Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>HIPERTENSI</t>
-  </si>
-[...1 lines deleted...]
-    <t>LISA ENDRIENI, A.Md.Kep.</t>
   </si>
   <si>
     <t>2026-07-16 12:49:00</t>
   </si>
   <si>
     <t>Mungin</t>
   </si>
   <si>
     <t>3503112612390002</t>
   </si>
   <si>
     <t>1939-12-26</t>
   </si>
   <si>
     <t>Keadaan umum cukup,kelemahan 
 ekstremitas sebelah kiri,bisa jalan dengan bantuan 
 ,riwayat HT kurang lebih 8 tahun</t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien 
 dan keluarga
 2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.Melatih/mengajarkan aktifitas fisik/ ROM pada 
 ektremitas sebelah kiri sesuai kemampuan pasien 
 4.Meminta keluarga untuk mempraktekkan ROM 
 pasif yang sudah di ajarkan
 5.Memonitor ROM yang sudah di lakukan 
 menimbulkan reaksi nyeri atau tidak
 6.Menganjurkan pada pasien untuk  Rendah Garam
 7.Menganjurkan pada pasien untuk rutin minum obat 
 dan kontrol secara teratur</t>
   </si>
   <si>
     <t xml:space="preserve"> S:- Keluarga mengatakan akan 
 melaksanakan latihan gerak yang 
 diajarkan petugas- Pasien mengatakan latihan yang 
 diajarkan membuat tangan yang kaku 
 berkurang
 O :-Keluarga mampu melaksanakan ROM 
 pasif yang di ajarkan-TD : 150/90 mmhg-N  :78   X/mnt-RR : 20 X/mnt</t>
   </si>
   <si>
-    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-14 08:41:00</t>
   </si>
   <si>
     <t>TOYIBAN</t>
   </si>
   <si>
     <t>3503052006640001</t>
   </si>
   <si>
     <t>1964-06-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>DM</t>
   </si>
   <si>
     <t>Keadaan umum cukup,dan aktivitas seperti biasa akan tetapi kadang kadang merasa lemas</t>
   </si>
   <si>
     <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
 2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.Menganjurkan pada pasien untuk Diit Rendah Gula dan menjaga pola hidup sehat 
 4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol rutin setiap bulan
 </t>
   </si>
   <si>
     <t xml:space="preserve">S :
 -	Keluarga mengatakan akan melakukan pemeriksaan rutin gula darah setiap bula 
 -	Pasien dan keluarga mengatakan akan menjaga pola hidup sehat untuk menstabilkan kadar Gula Darah
 O :
 -Keluarga mampu menjelaskan diet DM
 -TD : 130/80 mmhg
 -N :86 X/mnt
 -RR : 24 X/mnt
 -GDA : 286 "
 </t>
   </si>
   <si>
-    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-18 11:20:00</t>
   </si>
   <si>
-    <t>RINA YULIANTI</t>
-[...29 lines deleted...]
-  <si>
     <t>2026-08-06 11:17:00</t>
   </si>
   <si>
     <t>SAMINI</t>
   </si>
   <si>
-    <t>3503111111111111</t>
-[...1 lines deleted...]
-  <si>
     <t>3503115010460001</t>
-  </si>
-[...1 lines deleted...]
-    <t>1946-10-10</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan Umum baik, pasien tidak bekerja, sehari hari beraktifitas di rumah. </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya antara pasien dan keluarga
 2. Ukur TTV
 3. Evaluasi kepatuhan minum obat HT pasien
 4. Jelaskan pada keluarga diet Rendah garam
 5. Anjurkan aktifitas fisik ringan pada pasien</t>
   </si>
   <si>
-    <t>NURJANAH, A.Md.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-16 09:13:00</t>
   </si>
   <si>
     <t>SUYANTO</t>
   </si>
   <si>
-    <t>3503113112370024</t>
-[...1 lines deleted...]
-  <si>
     <t>3503114709530001</t>
   </si>
   <si>
     <t>1962-09-05</t>
-  </si>
-[...11 lines deleted...]
-5. Mengajarkan teknik batuk efektif</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 120/70
 - N : 80X/menit
 - RR : 20x/menit
 - BB : 52
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>MEMBAIK</t>
   </si>
   <si>
-    <t>NURKOLIS, S.Kep.,Ns.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-20 12:34:00</t>
   </si>
   <si>
     <t>dewi setianingsih</t>
   </si>
   <si>
     <t>3503122806130005</t>
   </si>
   <si>
     <t>3503114211830002</t>
   </si>
   <si>
     <t>1983-11-02</t>
   </si>
   <si>
     <t>KUSTA/RABIES</t>
   </si>
   <si>
     <t>Ku Baik
 Riwayat : tidak ada riwayat penyakit sebelumnya
 timbul bercak merah di kulit dan mati rasa diseluruh tubuh, kulit kering dan kaku
 ADL masih baik tanpa bantuan</t>
   </si>
   <si>
     <t>1. Membina Hubungan Saling
@@ -515,96 +1743,82 @@
 3. Memonitor minum obat
 teratur
 4. Memonitor kontrol ke puskesmas secara rutin 
 5. Memonitor perkembangan penyakitnya
 6. Menganjurkan untuk jaga kebersihan diri
 7. Menganjurkan makan makanan yang bergizi
 8. Memberi motivasi pasien</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan kontrol secara rutin ke puskesmas
 - Pasien mengatakan rutin minum obat dan masih makan yang asin
 - Pasien mengatakan mau mengikuti anjuran dari puskesmas
 O :
 - Keluarga mampu memotivasi pasien untuk trs bersemangat dan menjalani pengobatan
 - Keluarga mampu memotivasi pasien untuk kontrol ke puskesmas
 - Pasien rutin minum obat ecara teratur
 - TD : 120/85 mmHg
 - N : 80 x/menit
 - RR : 24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan ( kunjungan
 ulang 1-2 hari )</t>
   </si>
   <si>
-    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-31 14:10:00</t>
   </si>
   <si>
     <t>TUKINEM</t>
   </si>
   <si>
     <t>3503115208510002</t>
   </si>
   <si>
     <t>1951-08-12</t>
   </si>
   <si>
     <t>Ku Lemah
 Riwayat HT 1 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan</t>
-  </si>
-[...6 lines deleted...]
-6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
   </si>
   <si>
     <t>S :
 -  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
 O :
 - Keluarga mampu melaksanakan ROM pasif yang diajarkan
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 -  TD     : 140/80 mmhg
 -  N       :  80 x/menit
 -  RR    :   24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 6-7 hari)</t>
   </si>
   <si>
     <t>ADL B Berat</t>
   </si>
   <si>
-    <t>DINA ANINGGARWATI,  S.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-23 10:30:00</t>
   </si>
   <si>
     <t>SITI AMINAH RATNAWATI</t>
   </si>
   <si>
     <t>3577024404640005</t>
   </si>
   <si>
     <t>1964-04-04</t>
   </si>
   <si>
     <t>PX MENGATAKAN KADANG2 PUSING TD 140/90 MMHG GDA 122 MG/DL</t>
   </si>
   <si>
     <t>EDUKASI KELUARGA PASIEN DAN PASIEN UNTUK KONTROL RUTIN TENSI DAN MINUM OBAT TERATUR</t>
   </si>
   <si>
     <t>S : PX MENGATAKAN KADANG2 PUSING
 O : TD 140/90 MMHG GDA 122 MG/DL
 A : MASALAH BELUM TERATASI
 L : LANJUTKAN INTERVENSI</t>
   </si>
   <si>
     <t>KEMANDIRIAN A</t>
@@ -622,135 +1836,123 @@
     <t>1702082707500001</t>
   </si>
   <si>
     <t>1950-07-27</t>
   </si>
   <si>
     <t>Riwayat CVA 5 bulan yang lalu, terdapat kelemahahn anggota gerak sebelah kanan,tampak lemah, Aktivitas sehari hari membutuhjkan bantuan keluarga</t>
   </si>
   <si>
     <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
 3. Mengajarkan aktivitas fisik  baik pasif/aktif sesuai kemampuan pasien
 4. Meminta keluarga untuk mempraktekan ROM pasif yang sudah diajarkan
 5. Memonitor ROM yang sudah di lakukan kepada pasien</t>
   </si>
   <si>
     <t xml:space="preserve">S: - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
 O: -Keluarga mampu melaksanakan ROM  pasif yang diajarkan
      -Pasien tampak mengikuti latihan yang diajarkan
      -TD : 160/90 mmhg
      -N : 88 X/menit
      -RR : 21 X/menit
 </t>
   </si>
   <si>
-    <t>YANU PRASETYO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-16 12:13:00</t>
   </si>
   <si>
     <t>SUNARJO</t>
-  </si>
-[...1 lines deleted...]
-    <t>---</t>
   </si>
   <si>
     <t>3503113112650027</t>
   </si>
   <si>
     <t>1965-12-31</t>
   </si>
   <si>
     <t>Pada saat dilakukan kunjungan, pasien mengeluh Sakit Kepala atau Pusing
 Terutama terasa berat di bagian belakang kepala atau tengkuk, sering kali dirasakan saat bangun tidur di pagi hari/</t>
   </si>
   <si>
     <t>KIE : enjelaskan pentingnya diet rendah garam/natrium (membatasi konsumsi garam dapur, makanan asin, dan makanan olahan/pengawet).
 Menganjurkan aktivitas fisik ringan secara teratur sesuai kemampuan lansia, seperti jalan kaki santai 15–30 menit sehari.</t>
   </si>
   <si>
     <t>S: Pasien mengeluh pusing dan sakit kepala, terutama terasa berat di bagian belakang kepala/tengkuk. Keluhan sering kali dirasakan saat bangun tidur di pagi hari.
 O: Kesadaran: Compos Mentis (TD): 150/90 mmHg Nadi: 82x/menit RR: 20x/menit Otot leher/tengkuk tampak tegang saat diraba.
 A: Nyeri Akut berhubungan dengan peningkatan tekanan vaskuler cerebral.
 P: Anjurkan pasien untuk terus menerapan diet rendah garam/natrium dan pembatasan makanan olahan.
 Ingatkan pasien untuk rutin meminum obat antihipertensi sesuai dosis dan petunjuk dokter.</t>
   </si>
   <si>
     <t xml:space="preserve">Pasien dan keluarga sangan kooperatif dengan petugas. </t>
-  </si>
-[...1 lines deleted...]
-    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
   </si>
   <si>
     <t>2026-07-07 12:52:00</t>
   </si>
   <si>
     <t>PAIMIN</t>
   </si>
   <si>
     <t>3503113112590076</t>
   </si>
   <si>
     <t>1959-12-31</t>
   </si>
   <si>
     <t>Keadaan umum cukup, bisa jalan memakai alat bantu tongkat,pandangan kabur
 ,riwayat DM kurang lebih 15 tahun 
 yll,riwayat Hipertensi kurang  lebih 13 th yll</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 2.Memonitor TTV sebelum 
 pelaksanaan aktifitas fisik 
 3.Menganjurkan pada pasien 
 untuk diit
 Rendah Garam 
 4.Menganjurkan pada pasien 
 tetap melakukan aktivitas fisik / 
 olah raga minimal 30 menit /hari 
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 dan kontrol secara teratur 
 6.Menganjurkan pada pasien 
 untuk menjaga pola hidup </t>
   </si>
   <si>
     <t>S :- Keluarga dan Pasien dapat menjelaskan penjelasan 
 petugas tentang diit Hipertensi dan DM
 O :-TD : 160/90 mmhg ,N :78 X/mnt ,RR : 18 X/mnt ,BB : 47 Kg , GDA : 356 mg/dl 
 A : Intervensi di lanjutkan 
 P : Lakukan pemantauan TTV dengan 
 kunjungan ulang bulan depan</t>
   </si>
   <si>
-    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 11:56:00</t>
   </si>
   <si>
     <t>LANDEP</t>
   </si>
   <si>
     <t>3503124208640001</t>
   </si>
   <si>
     <t>1954-08-02</t>
   </si>
   <si>
     <t xml:space="preserve">K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan orang lain, aktifitas sepenuhnya dibantu keluarga, </t>
   </si>
   <si>
     <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2.Monitor TTV sebelum pelaksanaan aktifitas fisik
 3.Edukasi tentang pola makan
 rendah gula dan rendah garam
 4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari
 5.Edukasi pasien dan keluarga untuk melakukan gerak sendi
 6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
   </si>
   <si>
     <t>S=-Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
@@ -992,53 +2194,50 @@
 5. Edukasi minum obat tensi rutin</t>
   </si>
   <si>
     <t>S : Pasien mengatakan sering nyeri &amp; kaku di leher
 O : K/u baik, TD : 180/ 90 mmHg, TB : 155 cm , BB : 65 cm LP : 84 cm
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
     <t>2026-06-15 14:15:00</t>
   </si>
   <si>
     <t>ENY SUBINTARTI</t>
   </si>
   <si>
     <t>3503110201080047</t>
   </si>
   <si>
     <t>3503115404740003</t>
   </si>
   <si>
     <t>1974-04-14</t>
   </si>
   <si>
     <t>kondisi px stabil px dirumah kadang kadang membantu suaminya</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
   </si>
   <si>
     <t>kemandirian E</t>
   </si>
   <si>
     <t>2026-06-10 09:43:00</t>
   </si>
   <si>
     <t>SOLIKIN</t>
   </si>
   <si>
     <t>1985-10-15</t>
   </si>
   <si>
     <t>Keadaan umum baik
 Pasien mengeluh masih batuk, mual tetapi tidak demam</t>
   </si>
   <si>
     <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor kondisi fisik sebelum pelaksanaan aktivitas fisik
 3. Melakukan pengkajian lingkungan rumah
 4. Melakukan edukasi etika batuk gar jangan meludah di sembarangan tempat</t>
   </si>
   <si>
     <t>S :
@@ -1170,53 +2369,50 @@
   <si>
     <t>EDY PURNOMO</t>
   </si>
   <si>
     <t>3503112802052286</t>
   </si>
   <si>
     <t>3503110406630002</t>
   </si>
   <si>
     <t>1963-06-04</t>
   </si>
   <si>
     <t>px berjalan dengan di tuntun bicara cedal tangan untuk mengambil barang masih tremor</t>
   </si>
   <si>
     <t>kontrol tensi rutin dan keluarga dianjurkan untuk melatih mobilitas dan kemandirian px</t>
   </si>
   <si>
     <t>s : px mengatakan belum bisa berjalan dengan baik
 o : TD :130/80 GDA 120 AU 5,3 KOL 101
 a : masalah belum teratasi
 p : lanjutkan intervensi</t>
   </si>
   <si>
-    <t>kemandirian B</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-23 19:17:00</t>
   </si>
   <si>
     <t>ENDAH SRI WAHYUNI</t>
   </si>
   <si>
     <t>6202172901130001</t>
   </si>
   <si>
     <t>1982-12-20</t>
   </si>
   <si>
     <t>Pasien dengan riwayat tensi tinggi dengann keluhan sering pusing, leher kaku dan kadang- kadang kesemutan</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien
 2. Monitor TTV pasien
 3. Edukasi pasien untuk diet rendah garam
 4. Edukasi pada pasien untuk rutin aktivitas fisik dan mengelola stres 
 5. Edukasi pada pasien untuk meminum obat secara rutin</t>
   </si>
   <si>
     <t>S. Pasien dapat memahami penjelasan petugas tentang diet Hipertensi
 0. TD : 170/100 mmhg, N100X/Mnt, BB 63 kg, TB : 156 Cm
 A. Intervensi dilanjutkan
@@ -1277,53 +2473,50 @@
   <si>
     <t>Rambut tampak kusam dan tidak rapi.
 Pakaian yang digunakan tampak kotor.
 Pasien tampak kurang memperhatikan kebersihan diri.</t>
   </si>
   <si>
     <t>Memotivasi pasien untuk melakukan perawatan diri sesuai kemampuan.
 Mengajarkan keluarga cara membantu pasien menjaga kebersihan diri.</t>
   </si>
   <si>
     <t>S: Pasien mengatakan sudah mandi 2 kali sehari dengan bantuan keluarga.
 O: Tubuh tampak bersih, pakaian bersih, rambut rapi, bau badan tidak tercium.
 A: Masalah defisit kebersihan diri teratasi sebagian.
 P: Lanjutkan edukasi dan pendampingan keluarga untuk meningkatkan kemandirian pasien.</t>
   </si>
   <si>
     <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat</t>
   </si>
   <si>
     <t>2026-05-09 10:00:00</t>
   </si>
   <si>
     <t>SUHADI</t>
   </si>
   <si>
-    <t>35031107091500047</t>
-[...1 lines deleted...]
-  <si>
     <t>3503111505790002</t>
   </si>
   <si>
     <t>1979-05-15</t>
   </si>
   <si>
     <t>kondisi px stabil px dirumah kadang kadang membantu orang tuanya</t>
   </si>
   <si>
     <t>kemandirian s</t>
   </si>
   <si>
     <t>2026-05-06 12:47:00</t>
   </si>
   <si>
     <t>ROFIAH</t>
   </si>
   <si>
     <t>3503116310600002</t>
   </si>
   <si>
     <t>1960-10-23</t>
   </si>
   <si>
     <t>Keadaan umum baik,keluhanterkadang leher terasa kaku,nyeri persendian,sering kesemutan</t>
@@ -1438,163 +2631,136 @@
   <si>
     <t>S : Pasien mengatakan kadang pusing dan cengeng, jarang kontrol dan obat sering bolong 
 O : K/u baik, TD : 169/ 89 mmHg, TB : 151 cm , BB : 55.6 cm LP : 88 cm GD : 111 mg/dl , Kolesterol : 126 mg/dl
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
     <t>Pamantauan pasien HT terkendali</t>
   </si>
   <si>
     <t>2026-05-25 10:48:00</t>
   </si>
   <si>
     <t>SUPARTI</t>
   </si>
   <si>
     <t>3503110903180004</t>
   </si>
   <si>
     <t>3503117112480001</t>
   </si>
   <si>
     <t>1948-12-31</t>
   </si>
   <si>
-    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
-[...6 lines deleted...]
-  <si>
     <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untuk minum obat rutin- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit- pasien mau minum obat pemberian tenaga kesehatan 
 O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg        berlemak atau makanan cepat saji- pasien lebih rilek untuk menerima penyakit yg di alami- TD=125/75 MMHG N =80X/MNT RR=20 X/MNT 
 A=Masalah teratasi sebagian 
 p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
   </si>
   <si>
     <t>2026-05-13 08:45:00</t>
   </si>
   <si>
     <t>Sujiah</t>
   </si>
   <si>
     <t>3503116502610001</t>
   </si>
   <si>
     <t>1961-02-25</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum cukup,riwayat DM kurang lebih 8 tahun yll,riwayat Hipertensi dan jalan agak diseret
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S :
  - Keluarga mengatakan akan melaksanakan diet makanan
  - Pasien mengatakan latihan yang diajarkan membuat jalan yang dulu susah sekarang meskipun di seret sudah bisa jalan sendiri
 O :
 -Keluarga mampu melaksanakan ROM pasif yang di ajarkan
 -TD : 120/90 mmhg
 -N  :78   X/mnt
 -RR : 20 X/mnt
 -GDA : 231"
 </t>
   </si>
   <si>
     <t>2026-05-07 10:52:00</t>
   </si>
   <si>
     <t>MOCH HASAN</t>
   </si>
   <si>
-    <t>-----</t>
-[...1 lines deleted...]
-  <si>
     <t>3503110510510005</t>
   </si>
   <si>
     <t>1951-10-05</t>
   </si>
   <si>
     <t>Kondisi baik, tapi ada keluhan Sakit kepala dan rasa berat di tengkuk (paling sering di pagi hari),</t>
   </si>
   <si>
     <t xml:space="preserve">1. Membina Hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
 3. Melakukan pengkajian lingkungan rumah
 4. Mengajarkan relaksasi sederhana untuk mengurangi nyeri tengkuk
 5. Menganjurkan minum obat rutin
 </t>
   </si>
   <si>
     <t>S: Pasien mengatakan kadang-kadang masih terasa kaku/berat di bagian tengkuk, terutama jika kurang tidur atau setelah makan makanan asin. Pasien menyatakan tidak rutin minum obat hipertensi.
 O: TD 150/90mmHg  N:78X/Mnt RR: 19X/Mnt BB:66Kg TB:171cm
 A: Diagnosis Keperawatan: Manajemen Kesehatan Tidak Efektif b.d Kurang Terpapar Informasi (mengenai diet rendah garam yang ketat)
 P:Edukasi Nutrisi: Mengingatkan kembali batasan konsumsi garam (maksimal 1 sendok teh per hari) dan memberikan alternatif pengganti rasa (bawang, salam, ketumbar) agar makanan tidak hambar.
 Manajemen Obat: Motivasi pasien untuk mempertahankan kepatuhan minum obat malam hari dan mengingatkan jadwal kontrol ke Puskesmas sebelum obat habis (3 hari lagi).
 Aktivitas Fisik: Menganjurkan pasien mempertahankan kebiasaan jalan paginya menjadi konsisten 30 menit per sesi, 3-5 kali seminggu.
 Pemantauan Mandiri: Memuji kedisiplinan pasien dalam mencatat tensi di buku kontrol dan memotivasi untuk melanjutkannya.</t>
   </si>
   <si>
     <t>Pasien dirumah bersama 2 anaknya yg ODMK dan 1 cucu laki-laki yang masih kelas 4 SD</t>
   </si>
   <si>
     <t>2026-05-22 10:14:00</t>
   </si>
   <si>
     <t>Wisik Dyah Susilowati</t>
   </si>
   <si>
     <t>3503110103050183</t>
   </si>
   <si>
     <t>3503114304590001</t>
   </si>
   <si>
     <t>1959-04-03</t>
   </si>
   <si>
     <t>Ku Baik
 Riwayat HT sudah lama,  tidak ada kelemahan anggota gerak, ADL perlu sedikit bantuan saat berdiri jika duduk dilantai.</t>
-  </si>
-[...14 lines deleted...]
-Memonitor TTV tiap bulan</t>
   </si>
   <si>
     <t>:
 -
 Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -
 Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
 -
 Pasien mengatakan tidak rutin cek tensi
 O :
 -
 Keluarga mampu memotivasi pasien untuk aktifitas fisik
 -
 Keluarga mampu memotivasi pasien untuk diit rendah garam
 -
 Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
 - TD : 171/95 mmHg
 -
 N : 80 x/menit
 -
 RR : 24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
   </si>
   <si>
@@ -1633,58 +2799,50 @@
   <si>
     <t>MUGITO</t>
   </si>
   <si>
     <t>3503110404540001</t>
   </si>
   <si>
     <t>1954-04-04</t>
   </si>
   <si>
     <t>2026-05-24 08:09:00</t>
   </si>
   <si>
     <t>ERISHA WAHYU SIKMADELLA</t>
   </si>
   <si>
     <t>3503134903060001</t>
   </si>
   <si>
     <t>2006-03-09</t>
   </si>
   <si>
     <t>Keadaan umum UKUP, RIWAYAT dm kurang lebih 2 tahun</t>
   </si>
   <si>
-    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
-[...6 lines deleted...]
-  <si>
     <t>S- Pasien dan keluarga mengerti Penjelasan Petugas
 O- K/U Baik, GDA 301 mg/dl, T:110/70 mmhg, N:88 X/mnt, S:36 C
 A- Masalah Teratasi Sebagian
 P- Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>2026-05-13 10:13:00</t>
   </si>
   <si>
     <t>MARSAID</t>
   </si>
   <si>
     <t>3503112708100014</t>
   </si>
   <si>
     <t>35031110506440001</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t xml:space="preserve">Ku Lemah
 Riwayat CVA 1 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan </t>
   </si>
   <si>
@@ -2220,53 +3378,50 @@
   <si>
     <t>2005-05-20</t>
   </si>
   <si>
     <t xml:space="preserve">Blm. Ada </t>
   </si>
   <si>
     <t>....</t>
   </si>
   <si>
     <t>.....</t>
   </si>
   <si>
     <t>2026-04-21 12:17:00</t>
   </si>
   <si>
     <t>ACHMAD EFFENDY</t>
   </si>
   <si>
     <t>3503110501550001</t>
   </si>
   <si>
     <t>1955-01-05</t>
   </si>
   <si>
-    <t>JANTUNG</t>
-[...1 lines deleted...]
-  <si>
     <t>Pasien tampak lemah, kaki bengkak, nyeri tiap jalan , napas berat setelah aktifitas, kadang mengeluh nyeri dada, dan lutut nyeri tiap di tekuk</t>
   </si>
   <si>
     <t>memberikan edukasi tentang manajemen kelola penyakit jantung agar tidak / mengurangi kekambuhan berupa: 
 1. Nasihat tentang "Mendengarkan" Tubuh
 Jantung Anda tidak lagi memiliki cadangan energi yang sama seperti dulu.
 Jangan Memaksa: "Lakukan aktivitas hingga batas nyaman. Jika mulai merasa sesak atau lelah, segera berhenti dan istirahat. Jangan merasa bersalah karena harus beristirahat lebih sering."
 Pantau Berat Badan: "Timbangan adalah 'detektif' terbaik Anda. Kenaikan berat badan drastis dalam waktu singkat bukan karena lemak, tapi air yang membebani jantung."
 2. Nasihat tentang Nutrisi (Filosofi Kurangi Beban)
 Bayangkan jantung Anda adalah sebuah mesin pompa yang sedang lemah.
 Garam adalah Musuh Tersembunyi: "Garam itu seperti magnet air. Semakin banyak garam yang Anda makan, semakin banyak air yang tertahan di tubuh, dan jantung akan semakin berat bekerja."
 Minum dengan Bijak: "Air memang sehat, tapi bagi pasien gagal jantung, terlalu banyak air justru bisa menenggelamkan paru-paru dari dalam. Patuhi batas cairan yang ditentukan dokter."
 3. Nasihat tentang Kedisiplinan Obat
 Obat adalah Penopang: "Jangan menganggap obat sebagai beban, tapi sebagai bantuan agar jantung Anda bisa berdenyut lebih efisien. Jangan lewatkan satu dosis pun meski Anda merasa sudah segar."
 Waspada Gejala: "Jika kaki mulai bengkak atau tidur harus menggunakan bantal yang semakin tinggi agar tidak sesak, itu adalah sinyal jantung Anda sedang berteriak minta tolong. Jangan tunggu jadwal kontrol bulan depan, segera ke dokter."
 4. Nasihat tentang Psikologis dan Mental
 Terima Kondisi, Tetap Optimis: "Gagal jantung bukan berarti hidup berakhir. Banyak pasien tetap bisa beraktivitas dan bahagia asalkan mereka patuh pada aturan main yang baru."
 Dukungan Keluarga: "Jangan menanggung semuanya sendiri. Biarkan keluarga membantu memantau jadwal obat dan pola makan Anda."</t>
   </si>
   <si>
     <t>S (Subjective): Aktivitas: Pasien mengatakan cepat lelah dan napas terasa berat jika berjalan ke kamar mandi atau berpindah tempat. Pasien mengeluh kedua kaki semakin membesar (bengkak) dalam beberapa hari terakhir. Mengeluh dada terasa sesak/nyeri secara tiba-tiba (hilang timbul). Mengeluh lutut nyeri (skala 4-5) setiap kali ditekuk atau dipakai berjalan.
 Keluarga: Mengatakan bingung mengatur menu makanan karena pasien mengeluh makanan hambar tanpa garam.
 O (Objective): Keadaan Umum: Pasien tampak lebih banyak berbaring/duduk di kursi.
 Ekstremitas: Edema non-pitting/pitting pada kedua kaki, kulit kaki tampak tegang dan mengkilap.
 Muskuloskeletal: Pergerakan lutut terbatas, pasien tampak meringis saat mencoba menekuk lutut.
@@ -2336,53 +3491,50 @@
   <si>
     <t>1. Membina hubungan saling percaya dengan pasien dan keluarga 
 2. Memonitor TTV sebelum pelaksanaan aktivitas fisik 
 3. Mengajarkan aktivitas fisik / ROM pasif sesuai dengan kemampuan pasien 
 4. Memonitor ketaatan pasien dalam minum obat secara teratur 
 5. Memonitor makanan untuk diit rendah garam
 6. Meminta pasien dan keluarga untuk rutin cek kesehatan tiap bulan</t>
   </si>
   <si>
     <t>S : 
 - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
 - Pasien mengatakan meminum obat tiap hari
 - Pasien mengatakan mengurangi garam
 - Pasien mengatakan selalu cek kesehatan di Posyandu 
 O : 
 - Keluarga mampu melaksanakan yang diminta petugas
 - Pasien tampak sehat
 - TD : 140/90 mmHg
 - N   : 80 x/menit
 - RR : 20 x/menit
 A : Masalah teratasi sebagian 
 P : Intervensi dilanjutkan ( kunjungan ulang 3-5 hari )</t>
   </si>
   <si>
     <t>2026-03-13 10:21:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>SARIPAH</t>
   </si>
   <si>
     <t>350311033312400001</t>
   </si>
   <si>
     <t>3503115110450001</t>
   </si>
   <si>
     <t>1945-03-12</t>
   </si>
   <si>
     <t>KEADAAN UMUM : 
 - Pasien terlihat lemas dan memakai kursi roda
 - Pasien tidak bisa mobilisasi tanpa bantuan</t>
   </si>
   <si>
     <t xml:space="preserve">- Melakukan pemeriksaan TTV
 - Melakukan edukasi kepada keluarga untuk melatih gerak sendi aktif
 - Melakukan edukasi kepada keluarga untuk kebersihan diri pasien </t>
   </si>
   <si>
     <t>S : Pasien mengatakan kalau badan terasa lemas dan tidak bisa digerakkan sendiri
 O : - TD : 150/90 
       - Pasien terlihat lemas 
 A : Intervensi dilanjutkan
@@ -2801,53 +3953,50 @@
   <si>
     <t>3503117112530012</t>
   </si>
   <si>
     <t>1953-12-31</t>
   </si>
   <si>
     <t>BAIKPX TIDAK BISA MENGGERAKKAN EKSTREMITAS KANAN, PX BISA BERBICARABISA BERPINDAH TEMPAT DENGAN CARA NGESOT. MAKAN MINUM MANDIRI. MELAKUKAN KEBERSIHAN DIRI SENDIRI. BERPAKAIAN SENDIRI, KELUARGA KAD,ANG- KADANG MEMBANTU JIKA DIPANGGIL	MELATIH KEMANDIRIAN PASIEN</t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
 4.Menjelaskan pada pasien tentang Diit Hipertensi
 5.Menjelaskan pada pasien agar minum obat secara teratur
 6.Menganjurkan pada pasien agar kontrol secara rutin dan menjaga pola hidup</t>
   </si>
   <si>
     <t>S : Keluarga pasien mengatakan akan mengawasi konsumsi asin pasien dan obat rutin pasien
 O : pasien mengangguk TD 133/75 mmHg N 80 x/mnt GDA 98 mg/dl
 A : masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
-    <t>DWIYANTI PRA SETYANINGSIH, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-27 10:56:00</t>
   </si>
   <si>
     <t>SUHARTI</t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>3503114608650002</t>
   </si>
   <si>
     <t>1965-07-29</t>
   </si>
   <si>
     <t>PX MENGATAKAN KADANG2 PUSING DAN KEJULINU TD 160/90 GDA 98 KOLESTEROL 211</t>
   </si>
   <si>
     <t>batasi asupan natrium (garam) maksimal 1 sendok teh per hari.</t>
   </si>
   <si>
     <t>S  : PX MENGATAKAN KADANG2 PUSING DAN KEJULINU 
 O :  TD 160/90 GDA 98 KOLESTEROL 211
 A : MASALAH BELUM TERATASI
 P : LANJUTKAN INTERVENSI</t>
@@ -3108,58 +4257,50 @@
 -N  :78   X/mnt
 -RR : 20 X/mnt
 -GDA : 346 "
 </t>
   </si>
   <si>
     <t>2026-03-02 08:34:00</t>
   </si>
   <si>
     <t>SUYATUN</t>
   </si>
   <si>
     <t>3503112802055331</t>
   </si>
   <si>
     <t>3503116004650001</t>
   </si>
   <si>
     <t>1965-04-10</t>
   </si>
   <si>
     <t>Ku Lemah
 Riwayat CVA 9 tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan , alat bantu jalan tongkat</t>
   </si>
   <si>
-    <t>.	Membina Hubungan saling percaya dengan pasien dan keluarga
-[...6 lines deleted...]
-  <si>
     <t>S :
 -  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
 O :
 - Keluarga mampu melaksanakan ROM pasif yang diajarkan
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 -  TD     : 130/80 mmhg
 -  N       : 76 x/menit
 -  RR    :   20 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 Bulan)</t>
   </si>
   <si>
     <t>Pasien Kemandirian C Berat</t>
   </si>
   <si>
     <t>2026-02-03 13:05:00</t>
   </si>
   <si>
     <t>NUR HIDAYATIN</t>
   </si>
   <si>
     <t>3503114712690001</t>
   </si>
   <si>
@@ -3190,53 +4331,50 @@
   <si>
     <t>3505121109840003</t>
   </si>
   <si>
     <t>1984-09-11</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 120/76
 - N : 80X/menit
 - RR : 24x/menit
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan ( kunjungan ulang 30 HARI )</t>
   </si>
   <si>
     <t>2026-02-27 11:51:00</t>
   </si>
   <si>
-    <t>SUMINI</t>
-[...1 lines deleted...]
-  <si>
     <t>3503117006470001</t>
   </si>
   <si>
     <t>1947-06-30</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik,pusing
 riwayat Hipertensi kurang  lebih 15 th 
 yll 
 </t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling percaya dengan pasien 
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
 4.Menjelaskan pada pasien tentang Diit Hipertensi
 5.Menjelaskan pada pasien  agar minum obat secara teratur
 6.Menganjurkan pada pasien agar kontrol secara rutin 
 </t>
   </si>
   <si>
     <t>S :- Pasien dan keluarga mengatakan mengerti penjelasan petugas
     -Pasien menjelaskan Komplikasi HT dan Diit Hipertensi
 O :-TD : 190/100 mmhg-N  :78   X/mnt-RR : 18 X/mnt</t>
@@ -3310,53 +4448,50 @@
     <t>DJASMI</t>
   </si>
   <si>
     <t>3503114303610001</t>
   </si>
   <si>
     <t>1961-03-03</t>
   </si>
   <si>
     <t>K/U kurang. pasien sadar, lemah, terdapat oedem pada tangan dan kaki. pasien hanya bisa terbaring di tempat tidur, aktivitas sehari2 dibantu keluarga</t>
   </si>
   <si>
     <t>- Bina hubungan saling percaya kepada pasien dan keluarga
 - kaji riwayat penyakit px
 - kaji aktivitas px
 - cek TTV
 - Edukasi keluarga untuk Dibawa ke faskes</t>
   </si>
   <si>
     <t>S= pasien dan keluarga menerima kunjungan petugas
 - pasien mengatakan sudah 1 bulan ini tidak bisa beraktivitas, sebelumnya hanya mengeluh kaki sakit dan bisa berjalan menggunakan tongkat
 O= terdapat oedem di kaki dan siku tangan
 - TTV; TD= 120/80 N=80 BB= 57 TB=150
 A= masalah teratasi sebagian 
 P= lanjutkan Intervensi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tingkat Kemandirian C</t>
   </si>
   <si>
     <t>2026-02-26 12:53:00</t>
   </si>
   <si>
     <t>Sugeng Nuryanto</t>
   </si>
   <si>
     <t>3503112204930002</t>
   </si>
   <si>
     <t>1993-04-22</t>
   </si>
   <si>
     <t>Keadaan umum baik, pasien sadar, komunikasi kurang, tidak bisa berdiri, mobilisasi dengan ngesot, sehari hari dibantu keluarga</t>
   </si>
   <si>
     <t>- bina hubungan saling percaya dengan keluarga
 - cek TTV
 - mengkaji tingkat kemandirian pasien
 - mengkaji aktivitas pasien</t>
   </si>
   <si>
     <t>s= pasien dan keluarga menerima kunjungan petugas
 o= - pasien sehari2 duduk di depan rumah melihat kendaraan yang lewat
@@ -4457,54 +5592,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N127"/>
+  <dimension ref="A1:N165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B126" sqref="B126:M127"/>
+      <selection activeCell="B164" sqref="B164:M165"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -4527,5186 +5662,6814 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>121</v>
+        <v>159</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="2">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="M2" s="2" t="s">
+      <c r="M2" s="2"/>
+      <c r="N2" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>120</v>
+        <v>158</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="F3" s="2" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="2">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="G4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="2">
+        <v>79</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="L4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F4" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H5" s="2">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="2">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>116</v>
+        <v>154</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="2">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="2">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>114</v>
+        <v>152</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H9" s="2">
+        <v>44</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J9" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="K9" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="L9" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="M9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" s="2" t="s">
         <v>87</v>
-      </c>
-[...22 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="2">
+        <v>91</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L10" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
         <v>95</v>
-      </c>
-[...31 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
+        <v>149</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" s="2">
+        <v>57</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M12" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...32 lines deleted...]
-      <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H13" s="2">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>137</v>
+        <v>66</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>108</v>
+        <v>146</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>107</v>
+        <v>145</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="2">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="2">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>164</v>
+        <v>31</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>350312280109002</v>
+        <v>151</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>152</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H18" s="2">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="M19" s="2"/>
+        <v>167</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N19" s="2" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>103</v>
+        <v>141</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H20" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>191</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="2">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="2">
         <v>66</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>128</v>
+        <v>189</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>131</v>
+        <v>192</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="M23" s="2"/>
+        <v>199</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>200</v>
+      </c>
       <c r="N23" s="2" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>210</v>
+        <v>61</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="2">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H25" s="2">
+        <v>87</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L25" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="K26" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="L26" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="D26" s="2" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>104</v>
+        <v>226</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>105</v>
+        <v>227</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>233</v>
+        <v>118</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="M27" s="2"/>
+        <v>120</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>230</v>
+      </c>
       <c r="N27" s="2" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>95</v>
+        <v>133</v>
       </c>
       <c r="B28" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" s="2">
+        <v>2</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="L28" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="2">
+        <v>78</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="M29" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N29" s="2" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>93</v>
+        <v>131</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H30" s="2">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>261</v>
+        <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="2">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="E32" s="2">
-        <v>350313612820002</v>
+        <v>350311651150001</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H33" s="2">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="M33" s="2"/>
+        <v>272</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>273</v>
+      </c>
       <c r="N33" s="2" t="s">
-        <v>166</v>
+        <v>274</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H34" s="2">
+        <v>90</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="L34" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="M34" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D34" s="2">
-[...28 lines deleted...]
-      </c>
       <c r="N34" s="2" t="s">
-        <v>158</v>
+        <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H35" s="2">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>228</v>
+        <v>287</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>91</v>
+        <v>288</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>55</v>
+        <v>291</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H36" s="2">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
+        <v>124</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H37" s="2">
+        <v>43</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="L37" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B37" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="2" t="s">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>56</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>305</v>
+      </c>
+      <c r="E38" s="2">
+        <v>350311240520003</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H38" s="2">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="M38" s="2"/>
+        <v>309</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N38" s="2" t="s">
-        <v>66</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H39" s="2">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>324</v>
+        <v>92</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>329</v>
+        <v>276</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>330</v>
+        <v>277</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>331</v>
+        <v>278</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>332</v>
+        <v>279</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H40" s="2">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>43</v>
+        <v>319</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="M40" s="2" t="s">
-        <v>174</v>
+        <v>284</v>
       </c>
       <c r="N40" s="2" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
+        <v>120</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="G41" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="2" t="s">
+      <c r="H41" s="2">
         <v>55</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I41" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>206</v>
+        <v>328</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H42" s="2">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="N42" s="2" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H43" s="2">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>355</v>
+        <v>244</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="M43" s="2"/>
+        <v>243</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N43" s="2" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>359</v>
+        <v>209</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>96</v>
+        <v>345</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>360</v>
+        <v>211</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H44" s="2">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>368</v>
+        <v>16</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H45" s="2">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>107</v>
+        <v>164</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>108</v>
+        <v>355</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>109</v>
+        <v>356</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>110</v>
+        <v>357</v>
       </c>
       <c r="M45" s="2"/>
       <c r="N45" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H46" s="2">
+        <v>62</v>
+      </c>
+      <c r="I46" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="I46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" s="2" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="M46" s="2"/>
       <c r="N46" s="2" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>378</v>
+        <v>225</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>379</v>
+        <v>227</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>380</v>
+        <v>227</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>381</v>
+        <v>228</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H47" s="2">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>382</v>
+        <v>118</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>383</v>
+        <v>230</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>386</v>
+        <v>267</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>388</v>
+        <v>117</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H48" s="2">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>391</v>
+        <v>243</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>394</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>396</v>
+        <v>374</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H49" s="2">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>397</v>
+        <v>65</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>398</v>
+        <v>66</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>268</v>
+        <v>376</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>73</v>
+        <v>111</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>402</v>
+        <v>379</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>402</v>
+        <v>380</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>403</v>
+        <v>381</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H50" s="2">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>31</v>
+        <v>382</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>404</v>
+        <v>383</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>405</v>
+        <v>384</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="M50" s="2"/>
       <c r="N50" s="2" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>407</v>
+        <v>386</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>408</v>
+        <v>387</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>410</v>
+        <v>389</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H51" s="2">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>411</v>
+        <v>390</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>412</v>
+        <v>134</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>55</v>
+        <v>392</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>417</v>
+        <v>395</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>418</v>
+        <v>396</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H52" s="2">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>233</v>
+        <v>397</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>107</v>
+        <v>400</v>
       </c>
       <c r="N52" s="2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>55</v>
+        <v>403</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H53" s="2">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="M53" s="2"/>
+        <v>408</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N53" s="2" t="s">
-        <v>428</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>55</v>
+        <v>185</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H54" s="2">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="M54" s="2"/>
+        <v>415</v>
+      </c>
+      <c r="M54" s="2" t="s">
+        <v>416</v>
+      </c>
       <c r="N54" s="2" t="s">
-        <v>166</v>
+        <v>192</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>437</v>
+        <v>418</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>438</v>
+        <v>419</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>439</v>
+        <v>420</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H55" s="2">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>440</v>
+        <v>421</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="M55" s="2"/>
       <c r="N55" s="2" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>425</v>
+      </c>
+      <c r="D56" s="2">
+        <v>350312280109002</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H56" s="2">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>234</v>
+        <v>429</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="M56" s="2"/>
+        <v>430</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>431</v>
+      </c>
       <c r="N56" s="2" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>104</v>
+        <v>434</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>105</v>
+        <v>434</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H57" s="2">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>108</v>
+        <v>436</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>109</v>
+        <v>437</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="M57" s="2"/>
       <c r="N57" s="2" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H58" s="2">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>227</v>
+        <v>443</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>228</v>
+        <v>444</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>55</v>
+        <v>448</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>69</v>
+        <v>448</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>70</v>
+        <v>449</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H59" s="2">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I59" s="2"/>
+        <v>76</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>164</v>
+      </c>
       <c r="J59" s="2" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>463</v>
+        <v>134</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="M59" s="2"/>
+        <v>451</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>452</v>
+      </c>
       <c r="N59" s="2" t="s">
-        <v>74</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H60" s="2">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>471</v>
+        <v>134</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="M60" s="2"/>
+        <v>456</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>457</v>
+      </c>
       <c r="N60" s="2" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="2">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>475</v>
+        <v>16</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="2">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>478</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="M61" s="2"/>
       <c r="N61" s="2" t="s">
-        <v>480</v>
+        <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>55</v>
+        <v>467</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H62" s="2">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>206</v>
+        <v>470</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N62" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>489</v>
+        <v>16</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H63" s="2">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>128</v>
+        <v>477</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>494</v>
+        <v>16</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>498</v>
+        <v>482</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H64" s="2">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>501</v>
+        <v>229</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>502</v>
+        <v>120</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>159240</v>
+        <v>487</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>505</v>
+        <v>373</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H65" s="2">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>507</v>
+        <v>64</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>514</v>
+        <v>267</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H66" s="2">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>55</v>
+        <v>499</v>
       </c>
       <c r="N66" s="2" t="s">
-        <v>148</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>501</v>
+      </c>
+      <c r="D67" s="2">
+        <v>35030000000000</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H67" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="M67" s="2"/>
+        <v>506</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>507</v>
+      </c>
       <c r="N67" s="2" t="s">
-        <v>122</v>
+        <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>529</v>
+        <v>509</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>530</v>
+        <v>510</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>531</v>
+        <v>511</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H68" s="2">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>535</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>66</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H69" s="2">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>541</v>
+        <v>521</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="M69" s="2"/>
+        <v>523</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>57</v>
+      </c>
       <c r="N69" s="2" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>526</v>
+      </c>
+      <c r="E70" s="2">
+        <v>350313612820002</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>211</v>
+        <v>527</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H70" s="2">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N70" s="2" t="s">
-        <v>56</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>551</v>
+        <v>532</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>552</v>
+        <v>16</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H71" s="2">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>557</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>539</v>
+      </c>
+      <c r="D72" s="2">
+        <v>155694</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H72" s="2">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="M72" s="2" t="s">
-        <v>55</v>
+        <v>545</v>
       </c>
       <c r="N72" s="2" t="s">
-        <v>101</v>
+        <v>192</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>567</v>
+        <v>546</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>55</v>
+        <v>226</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>570</v>
+        <v>549</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H73" s="2">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>571</v>
+        <v>550</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>572</v>
+        <v>229</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>573</v>
+        <v>120</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>574</v>
+        <v>551</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>158</v>
+        <v>122</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>575</v>
+        <v>552</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>292</v>
+        <v>553</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>456</v>
+        <v>16</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>294</v>
+        <v>554</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>295</v>
+        <v>555</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="2">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>296</v>
+        <v>556</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>228</v>
+        <v>557</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="M74" s="2"/>
       <c r="N74" s="2" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>578</v>
+        <v>560</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>579</v>
+        <v>561</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H75" s="2">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>582</v>
+        <v>563</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>583</v>
+        <v>477</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="M75" s="2"/>
+        <v>564</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N75" s="2" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H76" s="2">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="M76" s="2"/>
       <c r="N76" s="2" t="s">
-        <v>428</v>
+        <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>55</v>
+        <v>575</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>595</v>
+        <v>576</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>596</v>
+        <v>577</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H77" s="2">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>206</v>
+        <v>579</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="M77" s="2"/>
+        <v>580</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>581</v>
+      </c>
       <c r="N77" s="2" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H78" s="2">
         <v>77</v>
       </c>
-      <c r="I78" s="2"/>
+      <c r="I78" s="2" t="s">
+        <v>164</v>
+      </c>
       <c r="J78" s="2" t="s">
-        <v>604</v>
+        <v>335</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>605</v>
+        <v>198</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="M78" s="2"/>
+        <v>587</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>431</v>
+      </c>
       <c r="N78" s="2" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>607</v>
+        <v>588</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>608</v>
+        <v>589</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>609</v>
+        <v>16</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>185</v>
+        <v>591</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H79" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>612</v>
+        <v>463</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>613</v>
+        <v>593</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>616</v>
+        <v>218</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>332</v>
+        <v>597</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H80" s="2">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>618</v>
+        <v>598</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>619</v>
+        <v>599</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="M80" s="2"/>
+        <v>600</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>601</v>
+      </c>
       <c r="N80" s="2" t="s">
-        <v>166</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="2">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H81" s="2">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>626</v>
+        <v>607</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>627</v>
+        <v>295</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="M81" s="2"/>
       <c r="N81" s="2" t="s">
-        <v>629</v>
+        <v>158</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="2">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>630</v>
+        <v>609</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>632</v>
+        <v>267</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H82" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="N82" s="2" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="2">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>639</v>
+        <v>617</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>455</v>
+        <v>618</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>456</v>
+        <v>619</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>457</v>
+        <v>619</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H83" s="2">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>296</v>
+        <v>65</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>641</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="M83" s="2"/>
       <c r="N83" s="2" t="s">
-        <v>93</v>
+        <v>128</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="2">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>644</v>
+        <v>526</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H84" s="2">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J84" s="2" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>648</v>
+        <v>109</v>
       </c>
       <c r="L84" s="2" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="N84" s="2" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="2">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H85" s="2">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J85" s="2" t="s">
-        <v>655</v>
+        <v>632</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>656</v>
+        <v>134</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="M85" s="2"/>
+        <v>456</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>633</v>
+      </c>
       <c r="N85" s="2" t="s">
-        <v>74</v>
+        <v>137</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="2">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>658</v>
+        <v>634</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>659</v>
+        <v>635</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>552</v>
+        <v>636</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>660</v>
+        <v>637</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>661</v>
+        <v>638</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H86" s="2">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>663</v>
+        <v>640</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>558</v>
+        <v>284</v>
       </c>
       <c r="N86" s="2" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="2">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>665</v>
+        <v>642</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>666</v>
+        <v>643</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>668</v>
+        <v>645</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>669</v>
+        <v>646</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H87" s="2">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="J87" s="2" t="s">
-        <v>670</v>
+        <v>647</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>672</v>
+        <v>649</v>
       </c>
       <c r="M87" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="2">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>673</v>
+        <v>650</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>674</v>
+        <v>651</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>675</v>
+        <v>652</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>676</v>
+        <v>652</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>677</v>
+        <v>653</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H88" s="2">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J88" s="2" t="s">
-        <v>678</v>
+        <v>654</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>679</v>
+        <v>655</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>680</v>
+        <v>656</v>
       </c>
       <c r="M88" s="2" t="s">
-        <v>365</v>
+        <v>499</v>
       </c>
       <c r="N88" s="2" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="2">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>681</v>
+        <v>657</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>683</v>
+        <v>659</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>683</v>
+        <v>659</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>684</v>
+        <v>660</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H89" s="2">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>685</v>
+        <v>661</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>686</v>
+        <v>662</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="M89" s="2"/>
+        <v>663</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N89" s="2" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>688</v>
+        <v>664</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>689</v>
+        <v>665</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>55</v>
+        <v>666</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H90" s="2">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J90" s="2" t="s">
-        <v>692</v>
+        <v>489</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>693</v>
+        <v>669</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>694</v>
+        <v>670</v>
       </c>
       <c r="M90" s="2" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N90" s="2" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="2">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>697</v>
+        <v>16</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>699</v>
+        <v>674</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H91" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J91" s="2" t="s">
-        <v>700</v>
+        <v>675</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>701</v>
+        <v>676</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="M91" s="2"/>
       <c r="N91" s="2" t="s">
-        <v>131</v>
+        <v>678</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>704</v>
+        <v>679</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>705</v>
+        <v>680</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>706</v>
+        <v>681</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>707</v>
+        <v>682</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H92" s="2">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="J92" s="2" t="s">
-        <v>448</v>
+        <v>683</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>109</v>
+        <v>684</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>708</v>
+        <v>685</v>
       </c>
       <c r="M92" s="2"/>
       <c r="N92" s="2" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="2">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>709</v>
+        <v>686</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>710</v>
+        <v>687</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>104</v>
+        <v>688</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>711</v>
+        <v>688</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>712</v>
+        <v>689</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H93" s="2">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>448</v>
+        <v>690</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>109</v>
+        <v>691</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="M93" s="2"/>
+        <v>692</v>
+      </c>
+      <c r="M93" s="2" t="s">
+        <v>693</v>
+      </c>
       <c r="N93" s="2" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="2">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H94" s="2">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>718</v>
+        <v>698</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>719</v>
+        <v>490</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="M94" s="2"/>
       <c r="N94" s="2" t="s">
-        <v>428</v>
+        <v>128</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>722</v>
+        <v>125</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>723</v>
+        <v>373</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H95" s="2">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>725</v>
+        <v>65</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>726</v>
+        <v>66</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="M95" s="2"/>
       <c r="N95" s="2" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="2">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>728</v>
+        <v>704</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>729</v>
+        <v>705</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>55</v>
+        <v>706</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>730</v>
+        <v>707</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>731</v>
+        <v>708</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H96" s="2">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>732</v>
+        <v>484</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>733</v>
+        <v>229</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>734</v>
+        <v>120</v>
       </c>
       <c r="M96" s="2" t="s">
-        <v>290</v>
+        <v>709</v>
       </c>
       <c r="N96" s="2" t="s">
-        <v>158</v>
+        <v>122</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="2">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>735</v>
+        <v>710</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>736</v>
+        <v>711</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>737</v>
+        <v>353</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>738</v>
+        <v>354</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H97" s="2">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I97" s="2"/>
       <c r="J97" s="2" t="s">
-        <v>739</v>
+        <v>712</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>740</v>
+        <v>713</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="M97" s="2"/>
       <c r="N97" s="2" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>743</v>
+        <v>715</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>744</v>
+        <v>716</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>96</v>
+        <v>717</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>745</v>
+        <v>718</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>746</v>
+        <v>719</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H98" s="2">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="I98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>747</v>
+        <v>720</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>748</v>
+        <v>721</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>749</v>
-[...3 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="M98" s="2"/>
       <c r="N98" s="2" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>751</v>
+        <v>723</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>752</v>
+        <v>724</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>753</v>
+        <v>725</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>754</v>
+        <v>725</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>755</v>
+        <v>726</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H99" s="2">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>756</v>
+        <v>727</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>128</v>
+        <v>727</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>757</v>
+        <v>728</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>758</v>
+        <v>729</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>131</v>
+        <v>730</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>759</v>
+        <v>731</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>760</v>
+        <v>732</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>761</v>
+        <v>733</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>762</v>
+        <v>734</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H100" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="J100" s="2" t="s">
-        <v>763</v>
+        <v>735</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>764</v>
+        <v>463</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="M100" s="2"/>
+        <v>736</v>
+      </c>
+      <c r="M100" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N100" s="2" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>766</v>
+        <v>737</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>767</v>
+        <v>738</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>768</v>
+        <v>739</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>769</v>
+        <v>740</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>770</v>
+        <v>741</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H101" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J101" s="2" t="s">
-        <v>771</v>
+        <v>742</v>
       </c>
       <c r="K101" s="2" t="s">
-        <v>772</v>
+        <v>134</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>773</v>
+        <v>743</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>55</v>
+        <v>744</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="2">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>774</v>
+        <v>745</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>35031110070001</v>
+        <v>746</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>747</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>776</v>
+        <v>748</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>777</v>
+        <v>749</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H102" s="2">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J102" s="2" t="s">
-        <v>778</v>
+        <v>750</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>779</v>
+        <v>751</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="M102" s="2"/>
+        <v>752</v>
+      </c>
+      <c r="M102" s="2" t="s">
+        <v>752</v>
+      </c>
       <c r="N102" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="2">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>781</v>
+        <v>753</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>754</v>
+      </c>
+      <c r="D103" s="2">
+        <v>159240</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>783</v>
+        <v>755</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>784</v>
+        <v>756</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H103" s="2">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>296</v>
+        <v>757</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>90</v>
+        <v>758</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>91</v>
+        <v>759</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>638</v>
+        <v>760</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>93</v>
+        <v>192</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="2">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H104" s="2">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="I104" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>790</v>
+        <v>766</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>791</v>
+        <v>767</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="M104" s="2" t="s">
-        <v>793</v>
+        <v>16</v>
       </c>
       <c r="N104" s="2" t="s">
-        <v>428</v>
+        <v>168</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="2">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>794</v>
+        <v>769</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>795</v>
+        <v>770</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>796</v>
+        <v>771</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>797</v>
+        <v>772</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>798</v>
+        <v>773</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H105" s="2">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="M105" s="2"/>
       <c r="N105" s="2" t="s">
-        <v>25</v>
+        <v>158</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="2">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>803</v>
+        <v>777</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>804</v>
+        <v>34</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>394</v>
+        <v>778</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>395</v>
+        <v>779</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>396</v>
+        <v>780</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H106" s="2">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>805</v>
+        <v>781</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>806</v>
+        <v>782</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="M106" s="2"/>
+        <v>783</v>
+      </c>
+      <c r="M106" s="2" t="s">
+        <v>784</v>
+      </c>
       <c r="N106" s="2" t="s">
-        <v>629</v>
+        <v>77</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" s="2">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>808</v>
+        <v>785</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>809</v>
+        <v>786</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>104</v>
+        <v>787</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>810</v>
+        <v>787</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>811</v>
+        <v>788</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H107" s="2">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>812</v>
+        <v>789</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>109</v>
+        <v>790</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>813</v>
+        <v>791</v>
       </c>
       <c r="M107" s="2"/>
       <c r="N107" s="2" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="2">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>814</v>
+        <v>792</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>815</v>
+        <v>793</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>816</v>
+        <v>794</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>816</v>
+        <v>467</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>817</v>
+        <v>468</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H108" s="2">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>818</v>
+        <v>795</v>
       </c>
       <c r="K108" s="2" t="s">
-        <v>819</v>
+        <v>796</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="M108" s="2"/>
+        <v>797</v>
+      </c>
+      <c r="M108" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N108" s="2" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="2">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>821</v>
+        <v>798</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>822</v>
+        <v>799</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>823</v>
+        <v>800</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>824</v>
+        <v>801</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>825</v>
+        <v>802</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H109" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>826</v>
+        <v>164</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>827</v>
+        <v>803</v>
       </c>
       <c r="K109" s="2" t="s">
-        <v>828</v>
+        <v>804</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="M109" s="2"/>
+        <v>805</v>
+      </c>
+      <c r="M109" s="2" t="s">
+        <v>806</v>
+      </c>
       <c r="N109" s="2" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="2">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>830</v>
+        <v>807</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>831</v>
+        <v>808</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>832</v>
+        <v>809</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>833</v>
+        <v>810</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>834</v>
+        <v>811</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H110" s="2">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>835</v>
+        <v>812</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>836</v>
+        <v>813</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>837</v>
+        <v>814</v>
       </c>
       <c r="M110" s="2" t="s">
-        <v>838</v>
+        <v>16</v>
       </c>
       <c r="N110" s="2" t="s">
-        <v>158</v>
+        <v>274</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="2">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>839</v>
+        <v>815</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>840</v>
+        <v>816</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>841</v>
+        <v>16</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>842</v>
+        <v>817</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>843</v>
+        <v>818</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H111" s="2">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="K111" s="2" t="s">
-        <v>845</v>
+        <v>820</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>846</v>
+        <v>821</v>
       </c>
       <c r="M111" s="2" t="s">
-        <v>847</v>
+        <v>822</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="2">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>848</v>
+        <v>823</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>849</v>
+        <v>547</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>768</v>
+        <v>706</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>850</v>
+        <v>548</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H112" s="2">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="J112" s="2" t="s">
-        <v>852</v>
+        <v>550</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>853</v>
+        <v>229</v>
       </c>
       <c r="L112" s="2" t="s">
-        <v>854</v>
+        <v>120</v>
       </c>
       <c r="M112" s="2" t="s">
-        <v>855</v>
+        <v>824</v>
       </c>
       <c r="N112" s="2" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" s="2">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>856</v>
+        <v>825</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>857</v>
+        <v>826</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>858</v>
+        <v>827</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>859</v>
+        <v>828</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>860</v>
+        <v>829</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H113" s="2">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J113" s="2" t="s">
-        <v>861</v>
+        <v>830</v>
       </c>
       <c r="K113" s="2" t="s">
-        <v>862</v>
+        <v>831</v>
       </c>
       <c r="L113" s="2" t="s">
-        <v>863</v>
-[...3 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="M113" s="2"/>
       <c r="N113" s="2" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="2">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>865</v>
+        <v>833</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>866</v>
+        <v>834</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H114" s="2">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>870</v>
+        <v>20</v>
       </c>
       <c r="J114" s="2" t="s">
-        <v>871</v>
+        <v>838</v>
       </c>
       <c r="K114" s="2" t="s">
-        <v>872</v>
+        <v>839</v>
       </c>
       <c r="L114" s="2" t="s">
-        <v>873</v>
+        <v>840</v>
       </c>
       <c r="M114" s="2"/>
       <c r="N114" s="2" t="s">
-        <v>122</v>
+        <v>678</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="2">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>874</v>
+        <v>841</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>875</v>
+        <v>842</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>876</v>
+        <v>16</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>104</v>
+        <v>843</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>877</v>
+        <v>844</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H115" s="2">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>107</v>
+        <v>164</v>
       </c>
       <c r="J115" s="2" t="s">
-        <v>878</v>
+        <v>845</v>
       </c>
       <c r="K115" s="2" t="s">
-        <v>109</v>
+        <v>463</v>
       </c>
       <c r="L115" s="2" t="s">
-        <v>879</v>
-[...3 lines deleted...]
-      </c>
+        <v>846</v>
+      </c>
+      <c r="M115" s="2"/>
       <c r="N115" s="2" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="2">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>880</v>
+        <v>847</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>881</v>
+        <v>848</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>96</v>
+        <v>849</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>882</v>
+        <v>850</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>883</v>
+        <v>851</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H116" s="2">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I116" s="2"/>
       <c r="J116" s="2" t="s">
-        <v>884</v>
+        <v>852</v>
       </c>
       <c r="K116" s="2" t="s">
-        <v>885</v>
+        <v>853</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>886</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="M116" s="2"/>
       <c r="N116" s="2" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" s="2">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>887</v>
+        <v>855</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>888</v>
+        <v>856</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>889</v>
+        <v>857</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>890</v>
+        <v>858</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>891</v>
+        <v>442</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H117" s="2">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J117" s="2" t="s">
-        <v>892</v>
+        <v>859</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>893</v>
+        <v>860</v>
       </c>
       <c r="L117" s="2" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="M117" s="2"/>
+        <v>861</v>
+      </c>
+      <c r="M117" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="N117" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" s="2">
+        <v>43</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H118" s="2">
+        <v>77</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="L118" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14">
+      <c r="A119" s="2">
+        <v>42</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H119" s="2">
+        <v>72</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="L119" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="M119" s="2"/>
+      <c r="N119" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="A120" s="2">
+        <v>41</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H120" s="2">
+        <v>60</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="L120" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="M120" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="N120" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="A121" s="2">
+        <v>40</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H121" s="2">
+        <v>34</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L121" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="M121" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="N121" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="A122" s="2">
+        <v>39</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H122" s="2">
+        <v>72</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="L122" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="M122" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N122" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14">
+      <c r="A123" s="2">
+        <v>38</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H123" s="2">
+        <v>59</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="L123" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="M123" s="2"/>
+      <c r="N123" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14">
+      <c r="A124" s="2">
+        <v>37</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H124" s="2">
+        <v>93</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="L124" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="M124" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="N124" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14">
+      <c r="A125" s="2">
+        <v>36</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H125" s="2">
+        <v>70</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="L125" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="M125" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N125" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="A126" s="2">
+        <v>35</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H126" s="2">
+        <v>80</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="L126" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="M126" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="N126" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="A127" s="2">
+        <v>34</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H127" s="2">
+        <v>41</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="L127" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14">
+      <c r="A128" s="2">
+        <v>33</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H128" s="2">
+        <v>57</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="L128" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="M128" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N128" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14">
+      <c r="A129" s="2">
+        <v>32</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H129" s="2">
+        <v>60</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="L129" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="M129" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="N129" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14">
+      <c r="A130" s="2">
+        <v>31</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H130" s="2">
+        <v>56</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J130" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L130" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14">
+      <c r="A131" s="2">
+        <v>30</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H131" s="2">
+        <v>41</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L131" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14">
+      <c r="A132" s="2">
+        <v>29</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H132" s="2">
+        <v>78</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J132" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="L132" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="M132" s="2"/>
+      <c r="N132" s="2" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14">
+      <c r="A133" s="2">
+        <v>28</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H133" s="2">
+        <v>81</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J133" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="K133" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="L133" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="M133" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="N133" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14">
+      <c r="A134" s="2">
+        <v>27</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H134" s="2">
+        <v>67</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J134" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="L134" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="M134" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="N134" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14">
+      <c r="A135" s="2">
+        <v>26</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H135" s="2">
+        <v>64</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J135" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="K135" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="L135" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="M135" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="N135" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14">
+      <c r="A136" s="2">
+        <v>25</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H136" s="2">
+        <v>32</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J136" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="L136" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="M136" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="N136" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14">
+      <c r="A137" s="2">
+        <v>24</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H137" s="2">
+        <v>67</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K137" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="L137" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M137" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N137" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14">
+      <c r="A138" s="2">
+        <v>23</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H138" s="2">
+        <v>79</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L138" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="M138" s="2"/>
+      <c r="N138" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14">
+      <c r="A139" s="2">
+        <v>22</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H139" s="2">
+        <v>63</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J139" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L139" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M139" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N139" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14">
+      <c r="A140" s="2">
+        <v>21</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D140" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H140" s="2">
+        <v>68</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L140" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14">
+      <c r="A141" s="2">
+        <v>20</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H141" s="2">
+        <v>47</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J141" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="K141" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L141" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M141" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="N141" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14">
+      <c r="A142" s="2">
+        <v>19</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H142" s="2">
+        <v>93</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J142" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K142" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L142" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M142" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="N142" s="2" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14">
+      <c r="A143" s="2">
+        <v>18</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H143" s="2">
+        <v>93</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J143" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L143" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="M143" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N143" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14">
+      <c r="A144" s="2">
+        <v>17</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H144" s="2">
+        <v>89</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J144" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K144" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L144" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14">
+      <c r="A145" s="2">
+        <v>16</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H145" s="2">
+        <v>76</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L145" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14">
+      <c r="A146" s="2">
+        <v>15</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H146" s="2">
+        <v>72</v>
+      </c>
+      <c r="I146" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J146" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K146" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L146" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14">
+      <c r="A147" s="2">
+        <v>14</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H147" s="2">
+        <v>23</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J147" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K147" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L147" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14">
+      <c r="A148" s="2">
+        <v>13</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H148" s="2">
+        <v>54</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J148" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K148" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L148" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="M148" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="N148" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14">
+      <c r="A149" s="2">
+        <v>12</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H149" s="2">
+        <v>78</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K149" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L149" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="M149" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="N149" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14">
+      <c r="A150" s="2">
+        <v>11</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H150" s="2">
+        <v>67</v>
+      </c>
+      <c r="I150" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J150" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L150" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="M150" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N150" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14">
+      <c r="A151" s="2">
+        <v>10</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H151" s="2">
+        <v>64</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L151" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="M151" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="N151" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14">
+      <c r="A152" s="2">
+        <v>8</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H152" s="2">
+        <v>22</v>
+      </c>
+      <c r="I152" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J152" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K152" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="L152" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14">
+      <c r="A153" s="2">
+        <v>7</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H153" s="2">
+        <v>88</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J153" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="K153" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L153" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="M153" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N153" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14">
+      <c r="A154" s="2">
+        <v>6</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H154" s="2">
+        <v>61</v>
+      </c>
+      <c r="I154" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J154" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="K154" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L154" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M154" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="N154" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14">
+      <c r="A155" s="2">
+        <v>5</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H155" s="2">
+        <v>54</v>
+      </c>
+      <c r="I155" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J155" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="K155" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L155" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14">
+      <c r="A156" s="2">
         <v>3</v>
       </c>
-      <c r="B118" s="2" t="s">
-[...17 lines deleted...]
-      <c r="H118" s="2">
+      <c r="B156" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H156" s="2">
         <v>72</v>
       </c>
-      <c r="I118" s="2" t="s">
-[...70 lines deleted...]
-      <c r="M127" s="3"/>
+      <c r="I156" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J156" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K156" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L156" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="M156" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="N156" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14">
+      <c r="B160" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C160" s="3"/>
+      <c r="D160" s="3"/>
+      <c r="E160" s="3"/>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
+      <c r="H160" s="3"/>
+      <c r="I160" s="3"/>
+      <c r="J160" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K160" s="3"/>
+      <c r="L160" s="3"/>
+      <c r="M160" s="3"/>
+    </row>
+    <row r="164" spans="1:14">
+      <c r="B164" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
+      <c r="H164" s="3"/>
+      <c r="I164" s="3"/>
+      <c r="J164" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K164" s="3"/>
+      <c r="L164" s="3"/>
+      <c r="M164" s="3"/>
+    </row>
+    <row r="165" spans="1:14">
+      <c r="B165" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C165" s="3"/>
+      <c r="D165" s="3"/>
+      <c r="E165" s="3"/>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
+      <c r="H165" s="3"/>
+      <c r="I165" s="3"/>
+      <c r="J165" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K165" s="3"/>
+      <c r="L165" s="3"/>
+      <c r="M165" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B122:E122"/>
-[...4 lines deleted...]
-    <mergeCell ref="J127:M127"/>
+    <mergeCell ref="B160:E160"/>
+    <mergeCell ref="J160:M160"/>
+    <mergeCell ref="B164:E164"/>
+    <mergeCell ref="B165:E165"/>
+    <mergeCell ref="J164:M164"/>
+    <mergeCell ref="J165:M165"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N92"/>
+  <dimension ref="A1:N121"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B91" sqref="B91:M92"/>
+      <selection activeCell="B120" sqref="B120:M121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -9732,3687 +12495,4929 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>895</v>
+        <v>1139</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>896</v>
+        <v>1140</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>897</v>
+        <v>1141</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>897</v>
+        <v>1141</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>625</v>
+        <v>873</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>898</v>
+        <v>1142</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>899</v>
+        <v>1143</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>900</v>
+        <v>1144</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>901</v>
+        <v>1145</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>880</v>
+        <v>1124</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>881</v>
+        <v>1125</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>882</v>
+        <v>1126</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>883</v>
+        <v>1127</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>61</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>884</v>
+        <v>1128</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>885</v>
+        <v>1129</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>886</v>
+        <v>1130</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>243</v>
+        <v>499</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>874</v>
+        <v>1118</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>875</v>
+        <v>1119</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>876</v>
+        <v>1120</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>877</v>
+        <v>1121</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H4" s="2">
         <v>88</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>878</v>
+        <v>1122</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>879</v>
+        <v>1123</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>856</v>
+        <v>1100</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>857</v>
+        <v>1101</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>858</v>
+        <v>1102</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>859</v>
+        <v>1103</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>860</v>
+        <v>1104</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H5" s="2">
         <v>64</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>861</v>
+        <v>1105</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>862</v>
+        <v>1106</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>863</v>
+        <v>1107</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>864</v>
+        <v>1108</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>848</v>
+        <v>1092</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>849</v>
+        <v>1093</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>768</v>
+        <v>1012</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>850</v>
+        <v>1094</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>851</v>
+        <v>1095</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>852</v>
+        <v>1096</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>853</v>
+        <v>1097</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>854</v>
+        <v>1098</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>855</v>
+        <v>1099</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>839</v>
+        <v>1083</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>840</v>
+        <v>1084</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>841</v>
+        <v>1085</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>842</v>
+        <v>1086</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>843</v>
+        <v>1087</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>844</v>
+        <v>1088</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>845</v>
+        <v>1089</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>846</v>
+        <v>1090</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>847</v>
+        <v>1091</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>814</v>
+        <v>1058</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>815</v>
+        <v>1059</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>816</v>
+        <v>1060</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>816</v>
+        <v>1060</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>817</v>
+        <v>1061</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2">
         <v>72</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>818</v>
+        <v>1062</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>819</v>
+        <v>1063</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>820</v>
+        <v>1064</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>809</v>
+        <v>1053</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>810</v>
+        <v>1054</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>811</v>
+        <v>1055</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H9" s="2">
         <v>76</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>812</v>
+        <v>1056</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>813</v>
+        <v>1057</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>803</v>
+        <v>1047</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>804</v>
+        <v>1048</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>394</v>
+        <v>644</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>395</v>
+        <v>645</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>396</v>
+        <v>646</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2">
         <v>89</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>805</v>
+        <v>1049</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>806</v>
+        <v>1050</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>807</v>
+        <v>1051</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>629</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>794</v>
+        <v>1038</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>795</v>
+        <v>1039</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>796</v>
+        <v>1040</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>797</v>
+        <v>1041</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>798</v>
+        <v>1042</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>799</v>
+        <v>1043</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>800</v>
+        <v>1044</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>801</v>
+        <v>1045</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>802</v>
+        <v>1046</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>785</v>
+        <v>1029</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>786</v>
+        <v>1030</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>787</v>
+        <v>1031</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>788</v>
+        <v>1032</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>789</v>
+        <v>1033</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H12" s="2">
         <v>93</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>790</v>
+        <v>1034</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>791</v>
+        <v>1035</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>792</v>
+        <v>1036</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>793</v>
+        <v>1037</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
         <v>21</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>774</v>
+        <v>1018</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>775</v>
+        <v>1019</v>
       </c>
       <c r="D13" s="2">
         <v>35031110070001</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>776</v>
+        <v>1020</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>777</v>
+        <v>1021</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H13" s="2">
         <v>68</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>778</v>
+        <v>1022</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>779</v>
+        <v>1023</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>780</v>
+        <v>1024</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>22</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>766</v>
+        <v>1010</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>767</v>
+        <v>1011</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>768</v>
+        <v>1012</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>769</v>
+        <v>1013</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>770</v>
+        <v>1014</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2">
         <v>63</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>771</v>
+        <v>1015</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>772</v>
+        <v>1016</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>773</v>
+        <v>1017</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
         <v>23</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>759</v>
+        <v>1003</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>760</v>
+        <v>1004</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>761</v>
+        <v>1005</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>762</v>
+        <v>1006</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H15" s="2">
         <v>79</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>763</v>
+        <v>1007</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>764</v>
+        <v>1008</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>765</v>
+        <v>1009</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>24</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>751</v>
+        <v>995</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>752</v>
+        <v>996</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>753</v>
+        <v>997</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>754</v>
+        <v>998</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>755</v>
+        <v>999</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H16" s="2">
         <v>67</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>756</v>
+        <v>1000</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>757</v>
+        <v>1001</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>758</v>
+        <v>1002</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
         <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>735</v>
+        <v>980</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>736</v>
+        <v>981</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>737</v>
+        <v>982</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>738</v>
+        <v>983</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H17" s="2">
         <v>64</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>739</v>
+        <v>984</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>740</v>
+        <v>985</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>741</v>
+        <v>986</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>742</v>
+        <v>273</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>728</v>
+        <v>973</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>729</v>
+        <v>974</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>730</v>
+        <v>975</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>731</v>
+        <v>976</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H18" s="2">
         <v>67</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>732</v>
+        <v>977</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>733</v>
+        <v>978</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>734</v>
+        <v>979</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>290</v>
+        <v>545</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
         <v>28</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>721</v>
+        <v>966</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>722</v>
+        <v>967</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>722</v>
+        <v>967</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>723</v>
+        <v>968</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>724</v>
+        <v>969</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2">
         <v>81</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>725</v>
+        <v>970</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>726</v>
+        <v>971</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>727</v>
+        <v>972</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>536</v>
+        <v>784</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>29</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>714</v>
+        <v>960</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>715</v>
+        <v>260</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>716</v>
+        <v>961</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>717</v>
+        <v>962</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H20" s="2">
         <v>78</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>718</v>
+        <v>963</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>719</v>
+        <v>964</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>720</v>
+        <v>965</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>32</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>695</v>
+        <v>942</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>696</v>
+        <v>943</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>697</v>
+        <v>944</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>698</v>
+        <v>945</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>699</v>
+        <v>946</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H21" s="2">
         <v>60</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>700</v>
+        <v>947</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>701</v>
+        <v>315</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>702</v>
+        <v>948</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>703</v>
+        <v>949</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>35</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>673</v>
+        <v>920</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>674</v>
+        <v>921</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>675</v>
+        <v>922</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>676</v>
+        <v>923</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>677</v>
+        <v>924</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H22" s="2">
         <v>80</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>678</v>
+        <v>925</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>679</v>
+        <v>926</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>680</v>
+        <v>927</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>365</v>
+        <v>616</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
         <v>36</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>665</v>
+        <v>912</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>666</v>
+        <v>913</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>667</v>
+        <v>914</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>668</v>
+        <v>915</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>669</v>
+        <v>916</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H23" s="2">
         <v>70</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>670</v>
+        <v>917</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>671</v>
+        <v>918</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>672</v>
+        <v>919</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>37</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>658</v>
+        <v>905</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>659</v>
+        <v>906</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>552</v>
+        <v>800</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>660</v>
+        <v>907</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>661</v>
+        <v>908</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H24" s="2">
         <v>93</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>662</v>
+        <v>909</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>663</v>
+        <v>910</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>664</v>
+        <v>911</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>558</v>
+        <v>806</v>
       </c>
       <c r="N24" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
         <v>39</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>642</v>
+        <v>889</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>643</v>
+        <v>890</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>644</v>
+        <v>891</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>645</v>
+        <v>892</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>646</v>
+        <v>893</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H25" s="2">
         <v>72</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>647</v>
+        <v>894</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>648</v>
+        <v>895</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>649</v>
+        <v>896</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>268</v>
+        <v>57</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>41</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>630</v>
+        <v>877</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>631</v>
+        <v>878</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>632</v>
+        <v>879</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>633</v>
+        <v>880</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>634</v>
+        <v>881</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H26" s="2">
         <v>60</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>635</v>
+        <v>882</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>636</v>
+        <v>883</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>637</v>
+        <v>884</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>638</v>
+        <v>885</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
         <v>42</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>621</v>
+        <v>869</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>622</v>
+        <v>870</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>623</v>
+        <v>871</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>624</v>
+        <v>872</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>625</v>
+        <v>873</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H27" s="2">
         <v>72</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>626</v>
+        <v>874</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>627</v>
+        <v>875</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>628</v>
+        <v>876</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>629</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>43</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>614</v>
+        <v>862</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>615</v>
+        <v>863</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>616</v>
+        <v>864</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>617</v>
+        <v>865</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>332</v>
+        <v>586</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H28" s="2">
         <v>77</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>618</v>
+        <v>866</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>619</v>
+        <v>867</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>620</v>
+        <v>868</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
         <v>44</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>607</v>
+        <v>855</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>608</v>
+        <v>856</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>609</v>
+        <v>857</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>610</v>
+        <v>858</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>185</v>
+        <v>442</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H29" s="2">
         <v>70</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>611</v>
+        <v>859</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>612</v>
+        <v>860</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>613</v>
+        <v>861</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
         <v>45</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>599</v>
+        <v>847</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>600</v>
+        <v>848</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>601</v>
+        <v>849</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>602</v>
+        <v>850</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>603</v>
+        <v>851</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H30" s="2">
         <v>77</v>
       </c>
       <c r="I30" s="2"/>
       <c r="J30" s="2" t="s">
-        <v>604</v>
+        <v>852</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>605</v>
+        <v>853</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>606</v>
+        <v>854</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
         <v>46</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>593</v>
+        <v>841</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>594</v>
+        <v>842</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>595</v>
+        <v>843</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>596</v>
+        <v>844</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H31" s="2">
         <v>69</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>597</v>
+        <v>845</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>206</v>
+        <v>463</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>598</v>
+        <v>846</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>47</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>585</v>
+        <v>833</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>586</v>
+        <v>834</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>587</v>
+        <v>835</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>588</v>
+        <v>836</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>589</v>
+        <v>837</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H32" s="2">
         <v>83</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>590</v>
+        <v>838</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>591</v>
+        <v>839</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>592</v>
+        <v>840</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
         <v>48</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>577</v>
+        <v>825</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>578</v>
+        <v>826</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>579</v>
+        <v>827</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>580</v>
+        <v>828</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>581</v>
+        <v>829</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H33" s="2">
         <v>68</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>582</v>
+        <v>830</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>583</v>
+        <v>831</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>584</v>
+        <v>832</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>51</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>559</v>
+        <v>807</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>560</v>
+        <v>808</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>561</v>
+        <v>809</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>562</v>
+        <v>810</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>563</v>
+        <v>811</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H34" s="2">
         <v>69</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>564</v>
+        <v>812</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>565</v>
+        <v>813</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>566</v>
+        <v>814</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N34" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
         <v>55</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>528</v>
+        <v>777</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>529</v>
+        <v>34</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>530</v>
+        <v>778</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>531</v>
+        <v>779</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>532</v>
+        <v>780</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H35" s="2">
         <v>81</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>533</v>
+        <v>781</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>534</v>
+        <v>782</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>535</v>
+        <v>783</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>536</v>
+        <v>784</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>56</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>520</v>
+        <v>769</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>521</v>
+        <v>770</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>522</v>
+        <v>771</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>523</v>
+        <v>772</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>524</v>
+        <v>773</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H36" s="2">
         <v>66</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>525</v>
+        <v>774</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>526</v>
+        <v>775</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>527</v>
+        <v>776</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
         <v>58</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>503</v>
+        <v>753</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>504</v>
+        <v>754</v>
       </c>
       <c r="D37" s="2">
         <v>159240</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>505</v>
+        <v>755</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>506</v>
+        <v>756</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H37" s="2">
         <v>71</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>507</v>
+        <v>280</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>508</v>
+        <v>757</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>509</v>
+        <v>758</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>510</v>
+        <v>759</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>511</v>
+        <v>760</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>60</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>487</v>
+        <v>737</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>488</v>
+        <v>738</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>489</v>
+        <v>739</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>490</v>
+        <v>740</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>491</v>
+        <v>741</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H38" s="2">
         <v>66</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>492</v>
+        <v>742</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>493</v>
+        <v>743</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>494</v>
+        <v>744</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>61</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>481</v>
+        <v>731</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>482</v>
+        <v>732</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>483</v>
+        <v>733</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>484</v>
+        <v>734</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H39" s="2">
         <v>78</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>485</v>
+        <v>735</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>206</v>
+        <v>463</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>486</v>
+        <v>736</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
         <v>63</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>465</v>
+        <v>715</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>466</v>
+        <v>716</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>467</v>
+        <v>717</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>468</v>
+        <v>718</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>469</v>
+        <v>719</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H40" s="2">
         <v>67</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>470</v>
+        <v>720</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>471</v>
+        <v>721</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>472</v>
+        <v>722</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
         <v>64</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>460</v>
+        <v>710</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>461</v>
+        <v>711</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>69</v>
+        <v>353</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>70</v>
+        <v>354</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H41" s="2">
         <v>86</v>
       </c>
       <c r="I41" s="2"/>
       <c r="J41" s="2" t="s">
-        <v>462</v>
+        <v>712</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>463</v>
+        <v>713</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>464</v>
+        <v>714</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
         <v>66</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>450</v>
+        <v>700</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>451</v>
+        <v>701</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>105</v>
+        <v>373</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>452</v>
+        <v>702</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H42" s="2">
         <v>61</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>453</v>
+        <v>703</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
         <v>70</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>421</v>
+        <v>671</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>422</v>
+        <v>672</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>423</v>
+        <v>673</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>424</v>
+        <v>674</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H43" s="2">
         <v>63</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>425</v>
+        <v>675</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>426</v>
+        <v>676</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>427</v>
+        <v>677</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
         <v>71</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>414</v>
+        <v>664</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>415</v>
+        <v>665</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>416</v>
+        <v>666</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>417</v>
+        <v>667</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>418</v>
+        <v>668</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H44" s="2">
         <v>79</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>233</v>
+        <v>489</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>419</v>
+        <v>669</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>420</v>
+        <v>670</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
         <v>72</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>407</v>
+        <v>657</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>408</v>
+        <v>658</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>409</v>
+        <v>659</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>409</v>
+        <v>659</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>410</v>
+        <v>660</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H45" s="2">
         <v>63</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>411</v>
+        <v>661</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>412</v>
+        <v>662</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>413</v>
+        <v>663</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>73</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>400</v>
+        <v>650</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>401</v>
+        <v>651</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>402</v>
+        <v>652</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>402</v>
+        <v>652</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>403</v>
+        <v>653</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H46" s="2">
         <v>60</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>404</v>
+        <v>654</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>405</v>
+        <v>655</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>406</v>
+        <v>656</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>243</v>
+        <v>499</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
         <v>74</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>392</v>
+        <v>642</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>393</v>
+        <v>643</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>394</v>
+        <v>644</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>395</v>
+        <v>645</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>396</v>
+        <v>646</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H47" s="2">
         <v>89</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>397</v>
+        <v>647</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>398</v>
+        <v>648</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>399</v>
+        <v>649</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>268</v>
+        <v>57</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
         <v>75</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>384</v>
+        <v>634</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>385</v>
+        <v>635</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>386</v>
+        <v>636</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>387</v>
+        <v>637</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>388</v>
+        <v>638</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H48" s="2">
         <v>96</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>389</v>
+        <v>639</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>390</v>
+        <v>640</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>391</v>
+        <v>641</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>24</v>
+        <v>284</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
         <v>78</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>366</v>
+        <v>617</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>367</v>
+        <v>618</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>368</v>
+        <v>619</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>368</v>
+        <v>619</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>369</v>
+        <v>620</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H49" s="2">
         <v>72</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>110</v>
+        <v>375</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
         <v>79</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>358</v>
+        <v>609</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>359</v>
+        <v>610</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>360</v>
+        <v>611</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>361</v>
+        <v>612</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H50" s="2">
         <v>68</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>362</v>
+        <v>613</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>363</v>
+        <v>614</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>364</v>
+        <v>615</v>
       </c>
       <c r="M50" s="2" t="s">
-        <v>365</v>
+        <v>616</v>
       </c>
       <c r="N50" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
         <v>80</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>350</v>
+        <v>602</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>351</v>
+        <v>603</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>352</v>
+        <v>604</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>353</v>
+        <v>605</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>354</v>
+        <v>606</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H51" s="2">
         <v>67</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>355</v>
+        <v>607</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>356</v>
+        <v>295</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>357</v>
+        <v>608</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
         <v>81</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>341</v>
+        <v>594</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>342</v>
+        <v>595</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>344</v>
+        <v>596</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>345</v>
+        <v>597</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H52" s="2">
         <v>74</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>346</v>
+        <v>598</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>347</v>
+        <v>599</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>348</v>
+        <v>600</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>349</v>
+        <v>601</v>
       </c>
       <c r="N52" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
         <v>82</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>335</v>
+        <v>588</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>336</v>
+        <v>589</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>337</v>
+        <v>590</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>338</v>
+        <v>591</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H53" s="2">
         <v>65</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>339</v>
+        <v>592</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>206</v>
+        <v>463</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>340</v>
+        <v>593</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
         <v>83</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>328</v>
+        <v>582</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>329</v>
+        <v>583</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>330</v>
+        <v>584</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>331</v>
+        <v>585</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>332</v>
+        <v>586</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H54" s="2">
         <v>77</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>333</v>
+        <v>198</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>334</v>
+        <v>587</v>
       </c>
       <c r="M54" s="2" t="s">
-        <v>174</v>
+        <v>431</v>
       </c>
       <c r="N54" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
         <v>84</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>319</v>
+        <v>573</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>320</v>
+        <v>574</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>321</v>
+        <v>575</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>322</v>
+        <v>576</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>323</v>
+        <v>577</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H55" s="2">
         <v>64</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>324</v>
+        <v>578</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>325</v>
+        <v>579</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>326</v>
+        <v>580</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>327</v>
+        <v>581</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
         <v>85</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>311</v>
+        <v>565</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>312</v>
+        <v>566</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>313</v>
+        <v>567</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>314</v>
+        <v>568</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>315</v>
+        <v>569</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H56" s="2">
         <v>85</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>316</v>
+        <v>570</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>317</v>
+        <v>571</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>318</v>
+        <v>572</v>
       </c>
       <c r="M56" s="2"/>
       <c r="N56" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
         <v>86</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>305</v>
+        <v>559</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>306</v>
+        <v>560</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>307</v>
+        <v>561</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>307</v>
+        <v>561</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>308</v>
+        <v>562</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H57" s="2">
         <v>85</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>309</v>
+        <v>563</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>220</v>
+        <v>477</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>310</v>
+        <v>564</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
         <v>87</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>298</v>
+        <v>552</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>299</v>
+        <v>553</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>300</v>
+        <v>554</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>301</v>
+        <v>555</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H58" s="2">
         <v>65</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>302</v>
+        <v>556</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>303</v>
+        <v>557</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>304</v>
+        <v>558</v>
       </c>
       <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
         <v>89</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>283</v>
+        <v>538</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>284</v>
+        <v>539</v>
       </c>
       <c r="D59" s="2">
         <v>155694</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>285</v>
+        <v>540</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>286</v>
+        <v>541</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H59" s="2">
         <v>62</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>287</v>
+        <v>542</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>288</v>
+        <v>543</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>289</v>
+        <v>544</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>290</v>
+        <v>545</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
         <v>90</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>276</v>
+        <v>531</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>277</v>
+        <v>532</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>278</v>
+        <v>533</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>279</v>
+        <v>534</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H60" s="2">
         <v>69</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>280</v>
+        <v>535</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>281</v>
+        <v>536</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>282</v>
+        <v>537</v>
       </c>
       <c r="M60" s="2"/>
       <c r="N60" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="2">
         <v>92</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>260</v>
+        <v>516</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>261</v>
+        <v>517</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>262</v>
+        <v>518</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>263</v>
+        <v>519</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>264</v>
+        <v>520</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H61" s="2">
         <v>63</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>265</v>
+        <v>521</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>266</v>
+        <v>522</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>267</v>
+        <v>523</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>268</v>
+        <v>57</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
         <v>93</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>252</v>
+        <v>508</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>253</v>
+        <v>509</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>254</v>
+        <v>510</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>255</v>
+        <v>511</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>256</v>
+        <v>512</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H62" s="2">
         <v>87</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>257</v>
+        <v>513</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>258</v>
+        <v>514</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>259</v>
+        <v>515</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
         <v>94</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>244</v>
+        <v>500</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>245</v>
+        <v>501</v>
       </c>
       <c r="D63" s="2">
         <v>35030000000000</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>246</v>
+        <v>502</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>247</v>
+        <v>503</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H63" s="2">
         <v>68</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>248</v>
+        <v>504</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>249</v>
+        <v>505</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>250</v>
+        <v>506</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>251</v>
+        <v>507</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
         <v>95</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>236</v>
+        <v>492</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>237</v>
+        <v>493</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>238</v>
+        <v>494</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>239</v>
+        <v>495</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H64" s="2">
         <v>62</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>240</v>
+        <v>496</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>241</v>
+        <v>497</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>242</v>
+        <v>498</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>243</v>
+        <v>499</v>
       </c>
       <c r="N64" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
         <v>100</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>201</v>
+        <v>458</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>202</v>
+        <v>459</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>203</v>
+        <v>460</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>204</v>
+        <v>461</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H65" s="2">
         <v>70</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>205</v>
+        <v>462</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>206</v>
+        <v>463</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>207</v>
+        <v>464</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
         <v>101</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>196</v>
+        <v>453</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>190</v>
+        <v>447</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>191</v>
+        <v>448</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>191</v>
+        <v>448</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>197</v>
+        <v>454</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H66" s="2">
         <v>66</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>198</v>
+        <v>455</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>199</v>
+        <v>456</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>200</v>
+        <v>457</v>
       </c>
       <c r="N66" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
         <v>102</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>189</v>
+        <v>446</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>190</v>
+        <v>447</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>191</v>
+        <v>448</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>191</v>
+        <v>448</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>192</v>
+        <v>449</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H67" s="2">
         <v>76</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>193</v>
+        <v>450</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>194</v>
+        <v>451</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>195</v>
+        <v>452</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
         <v>103</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>182</v>
+        <v>439</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>183</v>
+        <v>440</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>184</v>
+        <v>441</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>184</v>
+        <v>441</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>185</v>
+        <v>442</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H68" s="2">
         <v>70</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>186</v>
+        <v>443</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>187</v>
+        <v>444</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>188</v>
+        <v>445</v>
       </c>
       <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
         <v>104</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>175</v>
+        <v>432</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>176</v>
+        <v>433</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>177</v>
+        <v>434</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>177</v>
+        <v>434</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>178</v>
+        <v>435</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H69" s="2">
         <v>76</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>179</v>
+        <v>436</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>180</v>
+        <v>437</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>181</v>
+        <v>438</v>
       </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
         <v>105</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>167</v>
+        <v>424</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>168</v>
+        <v>425</v>
       </c>
       <c r="D70" s="2">
         <v>350312280109002</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>169</v>
+        <v>426</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>170</v>
+        <v>427</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H70" s="2">
         <v>71</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>171</v>
+        <v>428</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>172</v>
+        <v>429</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>173</v>
+        <v>430</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>174</v>
+        <v>431</v>
       </c>
       <c r="N70" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
         <v>106</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>159</v>
+        <v>417</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>160</v>
+        <v>418</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>161</v>
+        <v>419</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>162</v>
+        <v>420</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H71" s="2">
         <v>66</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>163</v>
+        <v>421</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>164</v>
+        <v>422</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>165</v>
+        <v>423</v>
       </c>
       <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
         <v>107</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>149</v>
+        <v>409</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>150</v>
+        <v>410</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>152</v>
+        <v>411</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>153</v>
+        <v>412</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H72" s="2">
         <v>60</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>154</v>
+        <v>413</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>156</v>
+        <v>415</v>
       </c>
       <c r="M72" s="2" t="s">
-        <v>157</v>
+        <v>416</v>
       </c>
       <c r="N72" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
         <v>108</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>140</v>
+        <v>401</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>141</v>
+        <v>402</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>142</v>
+        <v>403</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>143</v>
+        <v>404</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>144</v>
+        <v>405</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H73" s="2">
         <v>75</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>145</v>
+        <v>406</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>146</v>
+        <v>407</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>147</v>
+        <v>408</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
         <v>109</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>132</v>
+        <v>393</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>133</v>
+        <v>394</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>135</v>
+        <v>396</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H74" s="2">
         <v>62</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>136</v>
+        <v>397</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>137</v>
+        <v>398</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>138</v>
+        <v>399</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>139</v>
+        <v>400</v>
       </c>
       <c r="N74" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
         <v>110</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>123</v>
+        <v>386</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>124</v>
+        <v>387</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>125</v>
+        <v>388</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>125</v>
+        <v>388</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>126</v>
+        <v>389</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H75" s="2">
         <v>74</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>127</v>
+        <v>390</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>129</v>
+        <v>391</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>130</v>
+        <v>392</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
         <v>112</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>102</v>
+        <v>371</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>103</v>
+        <v>372</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>105</v>
+        <v>373</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>106</v>
+        <v>374</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H76" s="2">
         <v>63</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>110</v>
+        <v>375</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>111</v>
+        <v>376</v>
       </c>
       <c r="N76" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
         <v>113</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>94</v>
+        <v>366</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>95</v>
+        <v>367</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>97</v>
+        <v>368</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H77" s="2">
         <v>79</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>99</v>
+        <v>369</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>100</v>
+        <v>370</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>54</v>
+        <v>243</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
         <v>115</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>75</v>
+        <v>358</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>76</v>
+        <v>359</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>77</v>
+        <v>360</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>78</v>
+        <v>361</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H78" s="2">
         <v>62</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J78" s="2" t="s">
-        <v>80</v>
+        <v>362</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>81</v>
+        <v>363</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>82</v>
+        <v>364</v>
       </c>
       <c r="M78" s="2"/>
       <c r="N78" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
         <v>116</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>67</v>
+        <v>351</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>68</v>
+        <v>352</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>69</v>
+        <v>353</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>70</v>
+        <v>354</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H79" s="2">
         <v>86</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>71</v>
+        <v>355</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>72</v>
+        <v>356</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>73</v>
+        <v>357</v>
       </c>
       <c r="M79" s="2"/>
       <c r="N79" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
         <v>117</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>57</v>
+        <v>344</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>58</v>
+        <v>209</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>59</v>
+        <v>345</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>61</v>
+        <v>346</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H80" s="2">
         <v>87</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>62</v>
+        <v>347</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>63</v>
+        <v>348</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>64</v>
+        <v>349</v>
       </c>
       <c r="M80" s="2" t="s">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="N80" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="2">
         <v>118</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>48</v>
+        <v>339</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>49</v>
+        <v>340</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>50</v>
+        <v>341</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>50</v>
+        <v>341</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>51</v>
+        <v>342</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H81" s="2">
         <v>61</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>52</v>
+        <v>244</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>54</v>
+        <v>243</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="2">
         <v>119</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>37</v>
+        <v>331</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>38</v>
+        <v>332</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>39</v>
+        <v>333</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>40</v>
+        <v>334</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H82" s="2">
         <v>76</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>44</v>
+        <v>336</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>45</v>
+        <v>337</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>46</v>
+        <v>338</v>
       </c>
       <c r="N82" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="2">
         <v>121</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>14</v>
+        <v>318</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>15</v>
+        <v>276</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>16</v>
+        <v>277</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>17</v>
+        <v>278</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>18</v>
+        <v>279</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H83" s="2">
         <v>90</v>
       </c>
       <c r="I83" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" s="2">
+        <v>122</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H84" s="2">
+        <v>90</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="M84" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="N84" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" s="2">
+        <v>123</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E85" s="2">
+        <v>350311240520003</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H85" s="2">
+        <v>74</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N85" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" s="2">
+        <v>125</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H86" s="2">
+        <v>75</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" s="2">
+        <v>126</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H87" s="2">
+        <v>90</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="M87" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N87" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" s="2">
+        <v>127</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H88" s="2">
+        <v>90</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="M88" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N88" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" s="2">
+        <v>128</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H89" s="2">
+        <v>76</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" s="2">
+        <v>129</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" s="2">
+        <v>350311651150001</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H90" s="2">
+        <v>75</v>
+      </c>
+      <c r="I90" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="J83" s="2" t="s">
+      <c r="J90" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="L90" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="2">
+        <v>130</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H91" s="2">
+        <v>65</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="L91" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" s="2">
+        <v>131</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H92" s="2">
+        <v>72</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="L92" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" s="2">
+        <v>132</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H93" s="2">
+        <v>78</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="M93" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="N93" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" s="2">
+        <v>136</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H94" s="2">
+        <v>87</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" s="2">
+        <v>137</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H95" s="2">
+        <v>81</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" s="2">
+        <v>138</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H96" s="2">
+        <v>63</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="L96" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M96" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N96" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="2">
+        <v>139</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H97" s="2">
+        <v>66</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="N97" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="2">
+        <v>140</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" s="2">
+        <v>91</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="L98" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="2">
+        <v>141</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H99" s="2">
+        <v>73</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="2">
+        <v>142</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H100" s="2">
+        <v>69</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="M100" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="N100" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="2">
+        <v>143</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H101" s="2">
+        <v>91</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="L101" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="2">
+        <v>144</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H102" s="2">
+        <v>76</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="2">
+        <v>146</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H103" s="2">
+        <v>82</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="M103" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="N103" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" s="2">
+        <v>147</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H104" s="2">
+        <v>64</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="M104" s="2"/>
+      <c r="N104" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" s="2">
+        <v>148</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H105" s="2">
+        <v>79</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M105" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="N105" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" s="2">
+        <v>150</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H106" s="2">
+        <v>70</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" s="2">
+        <v>151</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H107" s="2">
+        <v>91</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L107" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" s="2">
+        <v>153</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H108" s="2">
+        <v>61</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="L108" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" s="2">
+        <v>155</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H109" s="2">
+        <v>84</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L109" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="M109" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N109" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" s="2">
+        <v>156</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H110" s="2">
+        <v>68</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L110" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" s="2">
+        <v>157</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H111" s="2">
+        <v>79</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L111" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" s="2">
+        <v>159</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" s="2">
+        <v>71</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J112" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K83" s="2" t="s">
+      <c r="K112" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="L83" s="2" t="s">
+      <c r="L112" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="M83" s="2" t="s">
+      <c r="M112" s="2"/>
+      <c r="N112" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="N83" s="2" t="s">
-[...55 lines deleted...]
-      <c r="M92" s="3"/>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="B116" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+    </row>
+    <row r="120" spans="1:14">
+      <c r="B120" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+    </row>
+    <row r="121" spans="1:14">
+      <c r="B121" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K121" s="3"/>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B87:E87"/>
-[...4 lines deleted...]
-    <mergeCell ref="J92:M92"/>
+    <mergeCell ref="B116:E116"/>
+    <mergeCell ref="J116:M116"/>
+    <mergeCell ref="B120:E120"/>
+    <mergeCell ref="B121:E121"/>
+    <mergeCell ref="J120:M120"/>
+    <mergeCell ref="J121:M121"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N59"/>
+  <dimension ref="A1:N81"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B58" sqref="B58:M59"/>
+      <selection activeCell="B80" sqref="B80:M81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="249.939" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="202.808" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="268.934" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="270.077" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -13420,2257 +17425,3193 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>895</v>
+        <v>1139</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>896</v>
+        <v>1140</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>897</v>
+        <v>1141</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>897</v>
+        <v>1141</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>625</v>
+        <v>873</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>898</v>
+        <v>1142</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>899</v>
+        <v>1143</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>900</v>
+        <v>1144</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>901</v>
+        <v>1145</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>814</v>
+        <v>1058</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>815</v>
+        <v>1059</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>816</v>
+        <v>1060</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>816</v>
+        <v>1060</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>817</v>
+        <v>1061</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>72</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>818</v>
+        <v>1062</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>819</v>
+        <v>1063</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>820</v>
+        <v>1064</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>21</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>774</v>
+        <v>1018</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>775</v>
+        <v>1019</v>
       </c>
       <c r="D4" s="2">
         <v>35031110070001</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>776</v>
+        <v>1020</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>777</v>
+        <v>1021</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H4" s="2">
         <v>68</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>778</v>
+        <v>1022</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>779</v>
+        <v>1023</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>780</v>
+        <v>1024</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>759</v>
+        <v>1003</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>760</v>
+        <v>1004</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>761</v>
+        <v>1005</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>762</v>
+        <v>1006</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H5" s="2">
         <v>79</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>763</v>
+        <v>1007</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>764</v>
+        <v>1008</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>765</v>
+        <v>1009</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>27</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>728</v>
+        <v>973</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>729</v>
+        <v>974</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>730</v>
+        <v>975</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>731</v>
+        <v>976</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>732</v>
+        <v>977</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>733</v>
+        <v>978</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>734</v>
+        <v>979</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>290</v>
+        <v>545</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>714</v>
+        <v>960</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>715</v>
+        <v>260</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>716</v>
+        <v>961</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>717</v>
+        <v>962</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>718</v>
+        <v>963</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>719</v>
+        <v>964</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>720</v>
+        <v>965</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>33</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>688</v>
+        <v>935</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>689</v>
+        <v>936</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>690</v>
+        <v>937</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>691</v>
+        <v>938</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2">
         <v>57</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>692</v>
+        <v>939</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>693</v>
+        <v>940</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>694</v>
+        <v>941</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>673</v>
+        <v>920</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>674</v>
+        <v>921</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>675</v>
+        <v>922</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>676</v>
+        <v>923</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>677</v>
+        <v>924</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>80</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>678</v>
+        <v>925</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>679</v>
+        <v>926</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>680</v>
+        <v>927</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>365</v>
+        <v>616</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>665</v>
+        <v>912</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>666</v>
+        <v>913</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>667</v>
+        <v>914</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>668</v>
+        <v>915</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>669</v>
+        <v>916</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H10" s="2">
         <v>70</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>670</v>
+        <v>917</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>671</v>
+        <v>918</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>672</v>
+        <v>919</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>658</v>
+        <v>905</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>659</v>
+        <v>906</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>552</v>
+        <v>800</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>660</v>
+        <v>907</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>661</v>
+        <v>908</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>662</v>
+        <v>909</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>663</v>
+        <v>910</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>664</v>
+        <v>911</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>558</v>
+        <v>806</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>650</v>
+        <v>897</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>651</v>
+        <v>898</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>652</v>
+        <v>899</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>653</v>
+        <v>900</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>654</v>
+        <v>901</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H12" s="2">
         <v>59</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>655</v>
+        <v>902</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>656</v>
+        <v>903</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>657</v>
+        <v>904</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
         <v>41</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>630</v>
+        <v>877</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>631</v>
+        <v>878</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>632</v>
+        <v>879</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>633</v>
+        <v>880</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>634</v>
+        <v>881</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H13" s="2">
         <v>60</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>635</v>
+        <v>882</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>636</v>
+        <v>883</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>637</v>
+        <v>884</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>638</v>
+        <v>885</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>43</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>614</v>
+        <v>862</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>615</v>
+        <v>863</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>616</v>
+        <v>864</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>617</v>
+        <v>865</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>332</v>
+        <v>586</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H14" s="2">
         <v>77</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>618</v>
+        <v>866</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>619</v>
+        <v>867</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>620</v>
+        <v>868</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
         <v>44</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>607</v>
+        <v>855</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>608</v>
+        <v>856</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>609</v>
+        <v>857</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>610</v>
+        <v>858</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>185</v>
+        <v>442</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H15" s="2">
         <v>70</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>611</v>
+        <v>859</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>612</v>
+        <v>860</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>613</v>
+        <v>861</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>47</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>585</v>
+        <v>833</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>586</v>
+        <v>834</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>587</v>
+        <v>835</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>588</v>
+        <v>836</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>589</v>
+        <v>837</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H16" s="2">
         <v>83</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>590</v>
+        <v>838</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>591</v>
+        <v>839</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>592</v>
+        <v>840</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
         <v>48</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>577</v>
+        <v>825</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>578</v>
+        <v>826</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>579</v>
+        <v>827</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>580</v>
+        <v>828</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>581</v>
+        <v>829</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H17" s="2">
         <v>68</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>582</v>
+        <v>830</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>583</v>
+        <v>831</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>584</v>
+        <v>832</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>51</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>559</v>
+        <v>807</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>560</v>
+        <v>808</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>561</v>
+        <v>809</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>562</v>
+        <v>810</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>563</v>
+        <v>811</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H18" s="2">
         <v>69</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>564</v>
+        <v>812</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>565</v>
+        <v>813</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>566</v>
+        <v>814</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
         <v>53</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>544</v>
+        <v>792</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>545</v>
+        <v>793</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>546</v>
+        <v>794</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>210</v>
+        <v>467</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>211</v>
+        <v>468</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H19" s="2">
         <v>57</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>547</v>
+        <v>795</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>548</v>
+        <v>796</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>549</v>
+        <v>797</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>537</v>
+        <v>785</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>538</v>
+        <v>786</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>539</v>
+        <v>787</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>539</v>
+        <v>787</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>540</v>
+        <v>788</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H20" s="2">
         <v>49</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>541</v>
+        <v>789</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>542</v>
+        <v>790</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>543</v>
+        <v>791</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>56</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>520</v>
+        <v>769</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>521</v>
+        <v>770</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>522</v>
+        <v>771</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>523</v>
+        <v>772</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>524</v>
+        <v>773</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H21" s="2">
         <v>66</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>525</v>
+        <v>774</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>526</v>
+        <v>775</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>527</v>
+        <v>776</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>57</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>512</v>
+        <v>761</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>513</v>
+        <v>762</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>514</v>
+        <v>763</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>515</v>
+        <v>764</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>516</v>
+        <v>765</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H22" s="2">
         <v>32</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>517</v>
+        <v>766</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>518</v>
+        <v>767</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>519</v>
+        <v>768</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
         <v>59</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>495</v>
+        <v>745</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>496</v>
+        <v>746</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>497</v>
+        <v>747</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>498</v>
+        <v>748</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>499</v>
+        <v>749</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2">
         <v>20</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>500</v>
+        <v>750</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>501</v>
+        <v>751</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>502</v>
+        <v>752</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>502</v>
+        <v>752</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>62</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>473</v>
+        <v>723</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>474</v>
+        <v>724</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>475</v>
+        <v>725</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>475</v>
+        <v>725</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>476</v>
+        <v>726</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>477</v>
+        <v>727</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>477</v>
+        <v>727</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>478</v>
+        <v>728</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>479</v>
+        <v>729</v>
       </c>
       <c r="N24" s="2" t="s">
-        <v>480</v>
+        <v>730</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
         <v>63</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>465</v>
+        <v>715</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>466</v>
+        <v>716</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>467</v>
+        <v>717</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>468</v>
+        <v>718</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>469</v>
+        <v>719</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H25" s="2">
         <v>67</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>470</v>
+        <v>720</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>471</v>
+        <v>721</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>472</v>
+        <v>722</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>68</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>436</v>
+        <v>686</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>437</v>
+        <v>687</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>438</v>
+        <v>688</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>438</v>
+        <v>688</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>439</v>
+        <v>689</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H26" s="2">
         <v>51</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>440</v>
+        <v>690</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>441</v>
+        <v>691</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>442</v>
+        <v>692</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>443</v>
+        <v>693</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
         <v>69</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>429</v>
+        <v>679</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>430</v>
+        <v>680</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>431</v>
+        <v>681</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>432</v>
+        <v>682</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H27" s="2">
         <v>55</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>433</v>
+        <v>683</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>434</v>
+        <v>684</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>435</v>
+        <v>685</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>70</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>421</v>
+        <v>671</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>422</v>
+        <v>672</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>423</v>
+        <v>673</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>424</v>
+        <v>674</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H28" s="2">
         <v>63</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>425</v>
+        <v>675</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>426</v>
+        <v>676</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>427</v>
+        <v>677</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>428</v>
+        <v>678</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
         <v>77</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>370</v>
+        <v>621</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>371</v>
+        <v>622</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>271</v>
+        <v>526</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>372</v>
+        <v>623</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>373</v>
+        <v>624</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H29" s="2">
         <v>20</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>374</v>
+        <v>625</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>375</v>
+        <v>109</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>376</v>
+        <v>626</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
         <v>80</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>350</v>
+        <v>602</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>351</v>
+        <v>603</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>352</v>
+        <v>604</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>353</v>
+        <v>605</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>354</v>
+        <v>606</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H30" s="2">
         <v>67</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>355</v>
+        <v>607</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>356</v>
+        <v>295</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>357</v>
+        <v>608</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
         <v>81</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>341</v>
+        <v>594</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>342</v>
+        <v>595</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>344</v>
+        <v>596</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>345</v>
+        <v>597</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H31" s="2">
         <v>74</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>346</v>
+        <v>598</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>347</v>
+        <v>599</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>348</v>
+        <v>600</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>349</v>
+        <v>601</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>82</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>335</v>
+        <v>588</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>336</v>
+        <v>589</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>337</v>
+        <v>590</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>338</v>
+        <v>591</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H32" s="2">
         <v>65</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>339</v>
+        <v>592</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>206</v>
+        <v>463</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>340</v>
+        <v>593</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N32" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
         <v>84</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>319</v>
+        <v>573</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>320</v>
+        <v>574</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>321</v>
+        <v>575</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>322</v>
+        <v>576</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>323</v>
+        <v>577</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H33" s="2">
         <v>64</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>324</v>
+        <v>578</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>325</v>
+        <v>579</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>326</v>
+        <v>580</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>327</v>
+        <v>581</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>85</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>311</v>
+        <v>565</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>312</v>
+        <v>566</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>313</v>
+        <v>567</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>314</v>
+        <v>568</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>315</v>
+        <v>569</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H34" s="2">
         <v>85</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>316</v>
+        <v>570</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>317</v>
+        <v>571</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>318</v>
+        <v>572</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>305</v>
+        <v>559</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>306</v>
+        <v>560</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>307</v>
+        <v>561</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>307</v>
+        <v>561</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>308</v>
+        <v>562</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H35" s="2">
         <v>85</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>309</v>
+        <v>563</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>220</v>
+        <v>477</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>310</v>
+        <v>564</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>87</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>298</v>
+        <v>552</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>299</v>
+        <v>553</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>300</v>
+        <v>554</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>301</v>
+        <v>555</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H36" s="2">
         <v>65</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>302</v>
+        <v>556</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>303</v>
+        <v>557</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>304</v>
+        <v>558</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
         <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>269</v>
+        <v>524</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>270</v>
+        <v>525</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>271</v>
+        <v>526</v>
       </c>
       <c r="E37" s="2">
         <v>350313612820002</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>272</v>
+        <v>527</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>273</v>
+        <v>528</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>274</v>
+        <v>529</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>275</v>
+        <v>530</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>98</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>215</v>
+        <v>472</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>216</v>
+        <v>473</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>217</v>
+        <v>474</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>218</v>
+        <v>475</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H38" s="2">
         <v>54</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>219</v>
+        <v>476</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>220</v>
+        <v>477</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>221</v>
+        <v>478</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>103</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>182</v>
+        <v>439</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>183</v>
+        <v>440</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>184</v>
+        <v>441</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>184</v>
+        <v>441</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>185</v>
+        <v>442</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H39" s="2">
         <v>70</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>186</v>
+        <v>443</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>187</v>
+        <v>444</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>188</v>
+        <v>445</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
         <v>104</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>175</v>
+        <v>432</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>176</v>
+        <v>433</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>177</v>
+        <v>434</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>177</v>
+        <v>434</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>178</v>
+        <v>435</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H40" s="2">
         <v>76</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>179</v>
+        <v>436</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>180</v>
+        <v>437</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>181</v>
+        <v>438</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
         <v>105</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>167</v>
+        <v>424</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>168</v>
+        <v>425</v>
       </c>
       <c r="D41" s="2">
         <v>350312280109002</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>169</v>
+        <v>426</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>170</v>
+        <v>427</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H41" s="2">
         <v>71</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>171</v>
+        <v>428</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>172</v>
+        <v>429</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>173</v>
+        <v>430</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>174</v>
+        <v>431</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
         <v>106</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>159</v>
+        <v>417</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>160</v>
+        <v>418</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>161</v>
+        <v>419</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>162</v>
+        <v>420</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H42" s="2">
         <v>66</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>163</v>
+        <v>421</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>164</v>
+        <v>422</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>165</v>
+        <v>423</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
         <v>107</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>149</v>
+        <v>409</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>150</v>
+        <v>410</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>152</v>
+        <v>411</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>153</v>
+        <v>412</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H43" s="2">
         <v>60</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>154</v>
+        <v>413</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>156</v>
+        <v>415</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>157</v>
+        <v>416</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
         <v>109</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>132</v>
+        <v>393</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>133</v>
+        <v>394</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>135</v>
+        <v>396</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H44" s="2">
         <v>62</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>136</v>
+        <v>397</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>137</v>
+        <v>398</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>138</v>
+        <v>399</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>139</v>
+        <v>400</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
         <v>110</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>123</v>
+        <v>386</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>124</v>
+        <v>387</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>125</v>
+        <v>388</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>125</v>
+        <v>388</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>126</v>
+        <v>389</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H45" s="2">
         <v>74</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>127</v>
+        <v>390</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>129</v>
+        <v>391</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>130</v>
+        <v>392</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>113</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>94</v>
+        <v>366</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>95</v>
+        <v>367</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>97</v>
+        <v>368</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H46" s="2">
         <v>79</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>99</v>
+        <v>369</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>100</v>
+        <v>370</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>54</v>
+        <v>243</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>101</v>
+        <v>274</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
         <v>115</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>75</v>
+        <v>358</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>76</v>
+        <v>359</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>77</v>
+        <v>360</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>78</v>
+        <v>361</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H47" s="2">
         <v>62</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>80</v>
+        <v>362</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>81</v>
+        <v>363</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>82</v>
+        <v>364</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
         <v>117</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>57</v>
+        <v>344</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>58</v>
+        <v>209</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>59</v>
+        <v>345</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>61</v>
+        <v>346</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H48" s="2">
         <v>87</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>62</v>
+        <v>347</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>63</v>
+        <v>348</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>64</v>
+        <v>349</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
         <v>118</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>48</v>
+        <v>339</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>49</v>
+        <v>340</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>50</v>
+        <v>341</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>50</v>
+        <v>341</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>51</v>
+        <v>342</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H49" s="2">
         <v>61</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>52</v>
+        <v>244</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>54</v>
+        <v>243</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
         <v>119</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>36</v>
+        <v>330</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>37</v>
+        <v>331</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>38</v>
+        <v>332</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>39</v>
+        <v>333</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>40</v>
+        <v>334</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H50" s="2">
         <v>76</v>
       </c>
       <c r="I50" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="N50" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>125</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="2">
+        <v>75</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>128</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H52" s="2">
+        <v>76</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="N52" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>129</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="2">
+        <v>350311651150001</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" s="2">
+        <v>75</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>130</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54" s="2">
+        <v>65</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>131</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H55" s="2">
+        <v>72</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>132</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H56" s="2">
+        <v>78</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="N56" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>135</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>136</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H58" s="2">
+        <v>87</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>137</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="2">
+        <v>81</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>138</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" s="2">
+        <v>63</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N60" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>139</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="2">
+        <v>66</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="N61" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>143</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62" s="2">
+        <v>91</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>144</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" s="2">
+        <v>76</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>145</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64" s="2">
+        <v>46</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>146</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" s="2">
+        <v>82</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="N65" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>149</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H66" s="2">
+        <v>57</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>150</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="2">
+        <v>70</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>153</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="2">
+        <v>61</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>156</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="J50" s="2" t="s">
+      <c r="E69" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="K50" s="2" t="s">
+      <c r="G69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="2">
+        <v>68</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="L50" s="2" t="s">
+      <c r="K69" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="M50" s="2" t="s">
+      <c r="L69" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="N50" s="2" t="s">
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
-[...51 lines deleted...]
-      <c r="M59" s="3"/>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>157</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H70" s="2">
+        <v>79</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>158</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="2">
+        <v>57</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>159</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72" s="2">
+        <v>71</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="B76" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K76" s="3"/>
+      <c r="L76" s="3"/>
+      <c r="M76" s="3"/>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="B80" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="B81" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K81" s="3"/>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B54:E54"/>
-[...4 lines deleted...]
-    <mergeCell ref="J59:M59"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="J76:M76"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="J80:M80"/>
+    <mergeCell ref="J81:M81"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10:M11"/>
+      <selection activeCell="B12" sqref="B12:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="168.53" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -15678,185 +20619,273 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>58</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>503</v>
+        <v>753</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>504</v>
+        <v>754</v>
       </c>
       <c r="D2" s="2">
         <v>159240</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>505</v>
+        <v>755</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>506</v>
+        <v>756</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H2" s="2">
         <v>71</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>507</v>
+        <v>280</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>508</v>
+        <v>757</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>509</v>
+        <v>758</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>510</v>
+        <v>759</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>511</v>
+        <v>760</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>158</v>
-[...54 lines deleted...]
-      <c r="M11" s="3"/>
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>126</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H3" s="2">
+        <v>90</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>127</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H4" s="2">
+        <v>90</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="B8" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="B12" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="B13" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B6:E6"/>
-[...4 lines deleted...]
-    <mergeCell ref="J11:M11"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="J8:M8"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="J12:M12"/>
+    <mergeCell ref="J13:M13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B19" sqref="B19:M20"/>
+      <selection activeCell="B22" sqref="B22:M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -15864,533 +20893,659 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>7</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>874</v>
+        <v>1118</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>875</v>
+        <v>1119</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>876</v>
+        <v>1120</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>877</v>
+        <v>1121</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H2" s="2">
         <v>88</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>878</v>
+        <v>1122</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>879</v>
+        <v>1123</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>809</v>
+        <v>1053</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>810</v>
+        <v>1054</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>811</v>
+        <v>1055</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H3" s="2">
         <v>76</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>812</v>
+        <v>1056</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>813</v>
+        <v>1057</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>30</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>709</v>
+        <v>955</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>710</v>
+        <v>956</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>711</v>
+        <v>957</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>712</v>
+        <v>958</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H4" s="2">
         <v>41</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>448</v>
+        <v>698</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>713</v>
+        <v>959</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>704</v>
+        <v>950</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>705</v>
+        <v>951</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>706</v>
+        <v>952</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>707</v>
+        <v>953</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H5" s="2">
         <v>56</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>448</v>
+        <v>698</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>708</v>
+        <v>954</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>66</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>450</v>
+        <v>700</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>451</v>
+        <v>701</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>105</v>
+        <v>373</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>452</v>
+        <v>702</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2">
         <v>61</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>453</v>
+        <v>703</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>67</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>444</v>
+        <v>694</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>445</v>
+        <v>695</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>446</v>
+        <v>696</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>447</v>
+        <v>697</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>448</v>
+        <v>698</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>234</v>
+        <v>490</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>449</v>
+        <v>699</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>71</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>414</v>
+        <v>664</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>415</v>
+        <v>665</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>416</v>
+        <v>666</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>417</v>
+        <v>667</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>418</v>
+        <v>668</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H8" s="2">
         <v>79</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>233</v>
+        <v>489</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>419</v>
+        <v>669</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>420</v>
+        <v>670</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>78</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>366</v>
+        <v>617</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>367</v>
+        <v>618</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>368</v>
+        <v>619</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>368</v>
+        <v>619</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>369</v>
+        <v>620</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H9" s="2">
         <v>72</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>110</v>
+        <v>375</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>96</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>230</v>
+        <v>486</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>231</v>
+        <v>487</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>105</v>
+        <v>373</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>232</v>
+        <v>488</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H10" s="2">
         <v>40</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>233</v>
+        <v>489</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>234</v>
+        <v>490</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>235</v>
+        <v>491</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>112</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>102</v>
+        <v>371</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>103</v>
+        <v>372</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>105</v>
+        <v>373</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>106</v>
+        <v>374</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H11" s="2">
         <v>63</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>110</v>
+        <v>375</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>111</v>
+        <v>376</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>112</v>
-[...54 lines deleted...]
-      <c r="M20" s="3"/>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>133</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" s="2">
+        <v>2</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>147</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="2">
+        <v>64</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>154</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="2">
+        <v>57</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="B18" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="B22" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="B23" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B15:E15"/>
-[...4 lines deleted...]
-    <mergeCell ref="J20:M20"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J23:M23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>