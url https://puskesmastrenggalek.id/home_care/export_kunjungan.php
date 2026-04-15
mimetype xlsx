--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -20,733 +20,1962 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="Dina (60+)" sheetId="2" r:id="rId5"/>
     <sheet name="Bekti (DM &amp; HT)" sheetId="3" r:id="rId6"/>
     <sheet name="Panji (Jantung)" sheetId="4" r:id="rId7"/>
     <sheet name="Nurkolis (TBC)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
-    <t>2026-01-05 12:32:00</t>
-[...11 lines deleted...]
-    <t>1978-08-25</t>
+    <t>2026-03-13 10:21:00</t>
+  </si>
+  <si>
+    <t>SARIPAH</t>
+  </si>
+  <si>
+    <t>350311033312400001</t>
+  </si>
+  <si>
+    <t>3503115110450001</t>
+  </si>
+  <si>
+    <t>1945-03-12</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>CVA</t>
+  </si>
+  <si>
+    <t>KEADAAN UMUM : 
+- Pasien terlihat lemas dan memakai kursi roda
+- Pasien tidak bisa mobilisasi tanpa bantuan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Melakukan pemeriksaan TTV
+- Melakukan edukasi kepada keluarga untuk melatih gerak sendi aktif
+- Melakukan edukasi kepada keluarga untuk kebersihan diri pasien </t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kalau badan terasa lemas dan tidak bisa digerakkan sendiri
+O : - TD : 150/90 
+      - Pasien terlihat lemas 
+A : Intervensi dilanjutkan
+P : Kunjungan ulang 3-7 hari lagi</t>
+  </si>
+  <si>
+    <t>Kemandirian C</t>
+  </si>
+  <si>
+    <t>LISA ENDRIENI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-03-26 11:13:00</t>
+  </si>
+  <si>
+    <t>Heri Purnomo Aji</t>
+  </si>
+  <si>
+    <t>3503111504760014</t>
+  </si>
+  <si>
+    <t>1976-04-15</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasien dengan riwayat kencing manis tidak berobat rutin dan sudah lama dan jarang minum obat.Pasien mengeluh badan merasa lemas dan ngantukan tangan dan kaki kesemutan </t>
+  </si>
+  <si>
+    <t>1. Edukasi kontrol rutin sebulan sekali
+2. Anjurkan aktivitas fisik 30 menit sehari
+3. Anjurkan diit rendah gula</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan akan kontrol ke Puskesmas
+O : TD ; 120/85 TB ; 167 BB ; 68 GDA : 526 
+A : Masalah teratasi sebagian
+P : Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
+  </si>
+  <si>
+    <t>2026-03-13 14:15:00</t>
+  </si>
+  <si>
+    <t>MAKMUR GODO SANTOSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35031120040405 </t>
+  </si>
+  <si>
+    <t>3503110707680001</t>
+  </si>
+  <si>
+    <t>1968-07-07</t>
+  </si>
+  <si>
+    <t>K/U cukup
+Gula darah acak : HI
+Riwayat DM 3 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, persendian,tampak lemah, letih , ADL B</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum Latihan intervensi
+4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
+7. Edukasi untuk kontrol rutin ke Fasyankes</t>
+  </si>
+  <si>
+    <t>S :
+- pasien mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+O :
+- pasien mampu melaksanakan ROM pasif yang diajarkan
+- TD : 130/80 mmhg
+- N : 80 x/menit
+- RR : 24 x/menit
+- GDA : HI
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 1 bulan lagi)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-03-03 11:40:00</t>
+  </si>
+  <si>
+    <t>MUBIANTO</t>
+  </si>
+  <si>
+    <t>3603110106090036</t>
+  </si>
+  <si>
+    <t>3503110804420001</t>
+  </si>
+  <si>
+    <t>2042-04-08</t>
+  </si>
+  <si>
+    <t>K/U Cukup lemah, tdk bisa berjalan, aktifitas di bantu sepenuhnya oleh keluarga/ anaknya, kadang perut kembung</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien dan keluarga  pasien
+2. Monitor TTV sebelum pelaksanaan aktifitas fisik
+3. Edukasi tentang pola makan rendah gula dan garam
+4. Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit perhari
+5. Edukasi pasien dan keluarga untuk melakukan gerak sendi
+6. Edukasi untuk mengurangi makanan yang merangsang asam lambung</t>
+  </si>
+  <si>
+    <t>S
+-Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
+-Pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
+-Pasien megangguk bila di suruh makan makanan yg merangsang asam lambung
+O
+-Keluarga mampu mengawasi minum obat secara rutin dan menghindari memasak makanan yg terlalu pedas, kecut 
+-Pasien lebih rilek untuk menerima penyakit yang di alamai
+TD=130/75 MMHG
+N =80x/mnt
+RR=20 x/Mnt
+A
+Masalah teratasi sebagian
+p
+Intervensi dilanjutkan ( kunjungan ulang 1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>Ingatkan pasien dan keluarga untuk olah raga rutin 30 menit perhari dan istirahat 7 jam per hari</t>
+  </si>
+  <si>
+    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
+  </si>
+  <si>
+    <t>2026-04-09 10:33:00</t>
+  </si>
+  <si>
+    <t>KAMIM TOHARI</t>
+  </si>
+  <si>
+    <t>3503112802058029</t>
+  </si>
+  <si>
+    <t>3503111512560001</t>
+  </si>
+  <si>
+    <t>1956-12-12</t>
+  </si>
+  <si>
+    <t>K/U baik. pasien mengatkan sudah menderita DM sejak 5 Th yanglalu, jarang berobat, jarang periksa ke Faskes. Pasien bekerja seperti biasa ( menjahit pakaian)</t>
+  </si>
+  <si>
+    <t>- Bina Hububgan saling percaya
+- Mengukur TTV
+- Mengedukasi pasien untuk rutin memeriksakan keasehatan di faskes terdekat
+- mengedukasi tentang diet yang harus dijalani.</t>
+  </si>
+  <si>
+    <t>S= Pasien mengatakan kadang terasa lemas dan tidak enak badan.
+O= TTV TD= 130/80 N= 80 RR=18 GDA=216
+A= Masalah teratasi sebagian
+P= Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>NURJANAH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-03-06 10:27:00</t>
+  </si>
+  <si>
+    <t>Mei Endah</t>
+  </si>
+  <si>
+    <t>3578214105850003</t>
+  </si>
+  <si>
+    <t>1985-05-01</t>
+  </si>
+  <si>
     <t>JIWA</t>
   </si>
   <si>
+    <t>Tampak lusuh, jarang mau mandi apabila tidak disuruh, sering menunduk saat berkomunikasi</t>
+  </si>
+  <si>
+    <t>KIE pihak keluarga untuk terus memotivasi pasien agar mau minum obat dan senantiasa mengingatkan untuk menjaga ADL secara mandiri.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: Pasien mengatakan malas minum obat dan tidak semangat untuk beraktifitas apalagi sekedar ngobrol, 
+O: TD: 120/70mm/hg N:78 RR:18 TB:161 BB:51  Pasien tampak menunduk, kontak mata kurang, sering menyendiri.
+A: Gangguan Konsep Diri: Harga Diri Rendah (HDR)
+P: Mengajarkan keluarga cara memotivasi pasien dan memberikan pujian atas sekecil apapun kemampuan yang dilakukan pasien. </t>
+  </si>
+  <si>
+    <t>Pasien tinggal bersama keluarga yang terdiri dari ayah , adik, dan ponakan pasien</t>
+  </si>
+  <si>
+    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-03-10 09:10:00</t>
+  </si>
+  <si>
+    <t>SUHADI</t>
+  </si>
+  <si>
+    <t>3503110709150001</t>
+  </si>
+  <si>
+    <t>3503111505790002</t>
+  </si>
+  <si>
+    <t>1979-05-15</t>
+  </si>
+  <si>
     <t>kondisi px stabil px dirumah kadang kadang membantu orang tuanya</t>
   </si>
   <si>
-    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
   </si>
   <si>
     <t xml:space="preserve">S : px mengatakan baru kembali dari ladang 
 O : px tampak kooperatif
 A : masalah teratasi 
 P : lanjutkan intervensi
 </t>
   </si>
   <si>
+    <t>kemandirian S</t>
+  </si>
+  <si>
+    <t>AGUS WAHYONO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-03-17 08:53:00</t>
+  </si>
+  <si>
+    <t>SUS NURYANI</t>
+  </si>
+  <si>
+    <t>3503111007660003</t>
+  </si>
+  <si>
+    <t>3503115509570002</t>
+  </si>
+  <si>
+    <t>1957-12-09</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Ku Baik 
+Riwayat Hipertensi, terdapat kelemahan anggota gerak.</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum latihan intervensi
+4. Mengajarkan aktifitas fisik
+5. Memonitor minum obat teratur
+6. Mengajarkan diit rendah garam
+7. Memonitor TTV tiap bulan</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+- Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
+- Pasien mengatakan tidak rutin cek tensi
+O :
+- Keluarga mampu memotivasi pasien untuk aktifitas fisik
+- Keluarga mampu memotivasi pasien untuk diit rendah garam
+- Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
+- TD : 140/90 mmHg
+- N  : 80 x/menit
+- RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
+  </si>
+  <si>
+    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-03-18 12:40:00</t>
+  </si>
+  <si>
+    <t>KASEMIN</t>
+  </si>
+  <si>
+    <t>9999999999999999999</t>
+  </si>
+  <si>
+    <t>3502113112410010</t>
+  </si>
+  <si>
+    <t>1942-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Cukup,Pasien 
+dapat berjalan ,riwayat DM 10 
+tahun lebih </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menjelaskan pada pasien ttg 
+penyakit Diabetus Melitus 
+,tanda gejala serta 
+komplikasinya 
+4.Menganjurkan pada pasien 
+untuk Diit Rendah Gula 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menaganjurkan pada pasien 
+agar tetap melakukan aktivitas 
+fisik teratur ( Jalan pagi ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :- Pasien dan keluarga mengerti 
+penjelasan petugas 
+O :-Menyebutkan komplikasi DM,Diit DM -TD : 140/80 mmhg-N :78 X/mnt-RR 
+: 18 X/mnt -GDA : 265 Mg/dl </t>
+  </si>
+  <si>
+    <t>SUPRIJONO, SKM</t>
+  </si>
+  <si>
+    <t>2026-03-13 13:35:00</t>
+  </si>
+  <si>
+    <t>MARYATI</t>
+  </si>
+  <si>
+    <t>3503116212560001</t>
+  </si>
+  <si>
+    <t>1956-12-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum cukup,kelemahan ekstremitas sebelah kiri,klien berjalan dengan menggunakan tongkat yll,riwayat Hipertensi kurang  lebih 6 th yll 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Gula dan Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+ - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
+O :
+-Keluarga mampu melaksanakan ROM pasif yang di ajarkan
+-TD : 150/90 mmhg
+-N  :78   X/mnt
+-RR : 20 X/mnt
+-GDA : 134 "
+</t>
+  </si>
+  <si>
+    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-03-16 12:45:00</t>
+  </si>
+  <si>
+    <t>SULASTRI</t>
+  </si>
+  <si>
+    <t>00000000000000000</t>
+  </si>
+  <si>
+    <t>3503117012480002</t>
+  </si>
+  <si>
+    <t>1948-12-30</t>
+  </si>
+  <si>
+    <t>Keadaan umum Baik,Riwayat 
+Hipertensi kurang lebih 15 th 
+yll ,Ada stroke 5 bulan yll,bisa jalan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menganjurkan pada pasien 
+untuk rendah rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari       
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup </t>
+  </si>
+  <si>
+    <t>S:- Pasien dapat menjelaskan penjelasan 
+ petugas tentang diit Hipertensi 
+O :-TD : 210/100 mmhg -N : 78 X/mnt -RR : 
+18 X/mnt -BB : 74 Kg  
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan April</t>
+  </si>
+  <si>
+    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-03-23 07:45:00</t>
+  </si>
+  <si>
+    <t>PINSIJAH</t>
+  </si>
+  <si>
+    <t>3503110309070265</t>
+  </si>
+  <si>
+    <t>3503117112550024</t>
+  </si>
+  <si>
+    <t>1955-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K/U Baik, Riwayat HT 10 Tahun yang Lalu, Sering mengeluh pusing dan kadang kadang kesemutan di kedua kaki.                                                                                                </t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
+2. Monitor TTV sebelum pelaksanaan Aktivitas Fisik
+3. Edukasi tentang pola makan perbanyak sayuran dan kurangi asupan garam
+4. Edukasi ke pasien untuk melakukan olahraga ringan setiap hari
+5. Edukasi tentang pola hidup sehat setip hari dan istirahat yang cukup</t>
+  </si>
+  <si>
+    <t>S:
+-Keluarga pasien mengatakan selalu mengingatkan minum obat secara rutin
+-Pasien mengatakan selalu rutin berolahraga dan istirahat yang cukup
+O:
+-Keluarga mampu mengawasi pasien untuk rutin minum obat
+-Pasien lebih rilek dalam menerima penyakitnya
+TD: 170/100 MMHG
+N :  90 X/MNT
+R :  20 X/MNT
+S :  36 C
+A:
+Masalah teratasi sebagian
+P:
+Intervensi di lanjutkan</t>
+  </si>
+  <si>
+    <t>YANU PRASETYO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-03-13 08:57:00</t>
+  </si>
+  <si>
+    <t>MUGI</t>
+  </si>
+  <si>
+    <t>3503110905080010</t>
+  </si>
+  <si>
+    <t>3503113112480069</t>
+  </si>
+  <si>
+    <t>1948-12-31</t>
+  </si>
+  <si>
+    <t>Keadaan umum Cukup,Pasien dapat berjalan di bantu dengan memakai tongkat,riwayat DM 10 tahun lebih</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV
+3.Menjelaskan pada pasien ttg penyakit Diabetus Melitus ,tanda gejala serta komplikasinya
+4.Menganjurkan pada pasien untuk Diit Rendah Gula 
+5.Menganjurkan pada pasien untuk rutin minum obat 
+dan kontrol secara teratur
+6.Menaganjurkan pada pasien agar tetap melakukan aktivitas fisik teratur ( Jalan pagi )</t>
+  </si>
+  <si>
+    <t>S :- Pasien dan keluarga mengerti penjelasan petugas 
+O :-Menyebutkan komplikasi DM,Diit DM
+     -TD : 140/80 mmhg-N  :78   X/mnt-RR : 18 X/mnt
+     -GDA : 245 Mg/dl</t>
+  </si>
+  <si>
+    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-02-06 10:33:00</t>
+  </si>
+  <si>
+    <t>nyami</t>
+  </si>
+  <si>
+    <t>3503112005100006</t>
+  </si>
+  <si>
+    <t>3503117112530012</t>
+  </si>
+  <si>
+    <t>1953-12-31</t>
+  </si>
+  <si>
+    <t>BAIKPX TIDAK BISA MENGGERAKKAN EKSTREMITAS KANAN, PX BISA BERBICARABISA BERPINDAH TEMPAT DENGAN CARA NGESOT. MAKAN MINUM MANDIRI. MELAKUKAN KEBERSIHAN DIRI SENDIRI. BERPAKAIAN SENDIRI, KELUARGA KAD,ANG- KADANG MEMBANTU JIKA DIPANGGIL	MELATIH KEMANDIRIAN PASIEN</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien
+dan keluarga
+2.Memonitor TTV
+3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
+4.Menjelaskan pada pasien tentang Diit Hipertensi
+5.Menjelaskan pada pasien agar minum obat secara teratur
+6.Menganjurkan pada pasien agar kontrol secara rutin dan menjaga pola hidup</t>
+  </si>
+  <si>
+    <t>S : Keluarga pasien mengatakan akan mengawasi konsumsi asin pasien dan obat rutin pasien
+O : pasien mengangguk TD 133/75 mmHg N 80 x/mnt GDA 98 mg/dl
+A : masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>DWIYANTI PRA SETYANINGSIH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-02-27 10:56:00</t>
+  </si>
+  <si>
+    <t>SUHARTI</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>3503114608650002</t>
+  </si>
+  <si>
+    <t>1965-07-29</t>
+  </si>
+  <si>
+    <t>PX MENGATAKAN KADANG2 PUSING DAN KEJULINU TD 160/90 GDA 98 KOLESTEROL 211</t>
+  </si>
+  <si>
+    <t>batasi asupan natrium (garam) maksimal 1 sendok teh per hari.</t>
+  </si>
+  <si>
+    <t>S  : PX MENGATAKAN KADANG2 PUSING DAN KEJULINU 
+O :  TD 160/90 GDA 98 KOLESTEROL 211
+A : MASALAH BELUM TERATASI
+P : LANJUTKAN INTERVENSI</t>
+  </si>
+  <si>
     <t>kemandirian A</t>
   </si>
   <si>
-    <t>AGUS WAHYONO, A.Md.Kep.</t>
+    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
+  </si>
+  <si>
+    <t>2026-02-08 14:30:00</t>
+  </si>
+  <si>
+    <t>Fitria Aprilina</t>
+  </si>
+  <si>
+    <t>3503114404920001</t>
+  </si>
+  <si>
+    <t>1992-01-04</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
+  </si>
+  <si>
+    <t>S : px mengatakan baru kembali dari ladang 
+O : px tampak kooperatif
+A : masalah teratasi 
+P : lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>kemandirian F</t>
+  </si>
+  <si>
+    <t>2026-03-08 09:07:00</t>
+  </si>
+  <si>
+    <t>HARJO MISNI</t>
+  </si>
+  <si>
+    <t>3503110608080006</t>
+  </si>
+  <si>
+    <t>3503111212520002</t>
+  </si>
+  <si>
+    <t>1953-12-12</t>
+  </si>
+  <si>
+    <t>kondisi baik td 140/90 mg/dl. kaki kiri lemes. untuk kesehariannya px berjalan menggunakan tongkat. untuk kegiatan sehari2 px bisa melakukan mandi, berpakaian, makan dengan mandiri. px sering mengikuti kegiatan seperti posyandu ptmegiatan ckg yang ada di lingkungannya gda 175, kolesterol 238</t>
+  </si>
+  <si>
+    <t>Edukasi mengenai pola hidup sehat, diet rendah garam/lemak, dan pentingnya patuh minum obat (antihipertensi/antiplatelet).</t>
+  </si>
+  <si>
+    <t>S : PX MENGATAKAN BIASANYA MAKAN MAKANAN YANG BERSANTAN 
+O: TD 140/90 KOL 238 
+A: MASALAH BELUM TERATASI 
+P: LANJUTKAN INTERVENSI</t>
+  </si>
+  <si>
+    <t>kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-02-26 11:55:00</t>
+  </si>
+  <si>
+    <t>YATIM TOTOKAGUS YANTO</t>
+  </si>
+  <si>
+    <t>3503112802057278</t>
+  </si>
+  <si>
+    <t>3503111008660001</t>
+  </si>
+  <si>
+    <t>1966-08-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Baik,Riwayat DM 5 Th yang lalu,Riwayat 
+Hipertensi kurang lebih 7 th 
+yll </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV
+3.Menganjurkan pada pasien 
+untuk rendah Garam dan rendah gula
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S:- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 190/90 mmhg -N :78 X/mnt -RR : 20 X/mnt -BB : 43.6 Kg - GDA : 253 mg/dl 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan Maret </t>
+  </si>
+  <si>
+    <t>2026-02-03 11:54:00</t>
+  </si>
+  <si>
+    <t>MAINEM</t>
+  </si>
+  <si>
+    <t>3503114607320001</t>
+  </si>
+  <si>
+    <t>1932-06-07</t>
+  </si>
+  <si>
+    <t>K/U Cukup,badan lemas,berjalan dengan dibantu keluarganya, kadang badan keju linu,perutnya terkadang nyeri atau sebah</t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan nkeluarga pasien
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik
+3.Edukasi tentang pola makan rendah gula
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit perhari
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
+6.Edukasi untuk mengurangi makanan yg merangsang asam lambung</t>
+  </si>
+  <si>
+    <t>S
+- Keluarga mengatakan akan selalu memeberikan dan mengingatkan untuk minum obat rutin
+-Pasien mengatakan akan olag raga rutin 30 menit perhari
+-Pasien mengatakan akan menghindari mkanan yg merangsang asam lambung
+O
+-Keluarga mampu mengawasi minum obat secara rutin dan menghindari memasak makanan yg terlalu pedas
+-Pasien lebih rilek untuk menerima penyakit yg di alami
+TD=131/75 MMHG
+N=80X/mnt
+RR=20X/mnt
+A
+Masalah teratasi sebagian
+P
+Intervensi dilanjutkan(Kunjungan ulang 1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>2026-02-23 11:47:00</t>
+  </si>
+  <si>
+    <t>WINARYO</t>
+  </si>
+  <si>
+    <t>3503112802052770</t>
+  </si>
+  <si>
+    <t>3503113012550001</t>
+  </si>
+  <si>
+    <t>1955-12-30</t>
+  </si>
+  <si>
+    <t>Kondisi pasien baik, pasien mengalami disabilitas indera penglihatan
+TD: 110/70 GDA: 232
+Riwayat Pasien DM</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga pasien
+2. Melakukan pemeriksaan tekanan darah 
+3. Melakukan pemeriksaan GDA
+4. Memberikan kie kepada pasien dan keluarga untuk diit rendah garam
+5. Memberikan kie kepada pasien dan keluarga untuk kontrol rutin</t>
+  </si>
+  <si>
+    <t>S: Px menerima kunjungan petugas, Pasien mengeluh sering lemas
+O: TD: 110/70 GDA : 232 pasien mengalami glaukoma
+A: Masalah teratasi sebagian
+P: Lanjutkan  intervensi</t>
+  </si>
+  <si>
+    <t>2026-02-13 12:00:00</t>
+  </si>
+  <si>
+    <t>TUKIRAH</t>
+  </si>
+  <si>
+    <t>3503112802051537</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3503117112450048</t>
+  </si>
+  <si>
+    <t>1945-12-31</t>
+  </si>
+  <si>
+    <t>Pasien mengeluh pusing, sulit berjalan, berdiri dibantu dengan tongkat, TD 180/100</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV
+3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
+4.Menjelaskan pada pasien tentang Diit Hipertensi
+5.Menjelaskan pada pasien  agar minum obat secara teratur
+6.Menganjurkan pada pasien agar kontrol secara rutin dan menjaga pola hidup</t>
+  </si>
+  <si>
+    <t>S: - Pasien dan keluarga mengatakan mengerti penjelasan petugas
+    -Pasien dapat menjelaskan Komplikasi HT dan Diit Hipertensi
+    - Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
+O: Keadaan umum: compos mentis, Tekanan darah: 180/100 mmHg, Nadi: 89 x/menit, RR: 20 x/menit.
+A: Masalah teratasi sebagian
+P: Lanjutkan intervensi pertemuan berikutnya</t>
+  </si>
+  <si>
+    <t>Pasien kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-02-23 07:58:00</t>
+  </si>
+  <si>
+    <t>Endang Rahayu</t>
+  </si>
+  <si>
+    <t>3503115609840002</t>
+  </si>
+  <si>
+    <t>1984-09-16</t>
+  </si>
+  <si>
+    <t>DISABILITAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keluarga pasien mengatakan setiap hari terlalu banyak minum teh gelas sehingga takut jika gula darah pasien meningkat </t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya
+2. Ukur ttv pasien
+3. Anjurkan keluarga untuk mengajak aktivias/kegiatan positif
+4. Anjurkan pasien untuk mengurangi minum teh dialihkan minum air putih
+5. Anjurkan keluarga pasien untuk mengawasi minum obat pasien</t>
+  </si>
+  <si>
+    <t>S : Keluarga pasien mengatakan akan mengawasi konsumsi manis pasien dan obat rutin pasien
+O : pasien mengangguk TD 120/75 mmHg N 76 x/mnt GDA 88 mg/dl
+A : masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-02-05 09:10:00</t>
+  </si>
+  <si>
+    <t>SANIYEM</t>
+  </si>
+  <si>
+    <t>3503114705680001</t>
+  </si>
+  <si>
+    <t>1968-05-07</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik,Pasien duduk di Kursi Roda,Kaki sebelah kiri ada luka,riwayat DM kurang lebih 7 tahun yang lalu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Gula 
+7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+ - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
+O :
+-Keluarga mampu melaksanakan ROM pasif yang di ajarkan
+-TD : 130/80 mmhg
+-N  :78   X/mnt
+-RR : 20 X/mnt
+-GDA : 346 "
+</t>
+  </si>
+  <si>
+    <t>2026-03-02 08:34:00</t>
+  </si>
+  <si>
+    <t>SUYATUN</t>
+  </si>
+  <si>
+    <t>3503112802055331</t>
+  </si>
+  <si>
+    <t>3503116004650001</t>
+  </si>
+  <si>
+    <t>1965-04-10</t>
+  </si>
+  <si>
+    <t>Ku Lemah
+Riwayat CVA 9 tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan , alat bantu jalan tongkat</t>
+  </si>
+  <si>
+    <t>.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 130/80 mmhg
+-  N       : 76 x/menit
+-  RR    :   20 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 1 Bulan)</t>
+  </si>
+  <si>
+    <t>Pasien Kemandirian C Berat</t>
+  </si>
+  <si>
+    <t>DINA ANINGGARWATI,  S.Kep.</t>
+  </si>
+  <si>
+    <t>2026-02-03 13:05:00</t>
+  </si>
+  <si>
+    <t>NUR HIDAYATIN</t>
+  </si>
+  <si>
+    <t>3503113112370024</t>
+  </si>
+  <si>
+    <t>3503114712690001</t>
+  </si>
+  <si>
+    <t>1969-12-07</t>
+  </si>
+  <si>
+    <t>TBC</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik tetapi pasien masih terlihat batuk</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk dan bersin
+5. Mengajarkan teknik batuk efektif</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 100/70
+- N : 80X/menit
+- RR : 24x/menit
+- BB : 46
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan ( kunjungan ulang 30 HARI )</t>
+  </si>
+  <si>
+    <t>NURKOLIS, S.Kep.,Ns.</t>
+  </si>
+  <si>
+    <t>2026-03-03 12:56:00</t>
+  </si>
+  <si>
+    <t>Slamet Riadi</t>
+  </si>
+  <si>
+    <t>3505121109840003</t>
+  </si>
+  <si>
+    <t>1984-09-11</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 120/76
+- N : 80X/menit
+- RR : 24x/menit
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan ( kunjungan ulang 30 HARI )</t>
+  </si>
+  <si>
+    <t>2026-02-27 11:51:00</t>
+  </si>
+  <si>
+    <t>SUMINI</t>
+  </si>
+  <si>
+    <t>3503117006470001</t>
+  </si>
+  <si>
+    <t>1947-06-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik,pusing
+riwayat Hipertensi kurang  lebih 15 th 
+yll 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV
+3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
+4.Menjelaskan pada pasien tentang Diit Hipertensi
+5.Menjelaskan pada pasien  agar minum obat secara teratur
+6.Menganjurkan pada pasien agar kontrol secara rutin 
+</t>
+  </si>
+  <si>
+    <t>S :- Pasien dan keluarga mengatakan mengerti penjelasan petugas
+    -Pasien menjelaskan Komplikasi HT dan Diit Hipertensi
+O :-TD : 190/100 mmhg-N  :78   X/mnt-RR : 18 X/mnt</t>
+  </si>
+  <si>
+    <t>2026-02-13 11:12:00</t>
+  </si>
+  <si>
+    <t>WARTINI</t>
+  </si>
+  <si>
+    <t>3503114702440001</t>
+  </si>
+  <si>
+    <t>1944-07-02</t>
+  </si>
+  <si>
+    <t>- KU Lemah
+- Riwayat Fraktur Femoralis 1 tahun yang lalu
+- Terdapat Kelemahan anggota gerak (kaki sebelah kanan ) karena fraktur 
+- ADL perlu bantuan</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum Latihan gerak sendi
+4. Mengajarkan aktifitas fisik/ ROM pasif sesuai dengan kemampuan pasien
+5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : - Keluarga mengatakan akan melakukan Latihan gerak yang diajarkan petugas
+     - Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kakinya berkurang
+O : - Keluarga mampu melaksanakan ROM pasif yang diajarkan 
+      - Pasien tampak rileks dengan Latihan yang diajarkan ( tidak tampak adanya nyeri)
+      - TD : 125/70 
+      - N   : 80x/menit
+      - RR : 24x/menit
+A : Masalah teratasi sebagian
+P : Intervensi dilanjutkan ( Kunjungan ulang 7-10 hari )
+</t>
+  </si>
+  <si>
+    <t>2026-03-03 08:14:00</t>
+  </si>
+  <si>
+    <t>LAMINAH</t>
+  </si>
+  <si>
+    <t>3503115003580003</t>
+  </si>
+  <si>
+    <t>1958-03-10</t>
+  </si>
+  <si>
+    <t>Pasien mengeluh, pusing nyeri tengkuk, dan susah tidur, TD 150/90</t>
+  </si>
+  <si>
+    <t>Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
+  </si>
+  <si>
+    <t>S: Pasien mengatakan pusing sejak ±2 hari, terasa berat di kepala, nyeri di bagian tengkuk dengan skala nyeri 5/10, sulit tidur pada malam hari, sering terbangun, merasa cemas dengan kondisi tekanan darahnya.
+O: Keadaan umum: compos mentis, Tekanan darah: 150/90 mmHg, Nadi: 88 x/menit, RR: 20 x/menit.
+A: Nyeri akut berhubungan dengan peningkatan tekanan vaskular sekunder hipertensi.
+P: Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
+  </si>
+  <si>
+    <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat</t>
+  </si>
+  <si>
+    <t>2026-03-02 13:07:00</t>
+  </si>
+  <si>
+    <t>DJASMI</t>
+  </si>
+  <si>
+    <t>3503111111111111</t>
+  </si>
+  <si>
+    <t>3503114303610001</t>
+  </si>
+  <si>
+    <t>1961-03-03</t>
+  </si>
+  <si>
+    <t>K/U kurang. pasien sadar, lemah, terdapat oedem pada tangan dan kaki. pasien hanya bisa terbaring di tempat tidur, aktivitas sehari2 dibantu keluarga</t>
+  </si>
+  <si>
+    <t>- Bina hubungan saling percaya kepada pasien dan keluarga
+- kaji riwayat penyakit px
+- kaji aktivitas px
+- cek TTV
+- Edukasi keluarga untuk Dibawa ke faskes</t>
+  </si>
+  <si>
+    <t>S= pasien dan keluarga menerima kunjungan petugas
+- pasien mengatakan sudah 1 bulan ini tidak bisa beraktivitas, sebelumnya hanya mengeluh kaki sakit dan bisa berjalan menggunakan tongkat
+O= terdapat oedem di kaki dan siku tangan
+- TTV; TD= 120/80 N=80 BB= 57 TB=150
+A= masalah teratasi sebagian 
+P= lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>Tingkat Kemandirian C</t>
+  </si>
+  <si>
+    <t>2026-02-26 12:53:00</t>
+  </si>
+  <si>
+    <t>Sugeng Nuryanto</t>
+  </si>
+  <si>
+    <t>3503112204930002</t>
+  </si>
+  <si>
+    <t>1993-04-22</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, pasien sadar, komunikasi kurang, tidak bisa berdiri, mobilisasi dengan ngesot, sehari hari dibantu keluarga</t>
+  </si>
+  <si>
+    <t>- bina hubungan saling percaya dengan keluarga
+- cek TTV
+- mengkaji tingkat kemandirian pasien
+- mengkaji aktivitas pasien</t>
+  </si>
+  <si>
+    <t>s= pasien dan keluarga menerima kunjungan petugas
+o= - pasien sehari2 duduk di depan rumah melihat kendaraan yang lewat
+- aktivitas harian, makan mandi berpakaian di bantu keluarga
+- px sulit berkomunikasi
+- bentuk kaki px miring, sulit untuk mobilitas
+- px sudah terdapan disabilitas fisik sejak lahir
+ttv: TD= 110/70 N=80 TB=150 BB= 62
+A: Masalah Teratasi
+P: Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>Disabilitas mental dan fisik</t>
+  </si>
+  <si>
+    <t>2026-02-24 08:15:00</t>
+  </si>
+  <si>
+    <t>BUSKAMAL BOER</t>
+  </si>
+  <si>
+    <t>3503112210100010</t>
+  </si>
+  <si>
+    <t>3503111209580003</t>
+  </si>
+  <si>
+    <t>1958-09-12</t>
+  </si>
+  <si>
+    <t>Ku Lemah
+Riwayat CVA 7 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampak lemah, letih , ADL perlu bantuan, Alat bantu Kursi Roda dan Kruk</t>
+  </si>
+  <si>
+    <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 140/80 mmhg
+-  N       :  80 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 1 Bulan lagi)</t>
+  </si>
+  <si>
+    <t>Kemandirian C berat</t>
+  </si>
+  <si>
+    <t>2026-02-06 11:26:00</t>
+  </si>
+  <si>
+    <t>MUYANAH</t>
+  </si>
+  <si>
+    <t>3503117112460023</t>
+  </si>
+  <si>
+    <t>1946-12-31</t>
+  </si>
+  <si>
+    <t>Keadaan umum Baik,riwayat Hipertensi kurang  lebih  10 th 
+yll ,aaAktivitas sehari hari dapat melaksanakan</t>
+  </si>
+  <si>
+    <t>.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Menganjurkan pada pasien untuk 
+ Rendah Garam
+4.Menganjurkan pada pasien tetap melakukan aktivitas fisik / olah raga minimal 30 menit /hari
+5.Menganjurkan pada pasien untuk rutin minum obat 
+dan kontrol secara teratur
+6.Menganjurkan pada pasien untuk menjaga pola hidup</t>
+  </si>
+  <si>
+    <t>S :- Pasien dapat menjelaskan penjelasan petugas tentang diit Hipertensi
+O :-TD : 190/90 mmhg
+     -N  :78   X/mnt
+     -RR : 20 X/mnt
+     -BB : 43.6 Kg
+     - GDA : 149 mg/dl
+A : Intervensi di lanjutkan
+P : Lakukan pemantauan TTV dengan kunjungan ulang bulan Maret</t>
+  </si>
+  <si>
+    <t>2026-02-19 15:19:00</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>3503110309070170</t>
+  </si>
+  <si>
+    <t>3503114701630003</t>
+  </si>
+  <si>
+    <t>1963-01-07</t>
+  </si>
+  <si>
+    <t>K/U Baik, Riwayat CVA 5 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, keluhan sering kesemutan pada kaki, keju linu dan terkadang pusing</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
+2. Monitor TTV sebelum pelaksanaan aktivitas fisik
+3. Edukasi tentang pola makan dan kebiasaan sehat tiap hari
+4. Edukasi ke pasien dan keluarga untuk melakukan olah raga rutin 30 menit perhari
+5. Edukasi pasien dan keluarga untuk melakukan latihan gerak sendi secara rutin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :
+- Keluarga pasien mengatakan akan selalu mengingatkan untuk minum obat secara rutin
+- Pasien mengatakan untuk selalu rutin olah raga 30 menit perhari
+O :
+- Keluarga mampu mengawasi pasien untuk minum obat secara rutin
+- Pasien lebih rilek dalam menerima penyakitnya
+TD : 155/90 MMHG
+N : 84 X/MNT
+R : 20 X/MNT
+S : 36 C
+A :
+Masalah teratasi sebagian
+P :
+Intervensi di lanjutkan (Kunjungan ulang 1 Bln sekali)
+</t>
+  </si>
+  <si>
+    <t>2026-02-19 13:05:00</t>
+  </si>
+  <si>
+    <t>Gimin</t>
+  </si>
+  <si>
+    <t>3506113112570015</t>
+  </si>
+  <si>
+    <t>1957-12-31</t>
+  </si>
+  <si>
+    <t>Ku Baik
+Riwayat Hipertensi, perokok aktif dan belum bisa untuk berhenti merokok, jarang minum obat hipertensi, minum jika terasa pusing.</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan Saling Percaya dengan Pasien dan Keluarga.
+2. Memonitor TTV saat kunjungan.
+3. Meminta keluarga untuk mengurangi konsumsi garam berlebih
+4. Mengedukasi untuk berhenti merokok dan kurangi konsumsi kopi.
+5. Mengedukasi untuk rutin minum obat hipertensi setiap hari.
+6. Meminta selalu datang ke Posyandu untuk periksa tensi dan meminta obat.</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan mengurangi konsumsi garam berlebih.
+- Pasien mengatakan akan belajar mengurangi rokok dan kopi.
+- Pasien mengatakan akan minum obat secara rutin.
+- Pasien mengatakan akan datang ke posyandu tiap bulan untuk cek kesehatan.
+O :
+- Keluarga mampu mengurangi konsumsi garam.
+- Pasien mampu meminum obat secara rutin.
+- Pasien datang secara rutin ke posyandu.
+- TD : 130/80 mmHg
+- N : 80 x/menit
+- RR : 20 x/menit
+A : Masalah teratasi sebagian
+P : Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-01-05 12:32:00</t>
+  </si>
+  <si>
+    <t>ACHMAD NURCHOLIS</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>3503062508780003</t>
+  </si>
+  <si>
+    <t>1978-08-25</t>
   </si>
   <si>
     <t>2026-01-09 13:54:00</t>
   </si>
   <si>
     <t>sadi</t>
   </si>
   <si>
     <t>3503112610090003</t>
   </si>
   <si>
     <t>3503113112320018</t>
   </si>
   <si>
     <t>1932-12-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>DISABILITAS</t>
   </si>
   <si>
     <t>kondisi pasien baik px sudah 5 thn ini sulit beraktivitas hampir semua kebutuhan nya di bantu oleh keluarga TD : 140/80</t>
   </si>
   <si>
     <t>melakukan latihan latihan rentang gerak (ROM) aktif atau pasif pada sendi ekstremitas yang mengalami keterbatasan. Memfasilitasi pasien untuk duduk di tempat tidur atau kursi secara bertahap.</t>
   </si>
   <si>
     <t>S : px sulit untuk bergerak berpindah dari tempat tidur
 O : TD 140/80, px tampak kesulitan unyuk menggerakkan badannya
 A : masalah belum teratasi
 P : lanjutkan intervensi</t>
   </si>
   <si>
     <t>kemandirian c</t>
   </si>
   <si>
-    <t>SUPRIJONO, SKM</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-15 13:18:00</t>
   </si>
   <si>
     <t>NYAMI</t>
   </si>
   <si>
     <t>35031109021100019</t>
   </si>
   <si>
     <t>35031141073200032</t>
   </si>
   <si>
     <t>1932-07-01</t>
-  </si>
-[...4 lines deleted...]
-    <t>CVA</t>
   </si>
   <si>
     <t>BAIKPX TIDAK BISA MENGGERAKKAN EKSTREMITAS KANAN, PX BISA BERBICARABISA BERPINDAH TEMPAT DENGAN CARA NGESOT. MAKAN MINUM MANDIRI. MELAKUKAN KEBERSIHAN DIRI SENDIRI. BERPAKAIAN SENDIRI, KELUARGA KAD,ANG- KADANG MEMBANTU JIKA DIPANGGIL</t>
   </si>
   <si>
     <t>MELATIH KEMANDIRIAN PASIEN</t>
   </si>
   <si>
     <t>S : PX MENGATAKAN BISA MELAKUKAN KEBERSIHAN DIRI DENGAN MANDIRI.                                                O : PX TERLIHAT BISA MENGENAKAN PAKAIAN DAN DIBANTU WAKTU MENGANCINGKAN BAJU.                    
 A : MASALAH TERATASI SEBAGIAN                                                                                                                           P : LANJUTKAN INTERVENSI</t>
   </si>
   <si>
     <t>KEMANDIRIAN B</t>
-  </si>
-[...1 lines deleted...]
-    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
   </si>
   <si>
     <t>2026-01-06 12:25:00</t>
   </si>
   <si>
     <t>SUDIATI</t>
   </si>
   <si>
     <t>3503111208080006</t>
   </si>
   <si>
     <t>3503115909360002</t>
   </si>
   <si>
     <t>1936-09-19</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik,pasien sadar, lemah,hanya terbaring di tempat tidur, aktifitas sehari" dibantu keluarga, pasien mempunyai riwayat tekanan darah tinggi
 </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya
 2. Monitor TTV
 3. Edukasi tentang pola makan rendah garam
 4. Edukasi pasien dan keluarga untuk melakukan gerak sendi
 5. Edukasi pada keluarga untuk kontrol rutin dan minum obat rutin</t>
   </si>
   <si>
     <t>S : 
 - Keluarga mengatakan akan melaksanakan latihan gerak sendi yang diajarkan petugas;
 - Pasien tampak rilek dengan Latihan yang diajarkan
 O :
 - Keluarga mampu melaksanakan Latihan Gerak Sendi
 - TD : 140/79 mmhg
 - N : 80 X/mnt
 -RR : 19 X/mnt
 -BB : 56 kg
 A : Masalah teratasi sebagian
 P : Intervensi dilanjutkan  (kunjungan ulang 1 bulan lagi)</t>
   </si>
   <si>
-    <t>DWIYANTI PRA SETYANINGSIH, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-26 13:48:00</t>
   </si>
   <si>
     <t>PAULUS YOSEF KASMUDI</t>
   </si>
   <si>
-    <t>3503113112370024</t>
-[...1 lines deleted...]
-  <si>
     <t>3503113112490024</t>
   </si>
   <si>
     <t>1949-12-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>TBC</t>
   </si>
   <si>
     <t>- Keadaan Umum Baik tetapi pasien masih terlihat batuk
 - ADL Mandiri</t>
-  </si>
-[...5 lines deleted...]
-5. Mengajarkan teknik batuk efektif</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 120/76
 - N : 80X/menit
 - RR : 24x/menit
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan ( kunjungan ulang 7-8 hari )</t>
   </si>
   <si>
-    <t>NURKOLIS, S.Kep.,Ns.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-10 13:14:00</t>
   </si>
   <si>
     <t>SITI MUALIFAH</t>
   </si>
   <si>
     <t>3503115411530001</t>
   </si>
   <si>
     <t>1953-11-14</t>
-  </si>
-[...1 lines deleted...]
-    <t>HT</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik, pasien duduk dikursi dan berdiri dengan dibantu tongkat, aktivitas berjalan dengan tongkat, pasien mengeluh merasa lemas dan badan keju-keju, kadang pusing </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien
 2. Mengukur tanda-tanda vital pasien
 3.Mengajarkan aktifitas fisik ringan sesuai kondisi pasien 
 4. Menganjurkan pasien untuk minum obat rutin dan kontrol rutin</t>
   </si>
   <si>
     <t>S : Pasien mengatakan akan rutin minum obat dan berusaha aktifitas setiap hari 
 0 : TD ; 140/90 mmHg  N ; 72 x/mnt RR ; 18 x/menit 
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi pertemuan berikutnya</t>
   </si>
   <si>
-    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-12 11:26:00</t>
   </si>
   <si>
     <t>DICKY RIZALDO RENGGA ARDANA</t>
   </si>
   <si>
     <t>3503112904080004</t>
   </si>
   <si>
     <t>3503111010020004</t>
   </si>
   <si>
     <t>2002-10-10</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Kondisi umum baik, Pasien terdiagnosa HIV
 BB: 56  TB 167 TD: 110/70</t>
   </si>
   <si>
     <t xml:space="preserve">1. Membina hubungan saling percaya dengan px, dan keluarga px
 2. Memberikan Edukasi tentang masalah penyakit 
 3. Memberikan Edukasi pengobatan pasien 
 4. Memberikan edukasi untuk kontrol rutin dan berobat ke Fasyankes secara Rutin </t>
   </si>
   <si>
     <t xml:space="preserve">S: Px menerima kunjungan petugas
 O: BB : 56 TB 167 TD: 110/70, HIV Positif 
 A: Masalah terasatasi sebagian 
 P: Lanjutkan Intervensi </t>
   </si>
   <si>
-    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-12 12:46:00</t>
   </si>
   <si>
     <t>Mugianto</t>
   </si>
   <si>
     <t>----</t>
   </si>
   <si>
     <t>3503110107710008</t>
   </si>
   <si>
     <t>1971-07-10</t>
   </si>
   <si>
     <t xml:space="preserve">Tampak kotor lusuh tidak terawat, jari tangan dan rambut kotor, bau , tampak malas mandi, kadang kelihatan gelisah </t>
   </si>
   <si>
     <t>KIE pada orang terdekat, agar senantiasa mengingatkan Px untuk mau mandi dan berobat bila sakit</t>
   </si>
   <si>
     <t>Px tampak senang dengan kunjungan petugas, mau mendengarkan arahan petugas dengan antusias.</t>
   </si>
   <si>
     <t>Px di rumah sendirian , orang tuanya pergi merantau, dan saudaranya tidak ada.</t>
-  </si>
-[...1 lines deleted...]
-    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
   </si>
   <si>
     <t>2026-01-18 10:58:00</t>
   </si>
   <si>
     <t>SARMI</t>
   </si>
   <si>
     <t>3503111604190003</t>
   </si>
   <si>
     <t>3503115507470002</t>
   </si>
   <si>
     <t>1947-07-15</t>
   </si>
   <si>
     <t>Keadaan umum baik, pasien sadar, lemah, hanya terbaring di tempat tidur, aktifitas sehari2 dibantu keluarga. kondisi pasien sudah berlangsung 6 bulan ini, tiba2 lumpuh, keluhan nyeri sendi.</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya kepada pasien dan keluarga
 2. Cek TTV Pasien 
 3. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
 4. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
 5. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
 6. Menganjurkan keluarga untuk sering di posisikan miring kanan kiri agar tidak terjadi decubitus
 7. Menganjurkan pada pasien dan keluarga untuk rutin cek kesehatan</t>
   </si>
   <si>
     <t>S :
  - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kakinya berkurang 
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 O :
 -Keluarga mampu melaksanakan ROM pasif yang di ajarkan
 -TD : 130/80 mmhg
 -N  :  80 X/mnt
 -RR : 19 X/mnt
 -BB : 47 Kg
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 bulan lagi)</t>
   </si>
   <si>
     <t>Pasien kemandirian C</t>
   </si>
   <si>
-    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-15 11:30:00</t>
   </si>
   <si>
     <t>SUMANI</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503110309070170</t>
   </si>
   <si>
     <t>3503110507580005</t>
   </si>
   <si>
     <t>1958-07-05</t>
   </si>
   <si>
     <t>K/U Baik, Riwayat CVA 2 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, keluhan kadang2 kesemutan di ekstremitas kanan dan juga keju linu</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2. Monitor TTV sebelum pelaksanaan aktivitas fisik
 3. Edukasi tentang pola makan dan kebiasaan sehat tiap hari
 4. Edukasi ke pasien dan keluarga untuk melakukan  olah raga rutin 30 menit perhari
 5. Edukasi pasien dan keluarga untuk melakukan latihan gerak sendi secara rutin</t>
   </si>
   <si>
     <t>S :
 - Keluarga pasien mengatakan akan selalu mengingatkan pasien untuk minum obat secara rutin.
 - Pasien mengatakan untuk selalu rutin olah raga 30 menit perhari
 O :
 -Keluarga mampu mengawasi minum obat secara rutin
 -Pasien menerima penyakit yang diderita
 TD : 150/90 MMHG
 N   :  84 X/Mnt
 RR : 20 X/MNT
 A :
 -Masalah Teratasi Sebagian
 P :
 -Intervensi dilanjutkan {Kunjungan ulang 1 Bulan Lagi}</t>
   </si>
   <si>
     <t>Pasien Kemandirian B</t>
   </si>
   <si>
-    <t>YANU PRASETYO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-22 13:41:00</t>
   </si>
   <si>
     <t>JIRAN</t>
   </si>
   <si>
     <t xml:space="preserve">35031120080204 </t>
   </si>
   <si>
     <t>3503110811610001</t>
   </si>
   <si>
     <t>1961-06-11</t>
   </si>
   <si>
     <t>K/U Cukup
 Riwayat CVA 4 tahun yang lalu, terdapat kelemahan anggota gerak sebelah kiri, kadang pusing, sering keju linu,tangan kiri agak kaku, badan lemah ADL B</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2. Monitor TTV sebelum pelaksanaan aktifitas fisik
 3. Edukasi tentang pola makan rendah garam
 4. Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit perhari 
 5. Edukasi pasien dan keluarga untuk melakukan gerak sendi</t>
   </si>
   <si>
     <t>S:
 - Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
 - Pasien mengatakakan akan melakukan olah raga rutin 30 menit perhari dan gerak sendi 
 O:
 - Keluarga mampu mengawasi minum obat secara rutin
 - Pasien lebih rilek dalam menerima penyakit yang dialami
   TD: 130/78 MMHG
   N : 80X/mnt
   RR: 20X/mnt
 A: 
   Masalah teratasi sebagian
 P:
   Intervensi dilanjutkan (kunjungan ulang 1 bulan sekali)</t>
   </si>
   <si>
     <t>pasien kemandirian B</t>
   </si>
   <si>
-    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-19 09:15:00</t>
   </si>
   <si>
     <t>Muhammad Bahrul Ulum</t>
   </si>
   <si>
     <t>3503111606050158</t>
   </si>
   <si>
     <t>3503111310030001</t>
   </si>
   <si>
     <t>2003-10-13</t>
   </si>
   <si>
     <t>DBD</t>
   </si>
   <si>
     <t>Ku Baik. Post opname DBD. Mulai sakit tgl 30 desember 2025 dan pulang ke trenggalek. Mengeluh panas dan tidak turun akhirnya dibawa ke RS tgl 3 Januari 2026 dan dinyatakan terkena DBD dengan trombosit 105 ribu dan diopname.</t>
   </si>
   <si>
     <t>1. Membina Hubungan Saling Percaya dengan pasien dan keluarga.
 2. Memonitor TTV sebelum pelaksanaan.
 3. Memeriksa jentik nyamuk di lingkungan rumah pasien dan sekitar lingkungan pasien.
 4. Meminta keluarga untuk melakukan PSN 3M PLUS di rumah dan lingkungan rumah.
 5. Membagikan bubuk abate di rumah pasien dan lingkungan pasien.</t>
   </si>
   <si>
     <t>S : 
 - Keluarga mengatakan pasien sudah sehat dan sudah kembali ke malang untuk kuliah.
 - Keluarga mengatakan akan melaksanakan PSN 3M PLUS di rumah dan lingkungan rumah.
 O :
 - Keluarga mampu melaksanakan PSN 3M PLUS.
 - Pasien tidak ada di rumah.
 - Tidak ditemukan jentik nyamuk di rumah dan sekitar rumah pasien.
 A : Masalah teratasi sebagian
 P : Intervensi dilanjutkan ( tetap dilakukan PSN 3M PLUS seminggu sekali )</t>
-  </si>
-[...1 lines deleted...]
-    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
   </si>
   <si>
     <t>2026-01-27 12:15:00</t>
   </si>
   <si>
     <t>KARNUN</t>
   </si>
   <si>
     <t>3503112802055458</t>
   </si>
   <si>
     <t>1937-12-31</t>
   </si>
   <si>
     <t>- Keadaan Umum Baik tetapi pasien masih terlihat batuk
 - ADL Mandiri
 - Pasien post MRS 2 minggu yang lalu</t>
   </si>
   <si>
     <t>S : 
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 120/76
 - N   : 80X/menit
 - RR  : 24x/menit
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan ( kunjungan ulang 7-8 hari )</t>
   </si>
   <si>
-    <t>-</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-01-27 16:06:00</t>
   </si>
   <si>
     <t>SUMARMINI</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503111111111111</t>
   </si>
   <si>
     <t>3503115206640001</t>
   </si>
   <si>
     <t>1964-06-12</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik. pasien sadar, lemah. hanya terbaring di tempat tidur. aktifitas sehari2 dibantu keluarga. kondisi pasien sudah berlangsung 2 bulan ini, tiba2 lumpuh. </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya kepada pasien dan keluarga
 2. Cek TTv Pasien 
 3. Menganjurkan pada pasien dan keluarga untuk rutin cek kesehatan
 4. Menganjurkan keluarga untuk sering di posisikan miring kanan kiri agar tdk terjadi decubitus</t>
   </si>
   <si>
     <t>1. Pasien dan keluarga menerima kunjungan petugas
 2. Pemeriksaan TTV: TB= 145 BB= 47 TD= 120/80 GDA= 107</t>
   </si>
   <si>
     <t>pasien kemandirian C</t>
-  </si>
-[...1 lines deleted...]
-    <t>NURJANAH, A.Md.Kep</t>
   </si>
   <si>
     <t>2026-01-22 11:30:00</t>
   </si>
   <si>
     <t>ROCHANA</t>
   </si>
   <si>
     <t>3503114406710001</t>
   </si>
   <si>
     <t>3503112710090014</t>
   </si>
   <si>
     <t>1971-06-04</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum cukup,kelemahan ekstremitas sebelah kiri,naik kursi roda ,riwayat DM kurang lebih 8 tahun yll,riwayat Hipertensi kurang  lebih 6 th yll </t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien dan keluarga
 2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
 4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
 5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
 6.Menganjurkan pada pasien untuk Diit Rendah Gula dan Rendah Garam
 7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur</t>
   </si>
   <si>
     <t xml:space="preserve">S :
  - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
  - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
 O :
 -Keluarga mampu melaksanakan ROM pasif yang di ajarkan
 -TD : 150/90 mmhg
 -N  :78   X/mnt
 -RR : 20 X/mnt
 -GDA : 346 </t>
   </si>
   <si>
-    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-29 12:30:00</t>
   </si>
   <si>
     <t>Kadinem</t>
   </si>
   <si>
     <t>3503117112830057</t>
-  </si>
-[...1 lines deleted...]
-    <t>1953-12-31</t>
   </si>
   <si>
     <t>Ku cukup
 Riwayat HT 6 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, sering keju linu, nyeri persendian,tampak lemah, letih , ADL B</t>
   </si>
   <si>
     <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
 2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.	Mengukur ADL sebelum Latihan intervensi
 4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
 5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
 6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
 7. Edukasi untuk kontrol rutin Tekanan Darah</t>
   </si>
   <si>
     <t>S :
 -  pasien mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kakinya berkurang 
 O :
 - Keluarga mampu melaksanakan ROM pasif yang diajarkan
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 -  TD     : 150/80 mmhg
 -  N       :  80 x/menit
 -  RR    :   24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 bulan lagi)</t>
   </si>
   <si>
     <t>Pasien tinggal sendirian, alat bantu jalan tongkat</t>
-  </si>
-[...1 lines deleted...]
-    <t>DINA ANINGGARWATI,  S.Kep.</t>
   </si>
   <si>
     <t>Pembuat</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>Petugas Home Care</t>
   </si>
   <si>
     <t>NIP. -</t>
   </si>
   <si>
     <t>dr. MURTI RUKIYANDARI</t>
   </si>
   <si>
     <t>NIP. 19800611 200903 2 004</t>
   </si>
   <si>
     <t>DINA ANINGGARWATI, Amd.Kep.</t>
   </si>
   <si>
     <t>NIP. 19821208 201406 2 003</t>
   </si>
@@ -1139,905 +2368,2415 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B25" sqref="B25:M26"/>
+      <selection activeCell="B60" sqref="B60:M61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="275.933" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="226.373" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="2">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="2">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="D4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="F4" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2">
+        <v>57</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H4" s="2">
-[...2 lines deleted...]
-      <c r="I4" s="2" t="s">
+      <c r="L4" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="M4" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="N4" s="2" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="G5" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="L5" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J5" s="2" t="s">
+      <c r="M5" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="K5" s="2" t="s">
+      <c r="N5" s="2" t="s">
         <v>55</v>
-      </c>
-[...5 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="G6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2">
+        <v>69</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="K6" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="2" t="s">
+      <c r="L6" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="J6" s="2" t="s">
+      <c r="M6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="2" t="s">
         <v>64</v>
-      </c>
-[...8 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2">
+        <v>40</v>
+      </c>
+      <c r="I7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="J7" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="2" t="s">
+      <c r="K7" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="2">
+      <c r="L7" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="I7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="2" t="s">
+      <c r="M7" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="K7" s="2" t="s">
+      <c r="N7" s="2" t="s">
         <v>74</v>
-      </c>
-[...5 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="G8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="2">
+        <v>46</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="K8" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="2" t="s">
+      <c r="L8" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="J8" s="2" t="s">
+      <c r="M8" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="K8" s="2" t="s">
+      <c r="N8" s="2" t="s">
         <v>84</v>
-      </c>
-[...5 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="2">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="J9" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="K9" s="2" t="s">
+      <c r="L9" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="L9" s="2" t="s">
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="G10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2">
+        <v>83</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="K10" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J10" s="2" t="s">
+      <c r="L10" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="K10" s="2" t="s">
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="2">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="M11" s="2"/>
       <c r="N11" s="2" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="2">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="2"/>
       <c r="J12" s="2" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="2">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>132</v>
+        <v>90</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="M13" s="2"/>
+        <v>128</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="N13" s="2" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="2">
+        <v>77</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="L14" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
         <v>138</v>
-      </c>
-[...31 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2">
+        <v>72</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="K15" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="L15" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
         <v>147</v>
-      </c>
-[...28 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="2">
+        <v>60</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="L16" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="M16" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="N16" s="2" t="s">
         <v>157</v>
-      </c>
-[...26 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
+        <v>40</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="2">
+        <v>34</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>39</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="2">
+        <v>72</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>38</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="2">
+        <v>59</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>37</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="2">
+        <v>93</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>36</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="2">
+        <v>70</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>35</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="2">
+        <v>80</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>34</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="2">
+        <v>41</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>33</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="2">
+        <v>57</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>32</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="2">
+        <v>60</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>31</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="2">
+        <v>56</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>30</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H27" s="2">
+        <v>41</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>29</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="2">
+        <v>78</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" s="2">
+        <v>81</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>27</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="2">
+        <v>67</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="M30" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="N30" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>26</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="2">
+        <v>64</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="N31" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="2">
+        <v>32</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>24</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33" s="2">
+        <v>67</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>23</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" s="2">
+        <v>79</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>22</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="2">
+        <v>63</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>21</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D36" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36" s="2">
+        <v>68</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>20</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H37" s="2">
+        <v>47</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>19</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="2">
+        <v>93</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="N38" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>18</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="2">
+        <v>93</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>17</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" s="2">
+        <v>89</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>16</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H41" s="2">
+        <v>76</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>15</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="2">
+        <v>72</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>14</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" s="2">
+        <v>23</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>13</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H44" s="2">
+        <v>54</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="N44" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>12</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="2">
+        <v>78</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>11</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H46" s="2">
+        <v>67</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>10</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H47" s="2">
+        <v>64</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="N47" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>8</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H48" s="2">
+        <v>22</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>7</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H49" s="2">
+        <v>88</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>6</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50" s="2">
+        <v>61</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="N50" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>5</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="2">
+        <v>54</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
         <v>3</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="2">
+      <c r="B52" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2">
         <v>72</v>
       </c>
-      <c r="I17" s="2" t="s">
-[...70 lines deleted...]
-      <c r="M26" s="3"/>
+      <c r="I52" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="N52" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="B56" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="B60" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="B61" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B21:E21"/>
-[...4 lines deleted...]
-    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="J56:M56"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="J61:M61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B20" sqref="B20:M21"/>
+      <selection activeCell="B43" sqref="B43:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="275.933" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="226.373" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -2046,619 +4785,1611 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>164</v>
+        <v>435</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>165</v>
+        <v>436</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>166</v>
+        <v>437</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>166</v>
+        <v>437</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>168</v>
+        <v>438</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>169</v>
+        <v>439</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>170</v>
+        <v>440</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>171</v>
+        <v>441</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>145</v>
+        <v>419</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>146</v>
+        <v>420</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>147</v>
+        <v>270</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>148</v>
+        <v>421</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>149</v>
+        <v>422</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>61</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>150</v>
+        <v>423</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>151</v>
+        <v>424</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>152</v>
+        <v>425</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>153</v>
+        <v>426</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>154</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>137</v>
+        <v>413</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>138</v>
+        <v>414</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>139</v>
+        <v>415</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>140</v>
+        <v>416</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H4" s="2">
         <v>88</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>141</v>
+        <v>417</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>65</v>
+        <v>238</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>142</v>
+        <v>418</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>117</v>
+        <v>395</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>118</v>
+        <v>396</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>119</v>
+        <v>397</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>120</v>
+        <v>398</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>121</v>
+        <v>399</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H5" s="2">
         <v>64</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>122</v>
+        <v>400</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>123</v>
+        <v>401</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>124</v>
+        <v>402</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>125</v>
+        <v>403</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>107</v>
+        <v>387</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>108</v>
+        <v>388</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>109</v>
+        <v>303</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>110</v>
+        <v>389</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>111</v>
+        <v>390</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>112</v>
+        <v>391</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>113</v>
+        <v>392</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>114</v>
+        <v>393</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>115</v>
+        <v>394</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>97</v>
+        <v>378</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>98</v>
+        <v>379</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>99</v>
+        <v>380</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>100</v>
+        <v>381</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>101</v>
+        <v>382</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>102</v>
+        <v>383</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>103</v>
+        <v>384</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>104</v>
+        <v>385</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>105</v>
+        <v>386</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>68</v>
+        <v>353</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>69</v>
+        <v>354</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>71</v>
+        <v>356</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H8" s="2">
         <v>72</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>73</v>
+        <v>357</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>74</v>
+        <v>358</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>75</v>
+        <v>359</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>58</v>
+        <v>347</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>59</v>
+        <v>348</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>61</v>
+        <v>349</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>62</v>
+        <v>350</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2">
         <v>76</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>64</v>
+        <v>351</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>65</v>
+        <v>238</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>66</v>
+        <v>352</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>67</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>49</v>
+        <v>339</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>50</v>
+        <v>340</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>51</v>
+        <v>341</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>52</v>
+        <v>342</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>53</v>
+        <v>343</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2">
         <v>89</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>54</v>
+        <v>344</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>55</v>
+        <v>345</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>56</v>
+        <v>346</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>37</v>
+        <v>330</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>38</v>
+        <v>331</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>39</v>
+        <v>332</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>333</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>41</v>
+        <v>334</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>44</v>
+        <v>335</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>45</v>
+        <v>336</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>46</v>
+        <v>337</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>48</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>26</v>
+        <v>321</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>27</v>
+        <v>322</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>28</v>
+        <v>323</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>29</v>
+        <v>324</v>
       </c>
       <c r="F12" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H12" s="2">
         <v>93</v>
       </c>
       <c r="I12" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>21</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D13" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="2">
+        <v>68</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>22</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="2">
+        <v>63</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>23</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2">
+        <v>79</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>24</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="2">
+        <v>67</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="N16" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>26</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="2">
+        <v>64</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>27</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="2">
+        <v>67</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>28</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="2">
+        <v>81</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>29</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="2">
+        <v>78</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>32</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="2">
+        <v>60</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>35</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="2">
+        <v>80</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>36</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="2">
+        <v>70</v>
+      </c>
+      <c r="I23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="J12" s="2" t="s">
-[...16 lines deleted...]
-      <c r="B16" s="3" t="s">
+      <c r="J23" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>37</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="2">
+        <v>93</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>39</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25" s="2">
+        <v>72</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="M25" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="C16" s="3"/>
-[...47 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="N25" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>41</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="2">
+        <v>60</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>42</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="2">
+        <v>72</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>43</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="2">
+        <v>77</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>44</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" s="2">
+        <v>70</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>45</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="2">
+        <v>77</v>
+      </c>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>46</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="2">
+        <v>69</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>47</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="2">
+        <v>83</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>48</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33" s="2">
+        <v>68</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>51</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="2">
+        <v>69</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>55</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="2">
+        <v>81</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="B39" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="B43" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="B44" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B16:E16"/>
-[...4 lines deleted...]
-    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="J39:M39"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="J44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:M12"/>
+      <selection activeCell="B28" sqref="B28:M29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="207.521" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="239.37" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="202.808" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="246.511" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -2666,193 +6397,925 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>164</v>
+        <v>435</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>165</v>
+        <v>436</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>166</v>
+        <v>437</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>166</v>
+        <v>437</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>168</v>
+        <v>438</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>169</v>
+        <v>439</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>170</v>
+        <v>440</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>171</v>
+        <v>441</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>68</v>
+        <v>353</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>69</v>
+        <v>354</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>71</v>
+        <v>356</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>72</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>73</v>
+        <v>357</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>74</v>
+        <v>358</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>75</v>
+        <v>359</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>76</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>21</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D4" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2">
+        <v>68</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>23</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2">
+        <v>79</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>27</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2">
+        <v>67</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="B7" s="3" t="s">
-[...9 lines deleted...]
-      <c r="J7" s="3" t="s">
+      <c r="A7" s="2">
+        <v>29</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2">
+        <v>78</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>33</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2">
+        <v>57</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>35</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="2">
+        <v>80</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>36</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2">
+        <v>70</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>37</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2">
+        <v>93</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>38</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="K7" s="3"/>
-[...4 lines deleted...]
-      <c r="B11" s="3" t="s">
+      <c r="C12" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="2">
+        <v>59</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L12" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="C11" s="3"/>
-[...29 lines deleted...]
-      <c r="M12" s="3"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>41</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="2">
+        <v>60</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>43</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="2">
+        <v>77</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>44</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2">
+        <v>70</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>47</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="2">
+        <v>83</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>48</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="2">
+        <v>68</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>51</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="2">
+        <v>69</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>53</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="2">
+        <v>57</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>54</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="2">
+        <v>49</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="B24" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="B28" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="B29" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B7:E7"/>
-[...4 lines deleted...]
-    <mergeCell ref="J12:M12"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="J29:M29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
@@ -2891,126 +7354,126 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="B5" s="3" t="s">
-        <v>173</v>
+        <v>442</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3" t="s">
-        <v>174</v>
+        <v>443</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="9" spans="1:14">
       <c r="B9" s="3" t="s">
-        <v>183</v>
+        <v>452</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="s">
-        <v>177</v>
+        <v>446</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="B10" s="3" t="s">
-        <v>184</v>
+        <v>453</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>178</v>
+        <v>447</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="J10:M10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:M12"/>
+      <selection activeCell="B13" sqref="B13:M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -3036,193 +7499,277 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>7</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>137</v>
+        <v>413</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>138</v>
+        <v>414</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>139</v>
+        <v>415</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>140</v>
+        <v>416</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H2" s="2">
         <v>88</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>141</v>
+        <v>417</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>65</v>
+        <v>238</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>142</v>
+        <v>418</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>58</v>
+        <v>347</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>59</v>
+        <v>348</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>61</v>
+        <v>349</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>62</v>
+        <v>350</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H3" s="2">
         <v>76</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>64</v>
+        <v>351</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>65</v>
+        <v>238</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>66</v>
+        <v>352</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>67</v>
-[...54 lines deleted...]
-      <c r="M12" s="3"/>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>30</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="2">
+        <v>41</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>31</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2">
+        <v>56</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="B9" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="B13" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="B14" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B7:E7"/>
-[...4 lines deleted...]
-    <mergeCell ref="J12:M12"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="J9:M9"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="J13:M13"/>
+    <mergeCell ref="J14:M14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>