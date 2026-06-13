--- v1 (2026-04-15)
+++ v2 (2026-06-13)
@@ -20,634 +20,1792 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="Dina (60+)" sheetId="2" r:id="rId5"/>
     <sheet name="Bekti (DM &amp; HT)" sheetId="3" r:id="rId6"/>
     <sheet name="Panji (Jantung)" sheetId="4" r:id="rId7"/>
     <sheet name="Nurkolis (TBC)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
+    <t>2026-05-09 10:00:00</t>
+  </si>
+  <si>
+    <t>SUHADI</t>
+  </si>
+  <si>
+    <t>35031107091500047</t>
+  </si>
+  <si>
+    <t>3503111505790002</t>
+  </si>
+  <si>
+    <t>1979-05-15</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>JIWA</t>
+  </si>
+  <si>
+    <t>kondisi px stabil px dirumah kadang kadang membantu orang tuanya</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : px mengatakan baru kembali dari ladang 
+O : px tampak kooperatif
+A : masalah teratasi 
+P : lanjutkan intervensi
+</t>
+  </si>
+  <si>
+    <t>kemandirian s</t>
+  </si>
+  <si>
+    <t>AGUS WAHYONO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-06 12:47:00</t>
+  </si>
+  <si>
+    <t>ROFIAH</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3503116310600002</t>
+  </si>
+  <si>
+    <t>1960-10-23</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik,keluhanterkadang leher terasa kaku,nyeri persendian,sering kesemutan</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menganjurkan pada pasien 
+untuk rendah rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+6.Menganjurkan pada pasien untuk kontrol rutin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S:- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD :170/100 mmhg -N : 78 X/mnt -RR 
+18 X/mnt -BB : 60 Kg TB : 158 Cm,GDA : 101 Mg/dl,UA : 5,3,Chol : 210 mg/dl
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan Juni
+</t>
+  </si>
+  <si>
+    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-15 19:33:00</t>
+  </si>
+  <si>
+    <t>ISTIANINGSIH</t>
+  </si>
+  <si>
+    <t>3503114708400002</t>
+  </si>
+  <si>
+    <t>1940-08-07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasien dengan riwayat Tensi tinggi dengan keluhan pusing dan cengeng	
+</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien
+2. Edukasi pasien kontrol rutin ke faskes
+3. Edukasi diit rendah garam
+4. Edukasi rutin aktifitas fisik dan kelola stress
+5. Edukasi minum obat tensi rutin</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kadang pusing dan cengeng, jarang kontrol dan obat sering bolong
+O : K/u baik, TD : 143/ 89 mmHg, TB : 148cm , BB : 42 cm LP : 78 cm GD : 111 mg/dl , Kolesterol : 126 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-08 11:29:00</t>
+  </si>
+  <si>
+    <t>TUKINI</t>
+  </si>
+  <si>
+    <t>3503111403600001</t>
+  </si>
+  <si>
+    <t>3503115210400001</t>
+  </si>
+  <si>
+    <t>1940-12-10</t>
+  </si>
+  <si>
+    <t>Pasien mengatakan kalau kadang pusing
+K/U Baik
+Pasien memakai alat bantu jalan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Melakukan pemeriksaan TTV
+- Mengajari keluarga tentang latihan gerak sendi
+- Menganjurkan pada pasien dan keluarga untuk konterol rutin dan minum obat teratur
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Pasien mengatakan sudah minum obat teratur 
+    Pasien mengatakan sudah diajari latihan gerak sendi
+O : TTV : TD 140/90
+                S : 36
+               N : 84x/ menit
+A : Masalah teratasi sebagian
+P : Lanjutkan kunjungan Ulang </t>
+  </si>
+  <si>
+    <t>LISA ENDRIENI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-22 10:05:00</t>
+  </si>
+  <si>
+    <t>SUYATMI</t>
+  </si>
+  <si>
+    <t>3503112307210001</t>
+  </si>
+  <si>
+    <t>3503115707610002</t>
+  </si>
+  <si>
+    <t>1961-07-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasien dengan riwayat Tensi tinggi dengan keluhan pusing dan cengeng </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Bina hubungan saling percaya dengan pasien
+2. Edukasi pasien kontrol rutin ke faskes
+3. Edukasi diit rendah garam
+4. Edukasi rutin aktifitas fisik dan kelola stress
+5. Edukasi minum obat tensi rutin 
+</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kadang pusing dan cengeng, jarang kontrol dan obat sering bolong 
+O : K/u baik, TD : 169/ 89 mmHg, TB : 151 cm , BB : 55.6 cm LP : 88 cm GD : 111 mg/dl , Kolesterol : 126 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>Pamantauan pasien HT terkendali</t>
+  </si>
+  <si>
+    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
+  </si>
+  <si>
+    <t>2026-05-25 10:48:00</t>
+  </si>
+  <si>
+    <t>SUPARTI</t>
+  </si>
+  <si>
+    <t>3503110903180004</t>
+  </si>
+  <si>
+    <t>3503117112480001</t>
+  </si>
+  <si>
+    <t>1948-12-31</t>
+  </si>
+  <si>
+    <t>CVA</t>
+  </si>
+  <si>
+    <t>K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan kursi roda, aktifitas sepenuhnya dibantu keluarga</t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik 
+3.Edukasi tentang pola makan rendah gula dan rendah garam 
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari 
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
+6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
+  </si>
+  <si>
+    <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untuk minum obat rutin- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit- pasien mau minum obat pemberian tenaga kesehatan 
+O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg        berlemak atau makanan cepat saji- pasien lebih rilek untuk menerima penyakit yg di alami- TD=125/75 MMHG N =80X/MNT RR=20 X/MNT 
+A=Masalah teratasi sebagian 
+p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>Pasien dengan kemandirian C</t>
+  </si>
+  <si>
+    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
+  </si>
+  <si>
+    <t>2026-05-13 08:45:00</t>
+  </si>
+  <si>
+    <t>Sujiah</t>
+  </si>
+  <si>
+    <t>3503116502610001</t>
+  </si>
+  <si>
+    <t>1961-02-25</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum cukup,riwayat DM kurang lebih 8 tahun yll,riwayat Hipertensi dan jalan agak diseret
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Gula dan Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan diet makanan
+ - Pasien mengatakan latihan yang diajarkan membuat jalan yang dulu susah sekarang meskipun di seret sudah bisa jalan sendiri
+O :
+-Keluarga mampu melaksanakan ROM pasif yang di ajarkan
+-TD : 120/90 mmhg
+-N  :78   X/mnt
+-RR : 20 X/mnt
+-GDA : 231"
+</t>
+  </si>
+  <si>
+    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-05-07 10:52:00</t>
+  </si>
+  <si>
+    <t>MOCH HASAN</t>
+  </si>
+  <si>
+    <t>-----</t>
+  </si>
+  <si>
+    <t>3503110510510005</t>
+  </si>
+  <si>
+    <t>1951-10-05</t>
+  </si>
+  <si>
+    <t>Kondisi baik, tapi ada keluhan Sakit kepala dan rasa berat di tengkuk (paling sering di pagi hari),</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Mengajarkan relaksasi sederhana untuk mengurangi nyeri tengkuk
+5. Menganjurkan minum obat rutin
+</t>
+  </si>
+  <si>
+    <t>S: Pasien mengatakan kadang-kadang masih terasa kaku/berat di bagian tengkuk, terutama jika kurang tidur atau setelah makan makanan asin. Pasien menyatakan tidak rutin minum obat hipertensi.
+O: TD 150/90mmHg  N:78X/Mnt RR: 19X/Mnt BB:66Kg TB:171cm
+A: Diagnosis Keperawatan: Manajemen Kesehatan Tidak Efektif b.d Kurang Terpapar Informasi (mengenai diet rendah garam yang ketat)
+P:Edukasi Nutrisi: Mengingatkan kembali batasan konsumsi garam (maksimal 1 sendok teh per hari) dan memberikan alternatif pengganti rasa (bawang, salam, ketumbar) agar makanan tidak hambar.
+Manajemen Obat: Motivasi pasien untuk mempertahankan kepatuhan minum obat malam hari dan mengingatkan jadwal kontrol ke Puskesmas sebelum obat habis (3 hari lagi).
+Aktivitas Fisik: Menganjurkan pasien mempertahankan kebiasaan jalan paginya menjadi konsisten 30 menit per sesi, 3-5 kali seminggu.
+Pemantauan Mandiri: Memuji kedisiplinan pasien dalam mencatat tensi di buku kontrol dan memotivasi untuk melanjutkannya.</t>
+  </si>
+  <si>
+    <t>Pasien dirumah bersama 2 anaknya yg ODMK dan 1 cucu laki-laki yang masih kelas 4 SD</t>
+  </si>
+  <si>
+    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-05-22 10:14:00</t>
+  </si>
+  <si>
+    <t>Wisik Dyah Susilowati</t>
+  </si>
+  <si>
+    <t>3503110103050183</t>
+  </si>
+  <si>
+    <t>3503114304590001</t>
+  </si>
+  <si>
+    <t>1959-04-03</t>
+  </si>
+  <si>
+    <t>Ku Baik
+Riwayat HT sudah lama,  tidak ada kelemahan anggota gerak, ADL perlu sedikit bantuan saat berdiri jika duduk dilantai.</t>
+  </si>
+  <si>
+    <t>1.
+Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
+2.
+Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.
+Mengukur ADL sebelum latihan intervensi
+4.
+Mengajarkan aktifitas fisik
+5.
+Memonitor minum obat teratur
+6.
+Mengajarkan diit rendah garam
+7.
+Memonitor TTV tiap bulan</t>
+  </si>
+  <si>
+    <t>:
+-
+Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-
+Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
+-
+Pasien mengatakan tidak rutin cek tensi
+O :
+-
+Keluarga mampu memotivasi pasien untuk aktifitas fisik
+-
+Keluarga mampu memotivasi pasien untuk diit rendah garam
+-
+Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
+- TD : 171/95 mmHg
+-
+N : 80 x/menit
+-
+RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
+  </si>
+  <si>
+    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-05-29 16:03:00</t>
+  </si>
+  <si>
+    <t>DJUMADI</t>
+  </si>
+  <si>
+    <t>3503111111111111</t>
+  </si>
+  <si>
+    <t>3503111512570001</t>
+  </si>
+  <si>
+    <t>1957-12-15</t>
+  </si>
+  <si>
+    <t>DISABILITAS</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, pasien tidak bisa berjalan dengan baik/ normal. kaki sebelah kiri terasa kaku sudah 5 tahun ini</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya
+2. pantau TTV
+3. Menganjurkan pasien untuk beraktifitas ringan
+4. anjurkan pasien untuk menjaga kebersihan diri/ personal hygiene</t>
+  </si>
+  <si>
+    <t>S= Pasien berjalan dengan bantuan tongkat
+O= TTV TD=130/80 N=80 GDA=115 BB=58,6 TB=158
+A= Masalah teratasi sebagian
+P= Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>Pasien kemandirian B</t>
+  </si>
+  <si>
+    <t>NURJANAH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-05-26 11:21:00</t>
+  </si>
+  <si>
+    <t>MUGITO</t>
+  </si>
+  <si>
+    <t>3503110404540001</t>
+  </si>
+  <si>
+    <t>1954-04-04</t>
+  </si>
+  <si>
+    <t>TBC</t>
+  </si>
+  <si>
+    <t>Keadaan Umum secara umum Baik tetapi pasien masih terlihat batuk</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk dan bersin
+5. Mengajarkan teknik batuk efektif</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 120/70
+- N : 80X/menit
+- RR : 20x/menit
+- BB : 52
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>NURKOLIS, S.Kep.,Ns.</t>
+  </si>
+  <si>
+    <t>2026-05-24 08:09:00</t>
+  </si>
+  <si>
+    <t>ERISHA WAHYU SIKMADELLA</t>
+  </si>
+  <si>
+    <t>6202172901130001</t>
+  </si>
+  <si>
+    <t>3503134903060001</t>
+  </si>
+  <si>
+    <t>2006-03-09</t>
+  </si>
+  <si>
+    <t>Keadaan umum UKUP, RIWAYAT dm kurang lebih 2 tahun</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor kondisi umum dan TTV
+3. Memberikan penjelasan pada pasien tentang penyakit Diabetes Melitus, tanda gejala dan komplikasinya
+4. Menganjurkan pasien untuk rutin berolahraga setiap hari
+5. Menganjurkan pasien untuk menjalankan diet rendah gula
+6. Menganjurkan pada pasien Untuk Rutin Minum Obat dan kontrol rutin</t>
+  </si>
+  <si>
+    <t>S- Pasien dan keluarga mengerti Penjelasan Petugas
+O- K/U Baik, GDA 301 mg/dl, T:110/70 mmhg, N:88 X/mnt, S:36 C
+A- Masalah Teratasi Sebagian
+P- Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>YANU PRASETYO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-13 10:13:00</t>
+  </si>
+  <si>
+    <t>MARSAID</t>
+  </si>
+  <si>
+    <t>3503112708100014</t>
+  </si>
+  <si>
+    <t>35031110506440001</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ku Lemah
+Riwayat CVA 1 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan </t>
+  </si>
+  <si>
+    <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 140/80 mmhg
+-  N       :  80 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 3-5 hari)</t>
+  </si>
+  <si>
+    <t>ADL C Total</t>
+  </si>
+  <si>
+    <t>DINA ANINGGARWATI,  S.Kep.</t>
+  </si>
+  <si>
+    <t>2026-05-12 09:31:00</t>
+  </si>
+  <si>
+    <t>ATMINAH</t>
+  </si>
+  <si>
+    <t>3503110703110007</t>
+  </si>
+  <si>
+    <t>3503114101300002</t>
+  </si>
+  <si>
+    <t>1930-01-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KONDISI UMUM PX BAIK PX TIDAK PUNYA RIWAYAT PENYAKIT KARENA USIA PX YANG SUDAH SANGAT TUA PX KESULITAN DALAM MELAKUKAN AKTIVITAS FISIK DAN TIDAK BISA BERJALAN </t>
+  </si>
+  <si>
+    <t>LATIH PX UNTUK MELAKUKAN AKTIFITAS RINGAN SEPERTI MAKAN SENDIRI</t>
+  </si>
+  <si>
+    <t>S : PX MENGATAKAN SUDAH SANGAT KESULITAN MELAKUKAN KEGIATAN SEHARI2
+0 : PASIEN TIDAK BISA BERJALAN DAN LEBIH SERING DUDUK DAN TIDURAN  HAMPIR SEMUA KEGIATAN DILAYANI OLEH KELUARGA
+A : MASALAH BELUM TERATASI 
+P LANJUTKAN INTERVENSI</t>
+  </si>
+  <si>
+    <t>kemandirian C</t>
+  </si>
+  <si>
+    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
+  </si>
+  <si>
+    <t>2026-04-14 09:12:00</t>
+  </si>
+  <si>
+    <t>sudiati</t>
+  </si>
+  <si>
+    <t>3503111208080006</t>
+  </si>
+  <si>
+    <t>3503115909360002</t>
+  </si>
+  <si>
+    <t>1936-09-19</t>
+  </si>
+  <si>
+    <t>kondisi umum baik px untuk beraktivitas mobilisasi terbatas px dengan kemandirian B px bisa melakukan sebagian kegiatan dengan mandiri tapi untuk berjalan dan berpindah tempat px belum bisa</t>
+  </si>
+  <si>
+    <t>latih kemandirian px</t>
+  </si>
+  <si>
+    <t>s : px mengatakan kalo untuk berjalan dan berpindah tempat masih kesulitan
+o : mobilitas px terbatas
+a: masalah belum teratasi
+p: lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-04-20 10:03:00</t>
+  </si>
+  <si>
+    <t>SITI HALIMAH</t>
+  </si>
+  <si>
+    <t>3503114112660001</t>
+  </si>
+  <si>
+    <t>1966-01-12</t>
+  </si>
+  <si>
+    <t>K/U Cukup,tidak bisa berjalan tanpa bantuan kursi roda atau tongkat, aktifitas di bantu oleh keluarga</t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik
+3.Edukasi tentang pola makan rendah gula dan rendah garam
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi
+6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
+  </si>
+  <si>
+    <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untukminum obat rutin
+    - pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
+    - pasien mau minum obat pemberian tenaga kesehatan
+o=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg        berlemak atau makanan cepat saji
+    - pasien lebih rilek untuk menerima penyakit yg di alami
+    - TD=130/75 MMHG
+       N =80X/MNT
+       RR=20 X/MNT
+A=Masalah teratasi sebagian
+p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>pasien kemandirian C</t>
+  </si>
+  <si>
+    <t>2026-04-10 15:44:00</t>
+  </si>
+  <si>
+    <t>BIBIT</t>
+  </si>
+  <si>
+    <t>3503114107620006</t>
+  </si>
+  <si>
+    <t>1962-07-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K/U baik, personal higiene baik, px mengalami cva dari 4 tahun lalu tangan dan kaki kanan masih kaku, TD 130/80
+</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling
+percaya dengan pasien
+dan keluarga
+2.Memonitor TTV
+3.Menjelaskan pada pasien ttg
+penyakit CVA 
+,tanda gejala serta
+komplikasinya
+4.Menganjurkan pada pasien
+untuk Diit Rendah Gula dan garam
+5.Menganjurkan pada pasien
+untuk rutin minum obat
+dan kontrol secara teratur
+6.Menganjurkan pada pasien
+agar tetap melakukan aktivitas
+fisik teratur (latihan ROM)</t>
+  </si>
+  <si>
+    <t>S: px dan keluarga menerima kunjungan petugas
+keluarga mengerti komplikasi dari CVA
+O: TD : 130/80 N :78 RR: 18
+bb: 59 
+Obat : Amlodipin 5mg 1x1
+A: Masalah teratasi sebagian 
+P: Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-04-10 12:17:00</t>
+  </si>
+  <si>
+    <t>MARSANI</t>
+  </si>
+  <si>
+    <t>3503111304100013</t>
+  </si>
+  <si>
+    <t>3503113112470015</t>
+  </si>
+  <si>
+    <t>1947-03-11</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik
+Pasien mengeluh masih batuk, mual tetapi tidak demam</t>
+  </si>
+  <si>
+    <t>- Melakukan pemeriksaan TTV 
+- Mengajarkan cara batuk efektif 
+- Menganjurkan keluarga untuk melakukan pemantauan minum obat setiap hari
+- Menganjurkan untuk makan makanan yang bergizi</t>
+  </si>
+  <si>
+    <t>S  : Pasien mengatakan kalau kadang masih batuk
+O : TTV : TD : 120/70 mmHg
+               BB : 56 kg
+                N  : 80x/menit
+                RR : 24x/menit
+     Pasien kadang masih batuk
+A : Masalah belum teratasi
+P : Intervensi dilakjutkan ( kunjungan ulang 3 -5 hari lagi</t>
+  </si>
+  <si>
+    <t>2026-04-17 09:31:00</t>
+  </si>
+  <si>
+    <t>SRIYATI</t>
+  </si>
+  <si>
+    <t>3503115111620001</t>
+  </si>
+  <si>
+    <t>1962-11-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik,pusing 
+riwayat Hipertensi kurang lebih 
+10 th 
+yll </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menjelaskan Pada pasien dan 
+keluarga tentang penyakit 
+hipertensi dan Komplikasinya 
+4.Menjelaskan pada pasien 
+tentang Diit Hipertensi 
+5.Menjelaskan pada pasien 
+agar minum obat secara teratur 
+6.Menganjurkan pada pasien 
+agar kontrol secara rutin </t>
+  </si>
+  <si>
+    <t>S :- Pasien dan keluarga mengatakan 
+mengerti penjelasan petugas -Pasien menjelaskan Komplikasi HT 
+dan Diit Hipertensi 
+O :-TD : 180/100 mmhg-N :78 X/mnt-RR 
+: 18 X/mnt</t>
+  </si>
+  <si>
+    <t>SUPRIJONO, SKM</t>
+  </si>
+  <si>
+    <t>2026-05-05 11:07:00</t>
+  </si>
+  <si>
+    <t>SUYADI</t>
+  </si>
+  <si>
+    <t>3503111010700002</t>
+  </si>
+  <si>
+    <t>1970-10-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Cukup,riwayat DM kurang lebih 2 Tahun </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menjelaskan pada pasien ttg 
+penyakit Diabetus Melitus 
+,tanda gejala serta 
+komplikasinya 
+4.Menganjurkan pada pasien 
+untuk Diit Rendah Gula 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+agar tetap melakukan aktivitas 
+fisik teratur ( Jalan pagi ) </t>
+  </si>
+  <si>
+    <t>S :- Pasien dan keluarga mengerti 
+penjelasan petugas 
+O :-Menyebutkan komplikasi DM,Diit DM -TD : 110/70 mmhg-N :78 X/mnt-RR 
+: 18 X/mnt -GDA : 300 Mg/dl, BB: 69 Kg,TB : 163 Cm</t>
+  </si>
+  <si>
+    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-04-07 10:13:00</t>
+  </si>
+  <si>
+    <t>Yuyuk Estiani</t>
+  </si>
+  <si>
+    <t>3503115304750002</t>
+  </si>
+  <si>
+    <t>1975-04-13</t>
+  </si>
+  <si>
+    <t>Pasien mengatakan kadang tangan kebas kesemutan dan pasien sering lupa minum obat.Pasien juga sudah lama tidak kontrol ke faskes. Keadaan umum baik dengan TD 120/80 mmHg dan GDA 526 mg/dl TB 155 cm dan BB 56 kg.</t>
+  </si>
+  <si>
+    <t>1. Anjurkan pasien minum obat rutin
+2.Anjurkan pasien kontrol ke Faskes
+3. Anjurkan pasien diit rendah gula dan rutin aktifitas fisik</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan akan kontrol ke puskesmas dan rutin minum obat
+O : K/u baik GDA 526 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>Pamantauan pasien DM terkendali</t>
+  </si>
+  <si>
+    <t>2026-04-06 09:37:00</t>
+  </si>
+  <si>
+    <t>FELICIA PUTRI</t>
+  </si>
+  <si>
+    <t>3503113112370024</t>
+  </si>
+  <si>
+    <t>3503111202520001</t>
+  </si>
+  <si>
+    <t>2019-06-25</t>
+  </si>
+  <si>
+    <t>Keadaan Umum Baik tetapi pasien masih terlihat batuk</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor kondisi fisik sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk gar jangan meludah di sembarangan tempat</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 90/60
+- N : 88X/menit
+- RR : 24x/menit
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-04-01 09:32:00</t>
+  </si>
+  <si>
+    <t>LILIK HARYATI</t>
+  </si>
+  <si>
+    <t>3503114709530001</t>
+  </si>
+  <si>
+    <t>1964-08-20</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 100/70
+- N : 80X/menit
+- RR : 24x/menit
+- BB : 46
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-04-10 10:30:00</t>
+  </si>
+  <si>
+    <t>Fitria Aprilina</t>
+  </si>
+  <si>
+    <t>3503110709150001</t>
+  </si>
+  <si>
+    <t>3503114404920001</t>
+  </si>
+  <si>
+    <t>1992-04-04</t>
+  </si>
+  <si>
+    <t>kondisi px stabil px dirumah kadang kadang membantu suaminya</t>
+  </si>
+  <si>
+    <t>kemandirian F</t>
+  </si>
+  <si>
+    <t>2026-04-17 11:39:00</t>
+  </si>
+  <si>
+    <t>MUNGIN</t>
+  </si>
+  <si>
+    <t>3503112612390002</t>
+  </si>
+  <si>
+    <t>1939-12-26</t>
+  </si>
+  <si>
+    <t>Keadaan umum Baik,Riwayat 
+Hipertensi kurang lebih 5 th 
+yll</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+S:- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 178/100 mmhg -N : 78 X/mnt -RR :18 X/MNT
+2.Memonitor TTV 
+3.Menganjurkan pada pasien 
+untuk rendah rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+</t>
+  </si>
+  <si>
+    <t>S:- Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi 
+O :-TD : 210/100 mmhg -N : 78 X/mnt -RR 
+2.Memonitor TTV 
+78 X/mnt -BB : 75 Kg 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan Mei</t>
+  </si>
+  <si>
+    <t>2026-05-04 14:47:00</t>
+  </si>
+  <si>
+    <t>SUNAWAN</t>
+  </si>
+  <si>
+    <t>00000000000000000000</t>
+  </si>
+  <si>
+    <t>3503111504590002</t>
+  </si>
+  <si>
+    <t>1959-04-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum Cukup,riwayat DM dan HT sudah 7
+tahun lebih </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV 
+3.Menjelaskan pada pasien ttg 
+penyakit Diabetus Melitus ,HT
+,tanda gejala serta 
+komplikasinya 
+4.Menganjurkan pada pasien 
+untuk Diit Rendah Gula dan Rendah Garam
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+agar tetap melakukan aktivitas 
+fisik teratur ( Jalan pagi ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :- Pasien dan keluarga mengerti 
+penjelasan petugas 
+O :-Menyebutkan komplikasi DM,Diit DM -TD : 150/90 mmhg-N :78 X/mnt-RR 
+: 18 X/mnt -GDA : 245 Mg/dl </t>
+  </si>
+  <si>
+    <t>2026-04-30 21:26:00</t>
+  </si>
+  <si>
+    <t>Katman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lupa </t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>......</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.......
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blm ada </t>
+  </si>
+  <si>
+    <t>DENI WAHYU KURNIAWAN</t>
+  </si>
+  <si>
+    <t>2026-04-16 09:01:00</t>
+  </si>
+  <si>
+    <t>Ns. Seliya Citra Pratiwi, S.Kep.</t>
+  </si>
+  <si>
+    <t>3503117112470012</t>
+  </si>
+  <si>
+    <t>1947-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum cukup,pasien hanya tidur di tempat tidur,segala aktivitas membutuhkan bantuan,riwayat DM kurang lebih 10 tahun yll,riwayat Hipertensi kurang  lebih 10 th yll 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+ - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
+O :
+-Keluarga mampu melaksanakan ROM pasif yang di ajarkan
+-TD : 120/90 mmhg
+-N  : 80  X/mnt
+-RR : 20 X/mnt
+-GDA : 163
+</t>
+  </si>
+  <si>
+    <t>2026-04-17 09:21:00</t>
+  </si>
+  <si>
+    <t>SUKIRMAN</t>
+  </si>
+  <si>
+    <t>3503110107090016</t>
+  </si>
+  <si>
+    <t>3503110205590002</t>
+  </si>
+  <si>
+    <t>1959-05-02</t>
+  </si>
+  <si>
+    <t>Riwayat CVA 4 tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan , Alat bantu Kursi roda, kruk</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 130/70 mmhg
+-  N       :  78 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 1 bulan)</t>
+  </si>
+  <si>
+    <t>ADL Ketergantungan Berat (C)</t>
+  </si>
+  <si>
+    <t>2026-04-24 16:53:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Divka putri zuhdi hidayah </t>
+  </si>
+  <si>
+    <t>3507081611090316</t>
+  </si>
+  <si>
+    <t>3507086005050002</t>
+  </si>
+  <si>
+    <t>2005-05-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blm. Ada </t>
+  </si>
+  <si>
+    <t>....</t>
+  </si>
+  <si>
+    <t>.....</t>
+  </si>
+  <si>
+    <t>2026-04-21 12:17:00</t>
+  </si>
+  <si>
+    <t>ACHMAD EFFENDY</t>
+  </si>
+  <si>
+    <t>3503110501550001</t>
+  </si>
+  <si>
+    <t>1955-01-05</t>
+  </si>
+  <si>
+    <t>JANTUNG</t>
+  </si>
+  <si>
+    <t>Pasien tampak lemah, kaki bengkak, nyeri tiap jalan , napas berat setelah aktifitas, kadang mengeluh nyeri dada, dan lutut nyeri tiap di tekuk</t>
+  </si>
+  <si>
+    <t>memberikan edukasi tentang manajemen kelola penyakit jantung agar tidak / mengurangi kekambuhan berupa: 
+1. Nasihat tentang "Mendengarkan" Tubuh
+Jantung Anda tidak lagi memiliki cadangan energi yang sama seperti dulu.
+Jangan Memaksa: "Lakukan aktivitas hingga batas nyaman. Jika mulai merasa sesak atau lelah, segera berhenti dan istirahat. Jangan merasa bersalah karena harus beristirahat lebih sering."
+Pantau Berat Badan: "Timbangan adalah 'detektif' terbaik Anda. Kenaikan berat badan drastis dalam waktu singkat bukan karena lemak, tapi air yang membebani jantung."
+2. Nasihat tentang Nutrisi (Filosofi Kurangi Beban)
+Bayangkan jantung Anda adalah sebuah mesin pompa yang sedang lemah.
+Garam adalah Musuh Tersembunyi: "Garam itu seperti magnet air. Semakin banyak garam yang Anda makan, semakin banyak air yang tertahan di tubuh, dan jantung akan semakin berat bekerja."
+Minum dengan Bijak: "Air memang sehat, tapi bagi pasien gagal jantung, terlalu banyak air justru bisa menenggelamkan paru-paru dari dalam. Patuhi batas cairan yang ditentukan dokter."
+3. Nasihat tentang Kedisiplinan Obat
+Obat adalah Penopang: "Jangan menganggap obat sebagai beban, tapi sebagai bantuan agar jantung Anda bisa berdenyut lebih efisien. Jangan lewatkan satu dosis pun meski Anda merasa sudah segar."
+Waspada Gejala: "Jika kaki mulai bengkak atau tidur harus menggunakan bantal yang semakin tinggi agar tidak sesak, itu adalah sinyal jantung Anda sedang berteriak minta tolong. Jangan tunggu jadwal kontrol bulan depan, segera ke dokter."
+4. Nasihat tentang Psikologis dan Mental
+Terima Kondisi, Tetap Optimis: "Gagal jantung bukan berarti hidup berakhir. Banyak pasien tetap bisa beraktivitas dan bahagia asalkan mereka patuh pada aturan main yang baru."
+Dukungan Keluarga: "Jangan menanggung semuanya sendiri. Biarkan keluarga membantu memantau jadwal obat dan pola makan Anda."</t>
+  </si>
+  <si>
+    <t>S (Subjective): Aktivitas: Pasien mengatakan cepat lelah dan napas terasa berat jika berjalan ke kamar mandi atau berpindah tempat. Pasien mengeluh kedua kaki semakin membesar (bengkak) dalam beberapa hari terakhir. Mengeluh dada terasa sesak/nyeri secara tiba-tiba (hilang timbul). Mengeluh lutut nyeri (skala 4-5) setiap kali ditekuk atau dipakai berjalan.
+Keluarga: Mengatakan bingung mengatur menu makanan karena pasien mengeluh makanan hambar tanpa garam.
+O (Objective): Keadaan Umum: Pasien tampak lebih banyak berbaring/duduk di kursi.
+Ekstremitas: Edema non-pitting/pitting pada kedua kaki, kulit kaki tampak tegang dan mengkilap.
+Muskuloskeletal: Pergerakan lutut terbatas, pasien tampak meringis saat mencoba menekuk lutut.
+Lingkungan: Rumah tampak memiliki anak tangga, lantai kamar mandi tidak menggunakan alas anti-slip (risiko jatuh).
+Tanda Vital : TD:135/80 Nadi: 84 Suhu:35'C RR: 17X/Mnt.
+A (Assessment / Diagnosa Keperawatan):
+Intoleransi Aktivitas: Berhubungan dengan ketidakseimbangan suplai dan kebutuhan oksigen (Gagal Jantung).
+P (Planning / Intervensi):
+Manajemen Aktivitas: * Ajarkan pasien melakukan aktivitas secara bertahap (misal: duduk di tepi tempat tidur dulu sebelum berdiri).
+Modifikasi lingkungan: Dekatkan barang-barang yang sering dibutuhkan pasien agar tidak perlu banyak berjalan.
+Manajemen Cairan: Edukasi keluarga untuk menyediakan gelas ukur guna memantau total minum pasien (maksimal sesuai anjuran, misal 1,5 Liter/hari).
+Manajemen Nyeri &amp; Posisi: Anjurkan posisi kaki lebih tinggi dari jantung saat berbaring untuk mengurangi bengkak. Berikan kompres hangat pada lutut untuk mengurangi kekakuan sendi.
+Edukasi Diet: Beri tips penggunaan rempah (bawang, kunyit, jahe) sebagai pengganti garam agar makanan tidak hambar.</t>
+  </si>
+  <si>
+    <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat, Pasien terjadwal rutin kontrol poli jantung tiap bulan</t>
+  </si>
+  <si>
+    <t>2026-04-19 20:10:00</t>
+  </si>
+  <si>
+    <t>ULFA ANIS MARSELA</t>
+  </si>
+  <si>
+    <t>3503110309070171</t>
+  </si>
+  <si>
+    <t>3503074205930001</t>
+  </si>
+  <si>
+    <t>1993-05-02</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat kencing manis tidak berobat rutin dan minum obat jika ada keluhan, Pasien mengeluh badan sering lemes mudah mengantuk dan kadang-kadang kaki kesemutan.</t>
+  </si>
+  <si>
+    <t>1. Edukasi kontrol rutin sebulan sekali
+2. Anjurkan aktivitas fisik 30 menit sehari
+3. Anjurkan diet rendah gula
+4. Anjurkan pla hidup sehat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Pasien mengatakan akan kontrol ke Puskesmas 
+O: TD : 120/70 Mmhg, TB :155cm, BB : 56 kg, GDA : 350 mg/dl
+A : Masalah Teratasi Sebagian
+P : Lanjutkan Intervensi </t>
+  </si>
+  <si>
+    <t>2026-04-16 07:44:00</t>
+  </si>
+  <si>
+    <t>MISIYAH</t>
+  </si>
+  <si>
+    <t>3503111007000456</t>
+  </si>
+  <si>
+    <t>3503115005590003</t>
+  </si>
+  <si>
+    <t>1959-10-05</t>
+  </si>
+  <si>
+    <t>KU baik
+riwayat hipertensi, susah untuk berjalan, ADL perlu bantuan</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga 
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik 
+3. Mengajarkan aktivitas fisik / ROM pasif sesuai dengan kemampuan pasien 
+4. Memonitor ketaatan pasien dalam minum obat secara teratur 
+5. Memonitor makanan untuk diit rendah garam
+6. Meminta pasien dan keluarga untuk rutin cek kesehatan tiap bulan</t>
+  </si>
+  <si>
+    <t>S : 
+- Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+- Pasien mengatakan meminum obat tiap hari
+- Pasien mengatakan mengurangi garam
+- Pasien mengatakan selalu cek kesehatan di Posyandu 
+O : 
+- Keluarga mampu melaksanakan yang diminta petugas
+- Pasien tampak sehat
+- TD : 140/90 mmHg
+- N   : 80 x/menit
+- RR : 20 x/menit
+A : Masalah teratasi sebagian 
+P : Intervensi dilanjutkan ( kunjungan ulang 3-5 hari )</t>
+  </si>
+  <si>
     <t>2026-03-13 10:21:00</t>
   </si>
   <si>
     <t>SARIPAH</t>
   </si>
   <si>
     <t>350311033312400001</t>
   </si>
   <si>
     <t>3503115110450001</t>
   </si>
   <si>
     <t>1945-03-12</t>
-  </si>
-[...4 lines deleted...]
-    <t>CVA</t>
   </si>
   <si>
     <t>KEADAAN UMUM : 
 - Pasien terlihat lemas dan memakai kursi roda
 - Pasien tidak bisa mobilisasi tanpa bantuan</t>
   </si>
   <si>
     <t xml:space="preserve">- Melakukan pemeriksaan TTV
 - Melakukan edukasi kepada keluarga untuk melatih gerak sendi aktif
 - Melakukan edukasi kepada keluarga untuk kebersihan diri pasien </t>
   </si>
   <si>
     <t>S : Pasien mengatakan kalau badan terasa lemas dan tidak bisa digerakkan sendiri
 O : - TD : 150/90 
       - Pasien terlihat lemas 
 A : Intervensi dilanjutkan
 P : Kunjungan ulang 3-7 hari lagi</t>
   </si>
   <si>
     <t>Kemandirian C</t>
   </si>
   <si>
-    <t>LISA ENDRIENI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-26 11:13:00</t>
   </si>
   <si>
     <t>Heri Purnomo Aji</t>
   </si>
   <si>
     <t>3503111504760014</t>
   </si>
   <si>
     <t>1976-04-15</t>
-  </si>
-[...4 lines deleted...]
-    <t>DM</t>
   </si>
   <si>
     <t xml:space="preserve">Pasien dengan riwayat kencing manis tidak berobat rutin dan sudah lama dan jarang minum obat.Pasien mengeluh badan merasa lemas dan ngantukan tangan dan kaki kesemutan </t>
   </si>
   <si>
     <t>1. Edukasi kontrol rutin sebulan sekali
 2. Anjurkan aktivitas fisik 30 menit sehari
 3. Anjurkan diit rendah gula</t>
   </si>
   <si>
     <t>S : Pasien mengatakan akan kontrol ke Puskesmas
 O : TD ; 120/85 TB ; 167 BB ; 68 GDA : 526 
 A : Masalah teratasi sebagian
 P : Lanjutkan Intervensi</t>
-  </si>
-[...1 lines deleted...]
-    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
   </si>
   <si>
     <t>2026-03-13 14:15:00</t>
   </si>
   <si>
     <t>MAKMUR GODO SANTOSO</t>
   </si>
   <si>
     <t xml:space="preserve">35031120040405 </t>
   </si>
   <si>
     <t>3503110707680001</t>
   </si>
   <si>
     <t>1968-07-07</t>
   </si>
   <si>
     <t>K/U cukup
 Gula darah acak : HI
 Riwayat DM 3 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, persendian,tampak lemah, letih , ADL B</t>
   </si>
   <si>
     <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3. Mengukur ADL sebelum Latihan intervensi
 4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
 5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
 6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
 7. Edukasi untuk kontrol rutin ke Fasyankes</t>
   </si>
   <si>
     <t>S :
 - pasien mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 O :
 - pasien mampu melaksanakan ROM pasif yang diajarkan
 - TD : 130/80 mmhg
 - N : 80 x/menit
 - RR : 24 x/menit
 - GDA : HI
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 bulan lagi)</t>
-  </si>
-[...4 lines deleted...]
-    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
   </si>
   <si>
     <t>2026-03-03 11:40:00</t>
   </si>
   <si>
     <t>MUBIANTO</t>
   </si>
   <si>
     <t>3603110106090036</t>
   </si>
   <si>
     <t>3503110804420001</t>
   </si>
   <si>
     <t>2042-04-08</t>
   </si>
   <si>
     <t>K/U Cukup lemah, tdk bisa berjalan, aktifitas di bantu sepenuhnya oleh keluarga/ anaknya, kadang perut kembung</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien dan keluarga  pasien
 2. Monitor TTV sebelum pelaksanaan aktifitas fisik
 3. Edukasi tentang pola makan rendah gula dan garam
 4. Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit perhari
 5. Edukasi pasien dan keluarga untuk melakukan gerak sendi
 6. Edukasi untuk mengurangi makanan yang merangsang asam lambung</t>
   </si>
   <si>
     <t>S
 -Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
 -Pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
 -Pasien megangguk bila di suruh makan makanan yg merangsang asam lambung
 O
 -Keluarga mampu mengawasi minum obat secara rutin dan menghindari memasak makanan yg terlalu pedas, kecut 
 -Pasien lebih rilek untuk menerima penyakit yang di alamai
 TD=130/75 MMHG
 N =80x/mnt
 RR=20 x/Mnt
 A
 Masalah teratasi sebagian
 p
 Intervensi dilanjutkan ( kunjungan ulang 1 bulan sekali)</t>
   </si>
   <si>
     <t>Ingatkan pasien dan keluarga untuk olah raga rutin 30 menit perhari dan istirahat 7 jam per hari</t>
   </si>
   <si>
-    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-09 10:33:00</t>
   </si>
   <si>
     <t>KAMIM TOHARI</t>
   </si>
   <si>
     <t>3503112802058029</t>
   </si>
   <si>
     <t>3503111512560001</t>
   </si>
   <si>
     <t>1956-12-12</t>
   </si>
   <si>
     <t>K/U baik. pasien mengatkan sudah menderita DM sejak 5 Th yanglalu, jarang berobat, jarang periksa ke Faskes. Pasien bekerja seperti biasa ( menjahit pakaian)</t>
   </si>
   <si>
     <t>- Bina Hububgan saling percaya
 - Mengukur TTV
 - Mengedukasi pasien untuk rutin memeriksakan keasehatan di faskes terdekat
 - mengedukasi tentang diet yang harus dijalani.</t>
   </si>
   <si>
     <t>S= Pasien mengatakan kadang terasa lemas dan tidak enak badan.
 O= TTV TD= 130/80 N= 80 RR=18 GDA=216
 A= Masalah teratasi sebagian
 P= Lanjutkan Intervensi</t>
   </si>
   <si>
-    <t>NURJANAH, A.Md.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-06 10:27:00</t>
   </si>
   <si>
     <t>Mei Endah</t>
   </si>
   <si>
     <t>3578214105850003</t>
   </si>
   <si>
     <t>1985-05-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>JIWA</t>
   </si>
   <si>
     <t>Tampak lusuh, jarang mau mandi apabila tidak disuruh, sering menunduk saat berkomunikasi</t>
   </si>
   <si>
     <t>KIE pihak keluarga untuk terus memotivasi pasien agar mau minum obat dan senantiasa mengingatkan untuk menjaga ADL secara mandiri.</t>
   </si>
   <si>
     <t xml:space="preserve">S: Pasien mengatakan malas minum obat dan tidak semangat untuk beraktifitas apalagi sekedar ngobrol, 
 O: TD: 120/70mm/hg N:78 RR:18 TB:161 BB:51  Pasien tampak menunduk, kontak mata kurang, sering menyendiri.
 A: Gangguan Konsep Diri: Harga Diri Rendah (HDR)
 P: Mengajarkan keluarga cara memotivasi pasien dan memberikan pujian atas sekecil apapun kemampuan yang dilakukan pasien. </t>
   </si>
   <si>
     <t>Pasien tinggal bersama keluarga yang terdiri dari ayah , adik, dan ponakan pasien</t>
   </si>
   <si>
-    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-10 09:10:00</t>
   </si>
   <si>
-    <t>SUHADI</t>
-[...23 lines deleted...]
-  <si>
     <t>kemandirian S</t>
   </si>
   <si>
-    <t>AGUS WAHYONO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-17 08:53:00</t>
   </si>
   <si>
     <t>SUS NURYANI</t>
   </si>
   <si>
     <t>3503111007660003</t>
   </si>
   <si>
     <t>3503115509570002</t>
   </si>
   <si>
     <t>1957-12-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>HT</t>
   </si>
   <si>
     <t>Ku Baik 
 Riwayat Hipertensi, terdapat kelemahan anggota gerak.</t>
   </si>
   <si>
     <t>1. Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
 2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3. Mengukur ADL sebelum latihan intervensi
 4. Mengajarkan aktifitas fisik
 5. Memonitor minum obat teratur
 6. Mengajarkan diit rendah garam
 7. Memonitor TTV tiap bulan</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 - Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
 - Pasien mengatakan tidak rutin cek tensi
 O :
 - Keluarga mampu memotivasi pasien untuk aktifitas fisik
 - Keluarga mampu memotivasi pasien untuk diit rendah garam
 - Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
 - TD : 140/90 mmHg
 - N  : 80 x/menit
 - RR : 24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
-  </si>
-[...1 lines deleted...]
-    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
   </si>
   <si>
     <t>2026-03-18 12:40:00</t>
   </si>
   <si>
     <t>KASEMIN</t>
   </si>
   <si>
     <t>9999999999999999999</t>
   </si>
   <si>
     <t>3502113112410010</t>
   </si>
   <si>
     <t>1942-12-31</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum Cukup,Pasien 
 dapat berjalan ,riwayat DM 10 
 tahun lebih </t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 2.Memonitor TTV 
 3.Menjelaskan pada pasien ttg 
 penyakit Diabetus Melitus 
 ,tanda gejala serta 
 komplikasinya 
 4.Menganjurkan pada pasien 
 untuk Diit Rendah Gula 
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 dan kontrol secara teratur 
 6.Menaganjurkan pada pasien 
 agar tetap melakukan aktivitas 
 fisik teratur ( Jalan pagi ) </t>
   </si>
   <si>
     <t xml:space="preserve">S :- Pasien dan keluarga mengerti 
 penjelasan petugas 
 O :-Menyebutkan komplikasi DM,Diit DM -TD : 140/80 mmhg-N :78 X/mnt-RR 
 : 18 X/mnt -GDA : 265 Mg/dl </t>
   </si>
   <si>
-    <t>SUPRIJONO, SKM</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-13 13:35:00</t>
   </si>
   <si>
     <t>MARYATI</t>
   </si>
   <si>
     <t>3503116212560001</t>
   </si>
   <si>
     <t>1956-12-22</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum cukup,kelemahan ekstremitas sebelah kiri,klien berjalan dengan menggunakan tongkat yll,riwayat Hipertensi kurang  lebih 6 th yll 
-</t>
-[...8 lines deleted...]
-7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S :
  - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
  - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
 O :
 -Keluarga mampu melaksanakan ROM pasif yang di ajarkan
 -TD : 150/90 mmhg
 -N  :78   X/mnt
 -RR : 20 X/mnt
 -GDA : 134 "
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
   </si>
   <si>
     <t>2026-03-16 12:45:00</t>
   </si>
   <si>
     <t>SULASTRI</t>
   </si>
   <si>
     <t>00000000000000000</t>
   </si>
   <si>
     <t>3503117012480002</t>
   </si>
   <si>
     <t>1948-12-30</t>
   </si>
   <si>
     <t>Keadaan umum Baik,Riwayat 
 Hipertensi kurang lebih 15 th 
 yll ,Ada stroke 5 bulan yll,bisa jalan</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 2.Memonitor TTV 
 3.Menganjurkan pada pasien 
 untuk rendah rendah Garam 
 4.Menganjurkan pada pasien 
 tetap melakukan aktivitas fisik / 
 olah raga minimal 30 menit /hari       
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 dan kontrol secara teratur 
 6.Menganjurkan pada pasien 
 untuk menjaga pola hidup </t>
   </si>
   <si>
     <t>S:- Pasien dapat menjelaskan penjelasan 
  petugas tentang diit Hipertensi 
 O :-TD : 210/100 mmhg -N : 78 X/mnt -RR : 
 18 X/mnt -BB : 74 Kg  
 A : Intervensi di lanjutkan 
 P : Lakukan pemantauan TTV dengan 
 kunjungan ulang bulan April</t>
   </si>
   <si>
-    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-23 07:45:00</t>
   </si>
   <si>
     <t>PINSIJAH</t>
   </si>
   <si>
     <t>3503110309070265</t>
   </si>
   <si>
     <t>3503117112550024</t>
   </si>
   <si>
     <t>1955-12-31</t>
   </si>
   <si>
     <t xml:space="preserve">K/U Baik, Riwayat HT 10 Tahun yang Lalu, Sering mengeluh pusing dan kadang kadang kesemutan di kedua kaki.                                                                                                </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2. Monitor TTV sebelum pelaksanaan Aktivitas Fisik
 3. Edukasi tentang pola makan perbanyak sayuran dan kurangi asupan garam
 4. Edukasi ke pasien untuk melakukan olahraga ringan setiap hari
 5. Edukasi tentang pola hidup sehat setip hari dan istirahat yang cukup</t>
   </si>
   <si>
     <t>S:
 -Keluarga pasien mengatakan selalu mengingatkan minum obat secara rutin
 -Pasien mengatakan selalu rutin berolahraga dan istirahat yang cukup
 O:
 -Keluarga mampu mengawasi pasien untuk rutin minum obat
 -Pasien lebih rilek dalam menerima penyakitnya
 TD: 170/100 MMHG
 N :  90 X/MNT
 R :  20 X/MNT
 S :  36 C
 A:
 Masalah teratasi sebagian
 P:
 Intervensi di lanjutkan</t>
   </si>
   <si>
-    <t>YANU PRASETYO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-13 08:57:00</t>
   </si>
   <si>
     <t>MUGI</t>
   </si>
   <si>
     <t>3503110905080010</t>
   </si>
   <si>
     <t>3503113112480069</t>
-  </si>
-[...1 lines deleted...]
-    <t>1948-12-31</t>
   </si>
   <si>
     <t>Keadaan umum Cukup,Pasien dapat berjalan di bantu dengan memakai tongkat,riwayat DM 10 tahun lebih</t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien 
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan pada pasien ttg penyakit Diabetus Melitus ,tanda gejala serta komplikasinya
 4.Menganjurkan pada pasien untuk Diit Rendah Gula 
 5.Menganjurkan pada pasien untuk rutin minum obat 
 dan kontrol secara teratur
 6.Menaganjurkan pada pasien agar tetap melakukan aktivitas fisik teratur ( Jalan pagi )</t>
   </si>
   <si>
     <t>S :- Pasien dan keluarga mengerti penjelasan petugas 
 O :-Menyebutkan komplikasi DM,Diit DM
      -TD : 140/80 mmhg-N  :78   X/mnt-RR : 18 X/mnt
      -GDA : 245 Mg/dl</t>
   </si>
   <si>
-    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-06 10:33:00</t>
   </si>
   <si>
     <t>nyami</t>
   </si>
   <si>
     <t>3503112005100006</t>
   </si>
   <si>
     <t>3503117112530012</t>
   </si>
   <si>
     <t>1953-12-31</t>
   </si>
   <si>
     <t>BAIKPX TIDAK BISA MENGGERAKKAN EKSTREMITAS KANAN, PX BISA BERBICARABISA BERPINDAH TEMPAT DENGAN CARA NGESOT. MAKAN MINUM MANDIRI. MELAKUKAN KEBERSIHAN DIRI SENDIRI. BERPAKAIAN SENDIRI, KELUARGA KAD,ANG- KADANG MEMBANTU JIKA DIPANGGIL	MELATIH KEMANDIRIAN PASIEN</t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
 4.Menjelaskan pada pasien tentang Diit Hipertensi
 5.Menjelaskan pada pasien agar minum obat secara teratur
 6.Menganjurkan pada pasien agar kontrol secara rutin dan menjaga pola hidup</t>
@@ -670,105 +1828,90 @@
   <si>
     <t>--</t>
   </si>
   <si>
     <t>3503114608650002</t>
   </si>
   <si>
     <t>1965-07-29</t>
   </si>
   <si>
     <t>PX MENGATAKAN KADANG2 PUSING DAN KEJULINU TD 160/90 GDA 98 KOLESTEROL 211</t>
   </si>
   <si>
     <t>batasi asupan natrium (garam) maksimal 1 sendok teh per hari.</t>
   </si>
   <si>
     <t>S  : PX MENGATAKAN KADANG2 PUSING DAN KEJULINU 
 O :  TD 160/90 GDA 98 KOLESTEROL 211
 A : MASALAH BELUM TERATASI
 P : LANJUTKAN INTERVENSI</t>
   </si>
   <si>
     <t>kemandirian A</t>
   </si>
   <si>
-    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-08 14:30:00</t>
-  </si>
-[...4 lines deleted...]
-    <t>3503114404920001</t>
   </si>
   <si>
     <t>1992-01-04</t>
   </si>
   <si>
     <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
   </si>
   <si>
     <t>S : px mengatakan baru kembali dari ladang 
 O : px tampak kooperatif
 A : masalah teratasi 
 P : lanjutkan intervensi</t>
   </si>
   <si>
-    <t>kemandirian F</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-08 09:07:00</t>
   </si>
   <si>
     <t>HARJO MISNI</t>
   </si>
   <si>
     <t>3503110608080006</t>
   </si>
   <si>
     <t>3503111212520002</t>
   </si>
   <si>
     <t>1953-12-12</t>
   </si>
   <si>
     <t>kondisi baik td 140/90 mg/dl. kaki kiri lemes. untuk kesehariannya px berjalan menggunakan tongkat. untuk kegiatan sehari2 px bisa melakukan mandi, berpakaian, makan dengan mandiri. px sering mengikuti kegiatan seperti posyandu ptmegiatan ckg yang ada di lingkungannya gda 175, kolesterol 238</t>
   </si>
   <si>
     <t>Edukasi mengenai pola hidup sehat, diet rendah garam/lemak, dan pentingnya patuh minum obat (antihipertensi/antiplatelet).</t>
   </si>
   <si>
     <t>S : PX MENGATAKAN BIASANYA MAKAN MAKANAN YANG BERSANTAN 
 O: TD 140/90 KOL 238 
 A: MASALAH BELUM TERATASI 
 P: LANJUTKAN INTERVENSI</t>
-  </si>
-[...1 lines deleted...]
-    <t>kemandirian B</t>
   </si>
   <si>
     <t>2026-02-26 11:55:00</t>
   </si>
   <si>
     <t>YATIM TOTOKAGUS YANTO</t>
   </si>
   <si>
     <t>3503112802057278</t>
   </si>
   <si>
     <t>3503111008660001</t>
   </si>
   <si>
     <t>1966-08-10</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum Baik,Riwayat DM 5 Th yang lalu,Riwayat 
 Hipertensi kurang lebih 7 th 
 yll </t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga
@@ -878,66 +2021,60 @@
   </si>
   <si>
     <t>1945-12-31</t>
   </si>
   <si>
     <t>Pasien mengeluh pusing, sulit berjalan, berdiri dibantu dengan tongkat, TD 180/100</t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien 
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan Pada pasien dan keluarga tentang penyakit hipertensi dan Komplikasinya
 4.Menjelaskan pada pasien tentang Diit Hipertensi
 5.Menjelaskan pada pasien  agar minum obat secara teratur
 6.Menganjurkan pada pasien agar kontrol secara rutin dan menjaga pola hidup</t>
   </si>
   <si>
     <t>S: - Pasien dan keluarga mengatakan mengerti penjelasan petugas
     -Pasien dapat menjelaskan Komplikasi HT dan Diit Hipertensi
     - Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
 O: Keadaan umum: compos mentis, Tekanan darah: 180/100 mmHg, Nadi: 89 x/menit, RR: 20 x/menit.
 A: Masalah teratasi sebagian
 P: Lanjutkan intervensi pertemuan berikutnya</t>
   </si>
   <si>
-    <t>Pasien kemandirian B</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-23 07:58:00</t>
   </si>
   <si>
     <t>Endang Rahayu</t>
   </si>
   <si>
     <t>3503115609840002</t>
   </si>
   <si>
     <t>1984-09-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>DISABILITAS</t>
   </si>
   <si>
     <t xml:space="preserve">Keluarga pasien mengatakan setiap hari terlalu banyak minum teh gelas sehingga takut jika gula darah pasien meningkat </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya
 2. Ukur ttv pasien
 3. Anjurkan keluarga untuk mengajak aktivias/kegiatan positif
 4. Anjurkan pasien untuk mengurangi minum teh dialihkan minum air putih
 5. Anjurkan keluarga pasien untuk mengawasi minum obat pasien</t>
   </si>
   <si>
     <t>S : Keluarga pasien mengatakan akan mengawasi konsumsi manis pasien dan obat rutin pasien
 O : pasien mengangguk TD 120/75 mmHg N 76 x/mnt GDA 88 mg/dl
 A : masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
     <t>2026-02-05 09:10:00</t>
   </si>
   <si>
     <t>SANIYEM</t>
   </si>
   <si>
     <t>3503114705680001</t>
@@ -992,100 +2129,78 @@
   <si>
     <t>.	Membina Hubungan saling percaya dengan pasien dan keluarga
 2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.	Mengukur ADL sebelum Latihan intervensi
 4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
 5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
 6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
   </si>
   <si>
     <t>S :
 -  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
 O :
 - Keluarga mampu melaksanakan ROM pasif yang diajarkan
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 -  TD     : 130/80 mmhg
 -  N       : 76 x/menit
 -  RR    :   20 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 Bulan)</t>
   </si>
   <si>
     <t>Pasien Kemandirian C Berat</t>
   </si>
   <si>
-    <t>DINA ANINGGARWATI,  S.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-03 13:05:00</t>
   </si>
   <si>
     <t>NUR HIDAYATIN</t>
   </si>
   <si>
-    <t>3503113112370024</t>
-[...1 lines deleted...]
-  <si>
     <t>3503114712690001</t>
   </si>
   <si>
     <t>1969-12-07</t>
-  </si>
-[...11 lines deleted...]
-5. Mengajarkan teknik batuk efektif</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 100/70
 - N : 80X/menit
 - RR : 24x/menit
 - BB : 46
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan ( kunjungan ulang 30 HARI )</t>
   </si>
   <si>
-    <t>NURKOLIS, S.Kep.,Ns.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-03 12:56:00</t>
   </si>
   <si>
     <t>Slamet Riadi</t>
   </si>
   <si>
     <t>3505121109840003</t>
   </si>
   <si>
     <t>1984-09-11</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 120/76
 - N : 80X/menit
 - RR : 24x/menit
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan ( kunjungan ulang 30 HARI )</t>
@@ -1173,53 +2288,50 @@
   <si>
     <t>1958-03-10</t>
   </si>
   <si>
     <t>Pasien mengeluh, pusing nyeri tengkuk, dan susah tidur, TD 150/90</t>
   </si>
   <si>
     <t>Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
   </si>
   <si>
     <t>S: Pasien mengatakan pusing sejak ±2 hari, terasa berat di kepala, nyeri di bagian tengkuk dengan skala nyeri 5/10, sulit tidur pada malam hari, sering terbangun, merasa cemas dengan kondisi tekanan darahnya.
 O: Keadaan umum: compos mentis, Tekanan darah: 150/90 mmHg, Nadi: 88 x/menit, RR: 20 x/menit.
 A: Nyeri akut berhubungan dengan peningkatan tekanan vaskular sekunder hipertensi.
 P: Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
   </si>
   <si>
     <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat</t>
   </si>
   <si>
     <t>2026-03-02 13:07:00</t>
   </si>
   <si>
     <t>DJASMI</t>
   </si>
   <si>
-    <t>3503111111111111</t>
-[...1 lines deleted...]
-  <si>
     <t>3503114303610001</t>
   </si>
   <si>
     <t>1961-03-03</t>
   </si>
   <si>
     <t>K/U kurang. pasien sadar, lemah, terdapat oedem pada tangan dan kaki. pasien hanya bisa terbaring di tempat tidur, aktivitas sehari2 dibantu keluarga</t>
   </si>
   <si>
     <t>- Bina hubungan saling percaya kepada pasien dan keluarga
 - kaji riwayat penyakit px
 - kaji aktivitas px
 - cek TTV
 - Edukasi keluarga untuk Dibawa ke faskes</t>
   </si>
   <si>
     <t>S= pasien dan keluarga menerima kunjungan petugas
 - pasien mengatakan sudah 1 bulan ini tidak bisa beraktivitas, sebelumnya hanya mengeluh kaki sakit dan bisa berjalan menggunakan tongkat
 O= terdapat oedem di kaki dan siku tangan
 - TTV; TD= 120/80 N=80 BB= 57 TB=150
 A= masalah teratasi sebagian 
 P= lanjutkan Intervensi</t>
   </si>
   <si>
     <t>Tingkat Kemandirian C</t>
@@ -1255,58 +2367,50 @@
 ttv: TD= 110/70 N=80 TB=150 BB= 62
 A: Masalah Teratasi
 P: Lanjutkan Intervensi</t>
   </si>
   <si>
     <t>Disabilitas mental dan fisik</t>
   </si>
   <si>
     <t>2026-02-24 08:15:00</t>
   </si>
   <si>
     <t>BUSKAMAL BOER</t>
   </si>
   <si>
     <t>3503112210100010</t>
   </si>
   <si>
     <t>3503111209580003</t>
   </si>
   <si>
     <t>1958-09-12</t>
   </si>
   <si>
     <t>Ku Lemah
 Riwayat CVA 7 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampak lemah, letih , ADL perlu bantuan, Alat bantu Kursi Roda dan Kruk</t>
-  </si>
-[...6 lines deleted...]
-6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
   </si>
   <si>
     <t>S :
 -  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
 O :
 - Keluarga mampu melaksanakan ROM pasif yang diajarkan
 - Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
 -  TD     : 140/80 mmhg
 -  N       :  80 x/menit
 -  RR    :   24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 Bulan lagi)</t>
   </si>
   <si>
     <t>Kemandirian C berat</t>
   </si>
   <si>
     <t>2026-02-06 11:26:00</t>
   </si>
   <si>
     <t>MUYANAH</t>
   </si>
   <si>
     <t>3503117112460023</t>
@@ -1479,59 +2583,50 @@
     <t>35031141073200032</t>
   </si>
   <si>
     <t>1932-07-01</t>
   </si>
   <si>
     <t>BAIKPX TIDAK BISA MENGGERAKKAN EKSTREMITAS KANAN, PX BISA BERBICARABISA BERPINDAH TEMPAT DENGAN CARA NGESOT. MAKAN MINUM MANDIRI. MELAKUKAN KEBERSIHAN DIRI SENDIRI. BERPAKAIAN SENDIRI, KELUARGA KAD,ANG- KADANG MEMBANTU JIKA DIPANGGIL</t>
   </si>
   <si>
     <t>MELATIH KEMANDIRIAN PASIEN</t>
   </si>
   <si>
     <t>S : PX MENGATAKAN BISA MELAKUKAN KEBERSIHAN DIRI DENGAN MANDIRI.                                                O : PX TERLIHAT BISA MENGENAKAN PAKAIAN DAN DIBANTU WAKTU MENGANCINGKAN BAJU.                    
 A : MASALAH TERATASI SEBAGIAN                                                                                                                           P : LANJUTKAN INTERVENSI</t>
   </si>
   <si>
     <t>KEMANDIRIAN B</t>
   </si>
   <si>
     <t>2026-01-06 12:25:00</t>
   </si>
   <si>
     <t>SUDIATI</t>
   </si>
   <si>
-    <t>3503111208080006</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Keadaan umum baik,pasien sadar, lemah,hanya terbaring di tempat tidur, aktifitas sehari" dibantu keluarga, pasien mempunyai riwayat tekanan darah tinggi
 </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya
 2. Monitor TTV
 3. Edukasi tentang pola makan rendah garam
 4. Edukasi pasien dan keluarga untuk melakukan gerak sendi
 5. Edukasi pada keluarga untuk kontrol rutin dan minum obat rutin</t>
   </si>
   <si>
     <t>S : 
 - Keluarga mengatakan akan melaksanakan latihan gerak sendi yang diajarkan petugas;
 - Pasien tampak rilek dengan Latihan yang diajarkan
 O :
 - Keluarga mampu melaksanakan Latihan Gerak Sendi
 - TD : 140/79 mmhg
 - N : 80 X/mnt
 -RR : 19 X/mnt
 -BB : 56 kg
 A : Masalah teratasi sebagian
 P : Intervensi dilanjutkan  (kunjungan ulang 1 bulan lagi)</t>
   </si>
   <si>
     <t>2026-01-26 13:48:00</t>
@@ -1853,53 +2948,50 @@
   </si>
   <si>
     <t>2026-01-27 16:06:00</t>
   </si>
   <si>
     <t>SUMARMINI</t>
   </si>
   <si>
     <t>3503115206640001</t>
   </si>
   <si>
     <t>1964-06-12</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum baik. pasien sadar, lemah. hanya terbaring di tempat tidur. aktifitas sehari2 dibantu keluarga. kondisi pasien sudah berlangsung 2 bulan ini, tiba2 lumpuh. </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya kepada pasien dan keluarga
 2. Cek TTv Pasien 
 3. Menganjurkan pada pasien dan keluarga untuk rutin cek kesehatan
 4. Menganjurkan keluarga untuk sering di posisikan miring kanan kiri agar tdk terjadi decubitus</t>
   </si>
   <si>
     <t>1. Pasien dan keluarga menerima kunjungan petugas
 2. Pemeriksaan TTV: TB= 145 BB= 47 TD= 120/80 GDA= 107</t>
-  </si>
-[...1 lines deleted...]
-    <t>pasien kemandirian C</t>
   </si>
   <si>
     <t>2026-01-22 11:30:00</t>
   </si>
   <si>
     <t>ROCHANA</t>
   </si>
   <si>
     <t>3503114406710001</t>
   </si>
   <si>
     <t>3503112710090014</t>
   </si>
   <si>
     <t>1971-06-04</t>
   </si>
   <si>
     <t xml:space="preserve">Keadaan umum cukup,kelemahan ekstremitas sebelah kiri,naik kursi roda ,riwayat DM kurang lebih 8 tahun yll,riwayat Hipertensi kurang  lebih 6 th yll </t>
   </si>
   <si>
     <t>1.Membina hubungan saling percaya dengan pasien dan keluarga
 2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
 4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
 5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
@@ -2368,2415 +3460,3843 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N61"/>
+  <dimension ref="A1:N94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B60" sqref="B60:M61"/>
+      <selection activeCell="B93" sqref="B93:M94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="226.373" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="2">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="2">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H4" s="2">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
+        <v>85</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2">
+        <v>85</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...29 lines deleted...]
-      <c r="L5" s="2" t="s">
+      <c r="M5" s="2"/>
+      <c r="N5" s="2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="2">
+        <v>64</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="K6" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="2" t="s">
+      <c r="L6" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="K6" s="2" t="s">
+      <c r="M6" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="L6" s="2" t="s">
+      <c r="N6" s="2" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H7" s="2">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>70</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>71</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>73</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2">
+        <v>65</v>
+      </c>
+      <c r="I8" s="2" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>80</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>81</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>82</v>
       </c>
       <c r="M8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="2">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K9" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="J9" s="2" t="s">
+      <c r="L9" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="K9" s="2" t="s">
+      <c r="M9" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="L9" s="2" t="s">
+      <c r="N9" s="2" t="s">
         <v>93</v>
-      </c>
-[...2 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="2">
+        <v>67</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J10" s="2" t="s">
+      <c r="K10" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="K10" s="2" t="s">
+      <c r="L10" s="2" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="2">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="M11" s="2"/>
+        <v>111</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>112</v>
+      </c>
       <c r="N11" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="2">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I12" s="2"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>118</v>
+      </c>
       <c r="J12" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H13" s="2">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="M14" s="2"/>
+        <v>139</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>140</v>
+      </c>
       <c r="N14" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H15" s="2">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="M15" s="2"/>
+        <v>149</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>150</v>
+      </c>
       <c r="N15" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E16" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="2">
+        <v>89</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="N16" s="2" t="s">
         <v>151</v>
-      </c>
-[...25 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>77</v>
+        <v>163</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>80</v>
+        <v>165</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H18" s="2">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="M19" s="2"/>
+        <v>183</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>118</v>
+      </c>
       <c r="N19" s="2" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H20" s="2">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>55</v>
+        <v>191</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H21" s="2">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>45</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H22" s="2">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>120</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H23" s="2">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>210</v>
+        <v>118</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H24" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>218</v>
+        <v>119</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>219</v>
+        <v>120</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="M24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H25" s="2">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>226</v>
       </c>
       <c r="K25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M25" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="L25" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N25" s="2" t="s">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>231</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="2">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I26" s="2"/>
       <c r="J26" s="2" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>240</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="B27" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="2">
+        <v>67</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="K27" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="C27" s="2" t="s">
+      <c r="L27" s="2" t="s">
         <v>242</v>
-      </c>
-[...25 lines deleted...]
-        <v>245</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="B28" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>246</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="2">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J28" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="N28" s="2" t="s">
         <v>250</v>
-      </c>
-[...8 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
+        <v>61</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="D29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="2" t="s">
+      <c r="G29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="2">
+        <v>78</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J29" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="K29" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L29" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M29" s="2" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="B30" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="2">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="J30" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="M30" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="K30" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N30" s="2" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="G31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H31" s="2">
+        <v>20</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="K31" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="F31" s="2" t="s">
+      <c r="L31" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="G31" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M31" s="2" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="B32" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D32" s="2">
+        <v>159240</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="2">
+        <v>71</v>
+      </c>
+      <c r="I32" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="C32" s="2" t="s">
+      <c r="J32" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="D32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="2" t="s">
+      <c r="K32" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="F32" s="2" t="s">
+      <c r="L32" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="G32" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J32" s="2" t="s">
+      <c r="M32" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="K32" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N32" s="2" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="2">
+        <v>32</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J33" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="K33" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="F33" s="2" t="s">
+      <c r="L33" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="G33" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M33" s="2" t="s">
-        <v>293</v>
+        <v>28</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>230</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="G34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="2">
+        <v>66</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="D34" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="2" t="s">
+      <c r="K34" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="F34" s="2" t="s">
+      <c r="L34" s="2" t="s">
         <v>297</v>
-      </c>
-[...16 lines deleted...]
-        <v>300</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B35" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="G35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" s="2">
+        <v>81</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J35" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="K35" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="F35" s="2" t="s">
+      <c r="L35" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="G35" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J35" s="2" t="s">
+      <c r="M35" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="K35" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N35" s="2" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="B36" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="E36" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="D36" s="2">
-[...2 lines deleted...]
-      <c r="E36" s="2" t="s">
+      <c r="G36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="2">
+        <v>49</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J36" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="F36" s="2" t="s">
+      <c r="K36" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="G36" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J36" s="2" t="s">
+      <c r="L36" s="2" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D37" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="G37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="2">
+        <v>57</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J37" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="K37" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="G37" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L37" s="2" t="s">
-        <v>82</v>
+        <v>321</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
+        <v>52</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="G38" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B38" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H38" s="2">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>210</v>
+        <v>69</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H39" s="2">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>338</v>
+        <v>28</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H40" s="2">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J40" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="K40" s="2" t="s">
         <v>344</v>
       </c>
-      <c r="K40" s="2" t="s">
+      <c r="L40" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="L40" s="2" t="s">
+      <c r="M40" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>147</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>347</v>
       </c>
       <c r="C41" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="2">
+        <v>46</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M41" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="D41" s="2" t="s">
-[...26 lines deleted...]
-      <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="B42" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="G42" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="2">
+        <v>68</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="K42" s="2" t="s">
         <v>355</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="2" t="s">
+      <c r="L42" s="2" t="s">
         <v>356</v>
-      </c>
-[...16 lines deleted...]
-        <v>359</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="B43" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="G43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="2">
+        <v>83</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J43" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="K43" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="L43" s="2" t="s">
         <v>364</v>
-      </c>
-[...16 lines deleted...]
-        <v>368</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>45</v>
+        <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>371</v>
+        <v>28</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H44" s="2">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>375</v>
+        <v>81</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="M44" s="2"/>
       <c r="N44" s="2" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="2">
+        <v>77</v>
+      </c>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="L45" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="C45" s="2" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="M45" s="2"/>
       <c r="N45" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>303</v>
+        <v>381</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H46" s="2">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>394</v>
+        <v>28</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>399</v>
+        <v>68</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H47" s="2">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="M47" s="2"/>
       <c r="N47" s="2" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H48" s="2">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>409</v>
+        <v>69</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="M48" s="2"/>
       <c r="N48" s="2" t="s">
-        <v>94</v>
+        <v>402</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>233</v>
+        <v>406</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H49" s="2">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>236</v>
+        <v>32</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>238</v>
+        <v>409</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>44</v>
+        <v>411</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>25</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>420</v>
+        <v>222</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>270</v>
+        <v>223</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>421</v>
+        <v>224</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H50" s="2">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>423</v>
+        <v>21</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="M50" s="2" t="s">
-        <v>426</v>
+        <v>227</v>
       </c>
       <c r="N50" s="2" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H51" s="2">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="M51" s="2"/>
+        <v>423</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>160</v>
+      </c>
       <c r="N51" s="2" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>143</v>
+        <v>428</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H52" s="2">
+        <v>59</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>37</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="2">
+        <v>93</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>36</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54" s="2">
+        <v>70</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="M54" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N54" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>35</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="2">
+        <v>80</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>34</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="2">
+        <v>41</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>33</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="2">
+        <v>57</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>32</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="2">
+        <v>60</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="N58" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>31</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H59" s="2">
+        <v>56</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>30</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" s="2">
+        <v>41</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>29</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="2">
+        <v>78</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>28</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H62" s="2">
+        <v>81</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="M62" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N62" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>27</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H63" s="2">
+        <v>67</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>26</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="2">
+        <v>64</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="N64" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>25</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" s="2">
+        <v>32</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="N65" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>24</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="2">
+        <v>67</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>23</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="2">
+        <v>79</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>22</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H68" s="2">
+        <v>63</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N68" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>21</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D69" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="2">
+        <v>68</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>20</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H70" s="2">
+        <v>47</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="N70" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>19</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="2">
+        <v>93</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>18</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" s="2">
+        <v>93</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="N72" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="2">
+        <v>17</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" s="2">
+        <v>89</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="2">
+        <v>16</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H74" s="2">
+        <v>76</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="M74" s="2"/>
+      <c r="N74" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="2">
+        <v>15</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" s="2">
         <v>72</v>
       </c>
-      <c r="I52" s="2" t="s">
-[...70 lines deleted...]
-      <c r="M61" s="3"/>
+      <c r="I75" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="2">
+        <v>14</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="2">
+        <v>23</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="2">
+        <v>13</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H77" s="2">
+        <v>54</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="N77" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="2">
+        <v>12</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H78" s="2">
+        <v>78</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="N78" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="2">
+        <v>11</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H79" s="2">
+        <v>67</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="N79" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="2">
+        <v>10</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" s="2">
+        <v>64</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="N80" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="2">
+        <v>8</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H81" s="2">
+        <v>22</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="2">
+        <v>7</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H82" s="2">
+        <v>88</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N82" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" s="2">
+        <v>6</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H83" s="2">
+        <v>61</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" s="2">
+        <v>5</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H84" s="2">
+        <v>54</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" s="2">
+        <v>3</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H85" s="2">
+        <v>72</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="N85" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="B89" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="B93" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="K93" s="3"/>
+      <c r="L93" s="3"/>
+      <c r="M93" s="3"/>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="B94" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B56:E56"/>
-[...4 lines deleted...]
-    <mergeCell ref="J61:M61"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="J89:M89"/>
+    <mergeCell ref="B93:E93"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="J93:M93"/>
+    <mergeCell ref="J94:M94"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N44"/>
+  <dimension ref="A1:N67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B43" sqref="B43:M44"/>
+      <selection activeCell="B66" sqref="B66:M67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="226.373" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -4785,1607 +7305,2599 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>435</v>
+        <v>671</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>436</v>
+        <v>672</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>143</v>
+        <v>398</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>439</v>
+        <v>675</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>440</v>
+        <v>676</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>441</v>
+        <v>677</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>230</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>419</v>
+        <v>656</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>420</v>
+        <v>657</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>270</v>
+        <v>105</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>421</v>
+        <v>658</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>422</v>
+        <v>659</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H3" s="2">
         <v>61</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>423</v>
+        <v>660</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>424</v>
+        <v>661</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>425</v>
+        <v>662</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>426</v>
+        <v>168</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>413</v>
+        <v>650</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>414</v>
+        <v>651</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>415</v>
+        <v>652</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>416</v>
+        <v>653</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H4" s="2">
         <v>88</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>417</v>
+        <v>654</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>418</v>
+        <v>655</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>395</v>
+        <v>632</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>396</v>
+        <v>633</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>397</v>
+        <v>634</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>398</v>
+        <v>635</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>399</v>
+        <v>636</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H5" s="2">
         <v>64</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>400</v>
+        <v>637</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>401</v>
+        <v>638</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>402</v>
+        <v>639</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>403</v>
+        <v>640</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>387</v>
+        <v>624</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>388</v>
+        <v>625</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>303</v>
+        <v>543</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>389</v>
+        <v>626</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>390</v>
+        <v>627</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>391</v>
+        <v>628</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>392</v>
+        <v>629</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>393</v>
+        <v>630</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>394</v>
+        <v>631</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>378</v>
+        <v>615</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>379</v>
+        <v>616</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>380</v>
+        <v>617</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>381</v>
+        <v>618</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>382</v>
+        <v>619</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>383</v>
+        <v>620</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>384</v>
+        <v>621</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>385</v>
+        <v>622</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>386</v>
+        <v>623</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>353</v>
+        <v>590</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>354</v>
+        <v>591</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>355</v>
+        <v>592</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>355</v>
+        <v>592</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>356</v>
+        <v>593</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H8" s="2">
         <v>72</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>357</v>
+        <v>594</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>358</v>
+        <v>595</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>359</v>
+        <v>596</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>347</v>
+        <v>584</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>348</v>
+        <v>585</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>349</v>
+        <v>586</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>350</v>
+        <v>587</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>76</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>351</v>
+        <v>588</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>352</v>
+        <v>589</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>240</v>
+        <v>122</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>339</v>
+        <v>579</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>340</v>
+        <v>580</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>341</v>
+        <v>154</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>342</v>
+        <v>155</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>343</v>
+        <v>156</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>89</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>344</v>
+        <v>581</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>345</v>
+        <v>582</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>346</v>
+        <v>583</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>147</v>
+        <v>402</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>330</v>
+        <v>570</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>331</v>
+        <v>571</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>332</v>
+        <v>572</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>333</v>
+        <v>573</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>334</v>
+        <v>574</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>335</v>
+        <v>575</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>336</v>
+        <v>576</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>337</v>
+        <v>577</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>338</v>
+        <v>578</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>321</v>
+        <v>561</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>322</v>
+        <v>562</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>323</v>
+        <v>563</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>324</v>
+        <v>564</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>325</v>
+        <v>565</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H12" s="2">
         <v>93</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>326</v>
+        <v>566</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>327</v>
+        <v>567</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>328</v>
+        <v>568</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>329</v>
+        <v>569</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
         <v>21</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>309</v>
+        <v>549</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>310</v>
+        <v>550</v>
       </c>
       <c r="D13" s="2">
         <v>35031110070001</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>311</v>
+        <v>551</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>312</v>
+        <v>552</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H13" s="2">
         <v>68</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>313</v>
+        <v>553</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>314</v>
+        <v>554</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>315</v>
+        <v>555</v>
       </c>
       <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>22</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>301</v>
+        <v>541</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>302</v>
+        <v>542</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>303</v>
+        <v>543</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>304</v>
+        <v>544</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>305</v>
+        <v>545</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H14" s="2">
         <v>63</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>306</v>
+        <v>546</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>307</v>
+        <v>547</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>308</v>
+        <v>548</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
         <v>23</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>294</v>
+        <v>534</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>295</v>
+        <v>535</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>296</v>
+        <v>536</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>297</v>
+        <v>537</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H15" s="2">
         <v>79</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>298</v>
+        <v>538</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>299</v>
+        <v>539</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>300</v>
+        <v>540</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>138</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>24</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>285</v>
+        <v>526</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>286</v>
+        <v>527</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>287</v>
+        <v>528</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>288</v>
+        <v>529</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>289</v>
+        <v>530</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2">
         <v>67</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>290</v>
+        <v>531</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>291</v>
+        <v>138</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>292</v>
+        <v>532</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>293</v>
+        <v>533</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>230</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
         <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>268</v>
+        <v>510</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>269</v>
+        <v>511</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>270</v>
+        <v>105</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>271</v>
+        <v>512</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>272</v>
+        <v>513</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>64</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>273</v>
+        <v>514</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>274</v>
+        <v>515</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>275</v>
+        <v>516</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>276</v>
+        <v>517</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>260</v>
+        <v>502</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>261</v>
+        <v>503</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>262</v>
+        <v>504</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>263</v>
+        <v>505</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H18" s="2">
         <v>67</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>264</v>
+        <v>506</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>265</v>
+        <v>507</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>266</v>
+        <v>508</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>267</v>
+        <v>509</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
         <v>28</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>253</v>
+        <v>495</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>254</v>
+        <v>496</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>254</v>
+        <v>496</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>255</v>
+        <v>497</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>256</v>
+        <v>498</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H19" s="2">
         <v>81</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>257</v>
+        <v>499</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>258</v>
+        <v>500</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>259</v>
+        <v>501</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>24</v>
+        <v>306</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>29</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>246</v>
+        <v>488</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>247</v>
+        <v>489</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>248</v>
+        <v>490</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H20" s="2">
         <v>78</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>250</v>
+        <v>492</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>251</v>
+        <v>493</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>252</v>
+        <v>494</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>32</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>221</v>
+        <v>469</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>222</v>
+        <v>470</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>223</v>
+        <v>471</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>224</v>
+        <v>472</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>225</v>
+        <v>473</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H21" s="2">
         <v>60</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>226</v>
+        <v>474</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>227</v>
+        <v>475</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>228</v>
+        <v>476</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>229</v>
+        <v>477</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>230</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>35</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>197</v>
+        <v>447</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>198</v>
+        <v>448</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>199</v>
+        <v>449</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>200</v>
+        <v>450</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>201</v>
+        <v>451</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H22" s="2">
         <v>80</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>202</v>
+        <v>452</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>204</v>
+        <v>454</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>205</v>
+        <v>112</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
         <v>36</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>189</v>
+        <v>439</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>190</v>
+        <v>440</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>191</v>
+        <v>441</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>192</v>
+        <v>442</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>193</v>
+        <v>443</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2">
         <v>70</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>194</v>
+        <v>444</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>195</v>
+        <v>445</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>196</v>
+        <v>446</v>
       </c>
       <c r="M23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>37</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>182</v>
+        <v>432</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>183</v>
+        <v>433</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>48</v>
+        <v>324</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>184</v>
+        <v>434</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>185</v>
+        <v>435</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H24" s="2">
         <v>93</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>186</v>
+        <v>436</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>187</v>
+        <v>437</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>188</v>
+        <v>438</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>54</v>
+        <v>330</v>
       </c>
       <c r="N24" s="2" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
         <v>39</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>165</v>
+        <v>416</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>166</v>
+        <v>417</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>167</v>
+        <v>418</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>168</v>
+        <v>419</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>169</v>
+        <v>420</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H25" s="2">
         <v>72</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>170</v>
+        <v>421</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>171</v>
+        <v>422</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>172</v>
+        <v>423</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>41</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>148</v>
+        <v>403</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>149</v>
+        <v>404</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>150</v>
+        <v>405</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>151</v>
+        <v>406</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>152</v>
+        <v>407</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H26" s="2">
         <v>60</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>153</v>
+        <v>408</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>154</v>
+        <v>409</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>155</v>
+        <v>410</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>156</v>
+        <v>411</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
         <v>42</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>139</v>
+        <v>394</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>140</v>
+        <v>395</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>141</v>
+        <v>396</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>142</v>
+        <v>397</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>143</v>
+        <v>398</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H27" s="2">
         <v>72</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>144</v>
+        <v>399</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>145</v>
+        <v>400</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>146</v>
+        <v>401</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>147</v>
+        <v>402</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>43</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>130</v>
+        <v>387</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>131</v>
+        <v>388</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>132</v>
+        <v>389</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>133</v>
+        <v>390</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H28" s="2">
         <v>77</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>135</v>
+        <v>391</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>136</v>
+        <v>392</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>137</v>
+        <v>393</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>138</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
         <v>44</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>121</v>
+        <v>379</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>122</v>
+        <v>380</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>123</v>
+        <v>381</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>124</v>
+        <v>382</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>125</v>
+        <v>383</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H29" s="2">
         <v>70</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>126</v>
+        <v>384</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>127</v>
+        <v>385</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>128</v>
+        <v>386</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
         <v>45</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>112</v>
+        <v>371</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>113</v>
+        <v>372</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>114</v>
+        <v>373</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>115</v>
+        <v>374</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H30" s="2">
         <v>77</v>
       </c>
       <c r="I30" s="2"/>
       <c r="J30" s="2" t="s">
-        <v>117</v>
+        <v>376</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>118</v>
+        <v>377</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>119</v>
+        <v>378</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
         <v>46</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>104</v>
+        <v>365</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>105</v>
+        <v>366</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>106</v>
+        <v>367</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>107</v>
+        <v>368</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H31" s="2">
         <v>69</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>108</v>
+        <v>369</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>47</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>96</v>
+        <v>358</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>98</v>
+        <v>360</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>99</v>
+        <v>361</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H32" s="2">
         <v>83</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>100</v>
+        <v>362</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>101</v>
+        <v>363</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>102</v>
+        <v>364</v>
       </c>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
         <v>48</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>85</v>
+        <v>349</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>86</v>
+        <v>350</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>87</v>
+        <v>351</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>88</v>
+        <v>352</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>89</v>
+        <v>353</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H33" s="2">
         <v>68</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>91</v>
+        <v>354</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>92</v>
+        <v>355</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>93</v>
+        <v>356</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>51</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>56</v>
+        <v>331</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>57</v>
+        <v>332</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>58</v>
+        <v>333</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>59</v>
+        <v>334</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>60</v>
+        <v>335</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H34" s="2">
         <v>69</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>61</v>
+        <v>336</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>62</v>
+        <v>337</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>63</v>
+        <v>338</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N34" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
         <v>55</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>14</v>
+        <v>298</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>16</v>
+        <v>300</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>17</v>
+        <v>301</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>18</v>
+        <v>302</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H35" s="2">
         <v>81</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>22</v>
+        <v>304</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>23</v>
+        <v>305</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>24</v>
+        <v>306</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>25</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>56</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="2">
+        <v>66</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>58</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D37" s="2">
+        <v>159240</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="2">
+        <v>71</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>60</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="2">
+        <v>66</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="N38" s="2" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:14">
-      <c r="B39" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M39" s="3"/>
+      <c r="A39" s="2">
+        <v>61</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H39" s="2">
+        <v>78</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>63</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" s="2">
+        <v>67</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>64</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="2">
+        <v>86</v>
+      </c>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>66</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="2">
+        <v>61</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="43" spans="1:14">
-      <c r="B43" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M43" s="3"/>
+      <c r="A43" s="2">
+        <v>70</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H43" s="2">
+        <v>63</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="44" spans="1:14">
-      <c r="B44" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M44" s="3"/>
+      <c r="A44" s="2">
+        <v>71</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="2">
+        <v>79</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="N44" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>72</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="2">
+        <v>63</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>73</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="2">
+        <v>60</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>74</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="2">
+        <v>89</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="N47" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>75</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" s="2">
+        <v>96</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="N48" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>78</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="2">
+        <v>72</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>79</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50" s="2">
+        <v>68</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="N50" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>80</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H51" s="2">
+        <v>67</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>81</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2">
+        <v>74</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="N52" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>82</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" s="2">
+        <v>65</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>83</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="2">
+        <v>77</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="M54" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="N54" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>84</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="2">
+        <v>64</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>85</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56" s="2">
+        <v>85</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>86</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="2">
+        <v>85</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>87</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="2">
+        <v>65</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="B62" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="B66" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="B67" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B39:E39"/>
-[...4 lines deleted...]
-    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="J62:M62"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="J66:M66"/>
+    <mergeCell ref="J67:M67"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B28" sqref="B28:M29"/>
+      <selection activeCell="B44" sqref="B44:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="239.37" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="249.939" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -6397,1098 +9909,1832 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>435</v>
+        <v>671</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>436</v>
+        <v>672</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>143</v>
+        <v>398</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>439</v>
+        <v>675</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>440</v>
+        <v>676</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>441</v>
+        <v>677</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>230</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>353</v>
+        <v>590</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>354</v>
+        <v>591</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>355</v>
+        <v>592</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>355</v>
+        <v>592</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>356</v>
+        <v>593</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H3" s="2">
         <v>72</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>357</v>
+        <v>594</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>358</v>
+        <v>595</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>359</v>
+        <v>596</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>21</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>309</v>
+        <v>549</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>310</v>
+        <v>550</v>
       </c>
       <c r="D4" s="2">
         <v>35031110070001</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>311</v>
+        <v>551</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>312</v>
+        <v>552</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H4" s="2">
         <v>68</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>313</v>
+        <v>553</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>314</v>
+        <v>554</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>315</v>
+        <v>555</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>294</v>
+        <v>534</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>295</v>
+        <v>535</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>296</v>
+        <v>536</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>297</v>
+        <v>537</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H5" s="2">
         <v>79</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>298</v>
+        <v>538</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>299</v>
+        <v>539</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>300</v>
+        <v>540</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>138</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>27</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>260</v>
+        <v>502</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>261</v>
+        <v>503</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>262</v>
+        <v>504</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>263</v>
+        <v>505</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>264</v>
+        <v>506</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>265</v>
+        <v>507</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>266</v>
+        <v>508</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>267</v>
+        <v>509</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>246</v>
+        <v>488</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>247</v>
+        <v>489</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>248</v>
+        <v>490</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>250</v>
+        <v>492</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>251</v>
+        <v>493</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>252</v>
+        <v>494</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>33</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>214</v>
+        <v>462</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>215</v>
+        <v>463</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>216</v>
+        <v>464</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>217</v>
+        <v>465</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H8" s="2">
         <v>57</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>218</v>
+        <v>466</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>219</v>
+        <v>467</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>220</v>
+        <v>468</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>197</v>
+        <v>447</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>198</v>
+        <v>448</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>199</v>
+        <v>449</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>200</v>
+        <v>450</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>201</v>
+        <v>451</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>80</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>202</v>
+        <v>452</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>204</v>
+        <v>454</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>205</v>
+        <v>112</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>189</v>
+        <v>439</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>190</v>
+        <v>440</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>191</v>
+        <v>441</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>192</v>
+        <v>442</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>193</v>
+        <v>443</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H10" s="2">
         <v>70</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>194</v>
+        <v>444</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>195</v>
+        <v>445</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>196</v>
+        <v>446</v>
       </c>
       <c r="M10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>182</v>
+        <v>432</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>183</v>
+        <v>433</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>48</v>
+        <v>324</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>184</v>
+        <v>434</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>185</v>
+        <v>435</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>186</v>
+        <v>436</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>187</v>
+        <v>437</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>188</v>
+        <v>438</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>54</v>
+        <v>330</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>174</v>
+        <v>424</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>175</v>
+        <v>425</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>176</v>
+        <v>426</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>177</v>
+        <v>427</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>178</v>
+        <v>428</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H12" s="2">
         <v>59</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>179</v>
+        <v>429</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>180</v>
+        <v>430</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>181</v>
+        <v>431</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
         <v>41</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>148</v>
+        <v>403</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>149</v>
+        <v>404</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>150</v>
+        <v>405</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>151</v>
+        <v>406</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>152</v>
+        <v>407</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H13" s="2">
         <v>60</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>153</v>
+        <v>408</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>154</v>
+        <v>409</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>155</v>
+        <v>410</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>156</v>
+        <v>411</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>43</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>130</v>
+        <v>387</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>131</v>
+        <v>388</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>132</v>
+        <v>389</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>133</v>
+        <v>390</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H14" s="2">
         <v>77</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>135</v>
+        <v>391</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>136</v>
+        <v>392</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>137</v>
+        <v>393</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>138</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
         <v>44</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>121</v>
+        <v>379</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>122</v>
+        <v>380</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>123</v>
+        <v>381</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>124</v>
+        <v>382</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>125</v>
+        <v>383</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H15" s="2">
         <v>70</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>126</v>
+        <v>384</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>127</v>
+        <v>385</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>128</v>
+        <v>386</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>47</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>96</v>
+        <v>358</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>98</v>
+        <v>360</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>99</v>
+        <v>361</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H16" s="2">
         <v>83</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>100</v>
+        <v>362</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>101</v>
+        <v>363</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>102</v>
+        <v>364</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
         <v>48</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>85</v>
+        <v>349</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>86</v>
+        <v>350</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>87</v>
+        <v>351</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>88</v>
+        <v>352</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>89</v>
+        <v>353</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>68</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>91</v>
+        <v>354</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>92</v>
+        <v>355</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>93</v>
+        <v>356</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>51</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>56</v>
+        <v>331</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>57</v>
+        <v>332</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>58</v>
+        <v>333</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>59</v>
+        <v>334</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>60</v>
+        <v>335</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H18" s="2">
         <v>69</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>61</v>
+        <v>336</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>62</v>
+        <v>337</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>63</v>
+        <v>338</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
         <v>53</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>36</v>
+        <v>314</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>37</v>
+        <v>315</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>38</v>
+        <v>316</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>39</v>
+        <v>317</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>40</v>
+        <v>318</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H19" s="2">
         <v>57</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>41</v>
+        <v>319</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>42</v>
+        <v>320</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>43</v>
+        <v>321</v>
       </c>
       <c r="M19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N19" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>26</v>
+        <v>307</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>27</v>
+        <v>308</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>28</v>
+        <v>309</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>28</v>
+        <v>309</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H20" s="2">
         <v>49</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>32</v>
+        <v>311</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>33</v>
+        <v>312</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>56</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="2">
+        <v>66</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>57</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="2">
+        <v>32</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>59</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="2">
+        <v>20</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>62</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>63</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="2">
+        <v>67</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>68</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" s="2">
+        <v>51</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>69</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="2">
+        <v>55</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>70</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H28" s="2">
+        <v>63</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>77</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="2">
+        <v>20</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>80</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="2">
+        <v>67</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>81</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="2">
+        <v>74</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="N31" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>82</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="2">
+        <v>65</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>84</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="2">
+        <v>64</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>85</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" s="2">
+        <v>85</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>86</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" s="2">
+        <v>85</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="2">
+        <v>65</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L36" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="M29" s="3"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="B40" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="B44" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="B45" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B24:E24"/>
-[...4 lines deleted...]
-    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="J40:M40"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="J45:M45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9:M10"/>
+      <selection activeCell="B10" sqref="B10:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="168.53" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
-[...33 lines deleted...]
-      <c r="M9" s="3"/>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>58</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D2" s="2">
+        <v>159240</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="2">
+        <v>71</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="B6" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="B10" s="3" t="s">
-        <v>453</v>
+        <v>688</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>447</v>
+        <v>682</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
+    <row r="11" spans="1:14">
+      <c r="B11" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B5:E5"/>
-[...1 lines deleted...]
-    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="J6:M6"/>
     <mergeCell ref="B10:E10"/>
-    <mergeCell ref="J9:M9"/>
+    <mergeCell ref="B11:E11"/>
     <mergeCell ref="J10:M10"/>
+    <mergeCell ref="J11:M11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B13" sqref="B13:M14"/>
+      <selection activeCell="B17" sqref="B17:M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -7499,277 +11745,447 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>7</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>413</v>
+        <v>650</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>414</v>
+        <v>651</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>415</v>
+        <v>652</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>416</v>
+        <v>653</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>88</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>417</v>
+        <v>654</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>418</v>
+        <v>655</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>347</v>
+        <v>584</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>348</v>
+        <v>585</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>349</v>
+        <v>586</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>350</v>
+        <v>587</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>76</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>351</v>
+        <v>588</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>352</v>
+        <v>589</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>240</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>30</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>241</v>
+        <v>483</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>242</v>
+        <v>484</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>243</v>
+        <v>485</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>244</v>
+        <v>486</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H4" s="2">
         <v>41</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>245</v>
+        <v>487</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>240</v>
+        <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>231</v>
+        <v>478</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>232</v>
+        <v>479</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>234</v>
+        <v>480</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>235</v>
+        <v>481</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H5" s="2">
         <v>56</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>239</v>
+        <v>482</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>240</v>
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>66</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="2">
+        <v>61</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>67</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="2">
+        <v>6</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>71</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2">
+        <v>79</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="B9" s="3" t="s">
-[...14 lines deleted...]
-      <c r="M9" s="3"/>
+      <c r="A9" s="2">
+        <v>78</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="2">
+        <v>72</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="13" spans="1:14">
       <c r="B13" s="3" t="s">
-        <v>454</v>
+        <v>678</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="s">
-        <v>446</v>
+        <v>679</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:14">
-[...15 lines deleted...]
-      <c r="M14" s="3"/>
+    <row r="17" spans="1:14">
+      <c r="B17" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="B18" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B9:E9"/>
-    <mergeCell ref="J9:M9"/>
     <mergeCell ref="B13:E13"/>
-    <mergeCell ref="B14:E14"/>
     <mergeCell ref="J13:M13"/>
-    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="J18:M18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>