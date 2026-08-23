--- v2 (2026-06-13)
+++ v3 (2026-08-23)
@@ -20,417 +20,1546 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Semua Data" sheetId="1" r:id="rId4"/>
     <sheet name="Dina (60+)" sheetId="2" r:id="rId5"/>
     <sheet name="Bekti (DM &amp; HT)" sheetId="3" r:id="rId6"/>
     <sheet name="Panji (Jantung)" sheetId="4" r:id="rId7"/>
     <sheet name="Nurkolis (TBC)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="916">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal/Waktu</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>No KK</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>
   <si>
     <t>Masalah</t>
   </si>
   <si>
     <t>Implementasi</t>
   </si>
   <si>
     <t>Evaluasi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Petugas</t>
   </si>
   <si>
-    <t>2026-05-09 10:00:00</t>
-[...11 lines deleted...]
-    <t>1979-05-15</t>
+    <t>2026-08-13 17:40:00</t>
+  </si>
+  <si>
+    <t>MUDIMAN</t>
+  </si>
+  <si>
+    <t>3503110610080010</t>
+  </si>
+  <si>
+    <t>3503113112350065</t>
+  </si>
+  <si>
+    <t>1935-12-31</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
+    <t>DISABILITAS</t>
+  </si>
+  <si>
+    <t>PX BEDTRES TOTAL DG KEKAKUAN DI KE2 KAKI. ADA LUKA DECUBITUS DI PUNGGUNG KIRI SEBESAR 3 CMDALAM LUKA 2,5 CM. PX RIW PENGOBATAN RUTIN PENYAKIT JANTUNG. SELA2 JARI KE2 KAKI KOTOR SEHINGGGA DIKERUBUTI SEMUT</t>
+  </si>
+  <si>
+    <t>RAWAT LUKA DECUBITUS MENGGUNAKAN BETADIN.MEMBERSIHKAN KULIT MATI YANG TERDAPAT DISELA2 JARI KE2 KAKI MENGGUNAKAN SABUN.MEMOTONG KUKU KE2 TANGAN DAN KE2 KAKI. TD 125/70. GDA 145 AU 4,7. CHOL 196</t>
+  </si>
+  <si>
+    <t>S: KELUARGA MENGATAKAN PX SUDAH 3 BULAN INI TIDAK BISA DUDUK
+O: TERDAPAT LUKA DECUBITUS DIPUNGGUNG
+A: MASALAH BELUM TERATASI
+P: LANJUTKAN INTERVENSI</t>
+  </si>
+  <si>
+    <t>kemandirian C</t>
+  </si>
+  <si>
+    <t>LINDA DWI RAHAYU SETYARINI, Amd.Kep</t>
+  </si>
+  <si>
+    <t>2026-07-16 11:26:00</t>
+  </si>
+  <si>
+    <t>SUTRISNO</t>
+  </si>
+  <si>
+    <t>3503112101150007</t>
+  </si>
+  <si>
+    <t>3503112810700002</t>
+  </si>
+  <si>
+    <t>1970-10-28</t>
+  </si>
+  <si>
+    <t>CVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasien dengan riwayat stroke dengan keluhan kadang pusing dan kaki agak berat digerakkan
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Bina hubungan saling
+percaya dengan pasien
+2. Edukasi pasien kontrol rutin ke faskes
+3. Edukasi diit rendah garam, lemak
+dan kelola stress
+4. Edukasi rutin aktifitas fisik
+5. Edukasi minum obat secara rutin </t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kadang pusing
+dan kaki terasa berat, jarang kontrol dan obat
+sering bolong 
+O : K/u baik, TD : 160/ 80 mmHg, TB :
+158 cm , BB : 59.6 cm LP : 88 cm GD :
+113 mg/dl , Kolesterol : 176 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:09:00</t>
+  </si>
+  <si>
+    <t>KATINEM</t>
+  </si>
+  <si>
+    <t>3503112802050141</t>
+  </si>
+  <si>
+    <t>3503114107500010</t>
+  </si>
+  <si>
+    <t>1950-07-01</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan kursi roda, aktifitas sepenuhnya dibantu keluarga</t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik 
+3.Edukasi tentang pola makan
+rendah gula dan rendah garam 
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari 
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
+6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
+  </si>
+  <si>
+    <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untuk minum obat rutin
+- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
+- pasien mau minum obat pemberian tenaga kesehatan 
+O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg    berlemak atau makanan cepat saji
+- pasien lebih rilek untuk menerima penyakit yg di alami_x0002_TD=140/75 MMHG N =80X/MNT RR=20
+X/MNT 
+A=Masalah teratasi sebagian 
+p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
+  </si>
+  <si>
+    <t>Pasien dengan kemandiria n C</t>
+  </si>
+  <si>
+    <t>TATIK SRISETYO RAHAYU, Amd,Kep</t>
+  </si>
+  <si>
+    <t>2026-07-22 14:53:00</t>
+  </si>
+  <si>
+    <t>SUDARMI</t>
+  </si>
+  <si>
+    <t>3503115812640001</t>
+  </si>
+  <si>
+    <t>1964-12-18</t>
+  </si>
+  <si>
+    <t>Keadaan Umum baik, pasien tidak bekerja, sehari hari beraktifitas di rumah.</t>
+  </si>
+  <si>
+    <t>.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Menganjurkan pada pasien untuk Diit Rendah Gula dan menjaga pola hidup sehat
+4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol rutin setiap bulan</t>
+  </si>
+  <si>
+    <t>S= pasien mengatakan tidak ada keluhan, sudah menderita HT sejak 5th yanglalu dan rutin berobat ke puskesmas
+O= TTV TD= 150/80 BB=58 TB=147
+Terdapat obat amlodipin 5mg dari puskesmas
+A= Masalah Teratasi sebagian
+P= Lanjutkan Intervensi</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-07-14 09:23:00</t>
+  </si>
+  <si>
+    <t>NGALI</t>
+  </si>
+  <si>
+    <t>3503110306000021</t>
+  </si>
+  <si>
+    <t>3503112208390003</t>
+  </si>
+  <si>
+    <t>1939-02-22</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik, pasien saat berjalan tampak pelan-pelan dan berpegangan dinding</t>
+  </si>
+  <si>
+    <t>- Melakukan Pemeriksaan TTV
+- Mengajarkan pada pasien dan keluarga untuk melakukan latihan gerak sendi
+-Mengajarkan untuk diit rendah garam
+- Mengajarkan untuk melakukan aktifitas fisik</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan kalau alergi obat2 an jadi takut kalau mau minum obat
+O : TTV : TD = 150/90, BB40, N 80
+A : Masalah belum teratasi
+P : Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>HIPERTENSI</t>
+  </si>
+  <si>
+    <t>LISA ENDRIENI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-07-16 12:49:00</t>
+  </si>
+  <si>
+    <t>Mungin</t>
+  </si>
+  <si>
+    <t>3503112612390002</t>
+  </si>
+  <si>
+    <t>1939-12-26</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup,kelemahan 
+ekstremitas sebelah kiri,bisa jalan dengan bantuan 
+,riwayat HT kurang lebih 8 tahun</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada 
+ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM 
+pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan 
+menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk  Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat 
+dan kontrol secara teratur</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S:- Keluarga mengatakan akan 
+melaksanakan latihan gerak yang 
+diajarkan petugas- Pasien mengatakan latihan yang 
+diajarkan membuat tangan yang kaku 
+berkurang
+O :-Keluarga mampu melaksanakan ROM 
+pasif yang di ajarkan-TD : 150/90 mmhg-N  :78   X/mnt-RR : 20 X/mnt</t>
+  </si>
+  <si>
+    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-07-14 08:41:00</t>
+  </si>
+  <si>
+    <t>TOYIBAN</t>
+  </si>
+  <si>
+    <t>3503052006640001</t>
+  </si>
+  <si>
+    <t>1964-06-20</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup,dan aktivitas seperti biasa akan tetapi kadang kadang merasa lemas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Menganjurkan pada pasien untuk Diit Rendah Gula dan menjaga pola hidup sehat 
+4.Menganjurkan pada pasien untuk rutin minum obat dan kontrol rutin setiap bulan
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :
+-	Keluarga mengatakan akan melakukan pemeriksaan rutin gula darah setiap bula 
+-	Pasien dan keluarga mengatakan akan menjaga pola hidup sehat untuk menstabilkan kadar Gula Darah
+O :
+-Keluarga mampu menjelaskan diet DM
+-TD : 130/80 mmhg
+-N :86 X/mnt
+-RR : 24 X/mnt
+-GDA : 286 "
+</t>
+  </si>
+  <si>
+    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-07-18 11:20:00</t>
+  </si>
+  <si>
+    <t>RINA YULIANTI</t>
+  </si>
+  <si>
+    <t>3503114607780003</t>
+  </si>
+  <si>
+    <t>1978-07-06</t>
+  </si>
+  <si>
     <t>JIWA</t>
   </si>
   <si>
-    <t>kondisi px stabil px dirumah kadang kadang membantu orang tuanya</t>
-[...2 lines deleted...]
-    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
+    <t>kondisi px stabil px dirumah kadang kadang membantu ORANGTUANYA</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
   </si>
   <si>
     <t xml:space="preserve">S : px mengatakan baru kembali dari ladang 
 O : px tampak kooperatif
 A : masalah teratasi 
 P : lanjutkan intervensi
 </t>
   </si>
   <si>
+    <t>kemandirian R</t>
+  </si>
+  <si>
+    <t>AGUS WAHYONO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-08-06 11:17:00</t>
+  </si>
+  <si>
+    <t>SAMINI</t>
+  </si>
+  <si>
+    <t>3503111111111111</t>
+  </si>
+  <si>
+    <t>3503115010460001</t>
+  </si>
+  <si>
+    <t>1946-10-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan Umum baik, pasien tidak bekerja, sehari hari beraktifitas di rumah. </t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya antara pasien dan keluarga
+2. Ukur TTV
+3. Evaluasi kepatuhan minum obat HT pasien
+4. Jelaskan pada keluarga diet Rendah garam
+5. Anjurkan aktifitas fisik ringan pada pasien</t>
+  </si>
+  <si>
+    <t>NURJANAH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-07-16 09:13:00</t>
+  </si>
+  <si>
+    <t>SUYANTO</t>
+  </si>
+  <si>
+    <t>3503113112370024</t>
+  </si>
+  <si>
+    <t>3503114709530001</t>
+  </si>
+  <si>
+    <t>1962-09-05</t>
+  </si>
+  <si>
+    <t>TBC</t>
+  </si>
+  <si>
+    <t>Keadaan Umum secara umum Baik tetapi pasien masih terlihat batuk</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk dan bersin
+5. Mengajarkan teknik batuk efektif</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 120/70
+- N : 80X/menit
+- RR : 20x/menit
+- BB : 52
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>MEMBAIK</t>
+  </si>
+  <si>
+    <t>NURKOLIS, S.Kep.,Ns.</t>
+  </si>
+  <si>
+    <t>2026-07-20 12:34:00</t>
+  </si>
+  <si>
+    <t>dewi setianingsih</t>
+  </si>
+  <si>
+    <t>3503122806130005</t>
+  </si>
+  <si>
+    <t>3503114211830002</t>
+  </si>
+  <si>
+    <t>1983-11-02</t>
+  </si>
+  <si>
+    <t>KUSTA/RABIES</t>
+  </si>
+  <si>
+    <t>Ku Baik
+Riwayat : tidak ada riwayat penyakit sebelumnya
+timbul bercak merah di kulit dan mati rasa diseluruh tubuh, kulit kering dan kaku
+ADL masih baik tanpa bantuan</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan Saling
+Percaya dengan Pasien dan
+Keluarga
+2. Memonitor keluhan sebelum
+pelaksanaan aktifitas fisik
+3. Memonitor minum obat
+teratur
+4. Memonitor kontrol ke puskesmas secara rutin 
+5. Memonitor perkembangan penyakitnya
+6. Menganjurkan untuk jaga kebersihan diri
+7. Menganjurkan makan makanan yang bergizi
+8. Memberi motivasi pasien</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan kontrol secara rutin ke puskesmas
+- Pasien mengatakan rutin minum obat dan masih makan yang asin
+- Pasien mengatakan mau mengikuti anjuran dari puskesmas
+O :
+- Keluarga mampu memotivasi pasien untuk trs bersemangat dan menjalani pengobatan
+- Keluarga mampu memotivasi pasien untuk kontrol ke puskesmas
+- Pasien rutin minum obat ecara teratur
+- TD : 120/85 mmHg
+- N : 80 x/menit
+- RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan
+ulang 1-2 hari )</t>
+  </si>
+  <si>
+    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
+  </si>
+  <si>
+    <t>2026-07-31 14:10:00</t>
+  </si>
+  <si>
+    <t>TUKINEM</t>
+  </si>
+  <si>
+    <t>3503115208510002</t>
+  </si>
+  <si>
+    <t>1951-08-12</t>
+  </si>
+  <si>
+    <t>Ku Lemah
+Riwayat HT 1 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan</t>
+  </si>
+  <si>
+    <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
+2.	Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.	Mengukur ADL sebelum Latihan intervensi
+4.	Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
+5.	Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6.	Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 140/80 mmhg
+-  N       :  80 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 6-7 hari)</t>
+  </si>
+  <si>
+    <t>ADL B Berat</t>
+  </si>
+  <si>
+    <t>DINA ANINGGARWATI,  S.Kep.</t>
+  </si>
+  <si>
+    <t>2026-07-23 10:30:00</t>
+  </si>
+  <si>
+    <t>SITI AMINAH RATNAWATI</t>
+  </si>
+  <si>
+    <t>3577024404640005</t>
+  </si>
+  <si>
+    <t>1964-04-04</t>
+  </si>
+  <si>
+    <t>PX MENGATAKAN KADANG2 PUSING TD 140/90 MMHG GDA 122 MG/DL</t>
+  </si>
+  <si>
+    <t>EDUKASI KELUARGA PASIEN DAN PASIEN UNTUK KONTROL RUTIN TENSI DAN MINUM OBAT TERATUR</t>
+  </si>
+  <si>
+    <t>S : PX MENGATAKAN KADANG2 PUSING
+O : TD 140/90 MMHG GDA 122 MG/DL
+A : MASALAH BELUM TERATASI
+L : LANJUTKAN INTERVENSI</t>
+  </si>
+  <si>
+    <t>KEMANDIRIAN A</t>
+  </si>
+  <si>
+    <t>2026-07-23 09:06:00</t>
+  </si>
+  <si>
+    <t>SUJITO</t>
+  </si>
+  <si>
+    <t>1702081611070087</t>
+  </si>
+  <si>
+    <t>1702082707500001</t>
+  </si>
+  <si>
+    <t>1950-07-27</t>
+  </si>
+  <si>
+    <t>Riwayat CVA 5 bulan yang lalu, terdapat kelemahahn anggota gerak sebelah kanan,tampak lemah, Aktivitas sehari hari membutuhjkan bantuan keluarga</t>
+  </si>
+  <si>
+    <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
+3. Mengajarkan aktivitas fisik  baik pasif/aktif sesuai kemampuan pasien
+4. Meminta keluarga untuk mempraktekan ROM pasif yang sudah diajarkan
+5. Memonitor ROM yang sudah di lakukan kepada pasien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S: - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+O: -Keluarga mampu melaksanakan ROM  pasif yang diajarkan
+     -Pasien tampak mengikuti latihan yang diajarkan
+     -TD : 160/90 mmhg
+     -N : 88 X/menit
+     -RR : 21 X/menit
+</t>
+  </si>
+  <si>
+    <t>YANU PRASETYO, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-07-16 12:13:00</t>
+  </si>
+  <si>
+    <t>SUNARJO</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>3503113112650027</t>
+  </si>
+  <si>
+    <t>1965-12-31</t>
+  </si>
+  <si>
+    <t>Pada saat dilakukan kunjungan, pasien mengeluh Sakit Kepala atau Pusing
+Terutama terasa berat di bagian belakang kepala atau tengkuk, sering kali dirasakan saat bangun tidur di pagi hari/</t>
+  </si>
+  <si>
+    <t>KIE : enjelaskan pentingnya diet rendah garam/natrium (membatasi konsumsi garam dapur, makanan asin, dan makanan olahan/pengawet).
+Menganjurkan aktivitas fisik ringan secara teratur sesuai kemampuan lansia, seperti jalan kaki santai 15–30 menit sehari.</t>
+  </si>
+  <si>
+    <t>S: Pasien mengeluh pusing dan sakit kepala, terutama terasa berat di bagian belakang kepala/tengkuk. Keluhan sering kali dirasakan saat bangun tidur di pagi hari.
+O: Kesadaran: Compos Mentis (TD): 150/90 mmHg Nadi: 82x/menit RR: 20x/menit Otot leher/tengkuk tampak tegang saat diraba.
+A: Nyeri Akut berhubungan dengan peningkatan tekanan vaskuler cerebral.
+P: Anjurkan pasien untuk terus menerapan diet rendah garam/natrium dan pembatasan makanan olahan.
+Ingatkan pasien untuk rutin meminum obat antihipertensi sesuai dosis dan petunjuk dokter.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasien dan keluarga sangan kooperatif dengan petugas. </t>
+  </si>
+  <si>
+    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
+  </si>
+  <si>
+    <t>2026-07-07 12:52:00</t>
+  </si>
+  <si>
+    <t>PAIMIN</t>
+  </si>
+  <si>
+    <t>3503113112590076</t>
+  </si>
+  <si>
+    <t>1959-12-31</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup, bisa jalan memakai alat bantu tongkat,pandangan kabur
+,riwayat DM kurang lebih 15 tahun 
+yll,riwayat Hipertensi kurang  lebih 13 th yll</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Membina hubungan saling 
+percaya dengan pasien 
+dan keluarga 
+2.Memonitor TTV sebelum 
+pelaksanaan aktifitas fisik 
+3.Menganjurkan pada pasien 
+untuk diit
+Rendah Garam 
+4.Menganjurkan pada pasien 
+tetap melakukan aktivitas fisik / 
+olah raga minimal 30 menit /hari 
+5.Menganjurkan pada pasien 
+untuk rutin minum obat 
+dan kontrol secara teratur 
+6.Menganjurkan pada pasien 
+untuk menjaga pola hidup </t>
+  </si>
+  <si>
+    <t>S :- Keluarga dan Pasien dapat menjelaskan penjelasan 
+petugas tentang diit Hipertensi dan DM
+O :-TD : 160/90 mmhg ,N :78 X/mnt ,RR : 18 X/mnt ,BB : 47 Kg , GDA : 356 mg/dl 
+A : Intervensi di lanjutkan 
+P : Lakukan pemantauan TTV dengan 
+kunjungan ulang bulan depan</t>
+  </si>
+  <si>
+    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
+  </si>
+  <si>
+    <t>2026-06-08 11:56:00</t>
+  </si>
+  <si>
+    <t>LANDEP</t>
+  </si>
+  <si>
+    <t>3503124208640001</t>
+  </si>
+  <si>
+    <t>1954-08-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan orang lain, aktifitas sepenuhnya dibantu keluarga, </t>
+  </si>
+  <si>
+    <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien
+2.Monitor TTV sebelum pelaksanaan aktifitas fisik
+3.Edukasi tentang pola makan
+rendah gula dan rendah garam
+4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari
+5.Edukasi pasien dan keluarga untuk melakukan gerak sendi
+6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
+  </si>
+  <si>
+    <t>S=-Keluarga mengatakan akan selalu memberikan dan mengingatkan untuk minum obat rutin
+- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
+- pasien mau minum obat pemberian
+tenaga kesehatan
+O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg berlemak atau makanan cepat saji- pasien lebih rilek untuk menerima penyakit yg di alami
+-TD=135/75 MMHG N =80X/MNT RR=20 X/MNT
+A=Masalah teratasi sebagian
+p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali setelah pelaksanaan Posyandu ILP)</t>
+  </si>
+  <si>
+    <t>Pasien dengan kemandirian C</t>
+  </si>
+  <si>
+    <t>2026-06-10 11:16:00</t>
+  </si>
+  <si>
+    <t>Sumini</t>
+  </si>
+  <si>
+    <t>3503115003500001</t>
+  </si>
+  <si>
+    <t>1950-03-10</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat Hipertensi sudah 10 tahun dan lama tidak kontrol dan jarang minum obat. Kadang merasa pusing dan cengeng dileher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Bina hubungan saling
+percaya dengan pasien
+2. Edukasi pasien kontrol rutin
+ke faskes
+3. Edukasi diit rendah garam
+4. Edukasi rutin aktifitas fisik
+dan kelola stress
+5. Edukasi minum obat tensi
+rutin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">S : Pasien mengatakan kadang pusing
+dan cengeng, lama tidak kontrol dan obat
+sering lupa
+O : K/u baik, TD : 140/85 mmHg, TB :
+148 cm , BB : 44 cm LP : 75 cm GD :
+126 mg/dl , Kolesterol : 126 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi
+</t>
+  </si>
+  <si>
+    <t>2026-07-13 08:57:00</t>
+  </si>
+  <si>
+    <t>SUNARTI</t>
+  </si>
+  <si>
+    <t>3503117112550025</t>
+  </si>
+  <si>
+    <t>1955-12-31</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat Hipertensi tidak rutin minum obat , keluhan kadang pusing dan cengeng dileher  sudah lama tidak kontrol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Bina hubungan saling
+percaya dengan pasien
+2. Edukasi pasien kontrol rutin
+ke faskes
+3. Edukasi diit rendah garam
+4. Edukasi rutin aktifitas fisik
+dan kelola stress
+5. Edukasi minum obat tensi
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> : Pasien mengatakan kadang pusing
+dan cengeng dileher, lama tidak kontrol dan obat
+sering lupa
+O : K/u baik, TD : 150/ 89 mmHg, TB :
+150 cm , BB : 56 cm LP : 88 cm GD :
+188 mg/dl
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-06-29 14:13:00</t>
+  </si>
+  <si>
+    <t>SUNARSI</t>
+  </si>
+  <si>
+    <t>3503112705600002</t>
+  </si>
+  <si>
+    <t>1950-05-27</t>
+  </si>
+  <si>
+    <t>Ku Lemah
+Riwayat CVA 1 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan</t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 130/70 mmhg
+-  N       :  76 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 3-5 hari)</t>
+  </si>
+  <si>
+    <t>ADL B sedang</t>
+  </si>
+  <si>
+    <t>2026-07-29 14:13:00</t>
+  </si>
+  <si>
+    <t>1960-05-27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ku Lemah
+Riwayat CVA 2 minggu yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan </t>
+  </si>
+  <si>
+    <t>S :
+-  Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+-  Pasien mengatakan Latihan yang diajarkan membuat kaku tangan dan kainya berkurang 
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- Pasien tampak rilek dengan Latihan yang diajarkan (tidak tampak adanya nyeri)
+-  TD     : 140/80 mmhg
+-  N       :  80 x/menit
+-  RR    :   24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 3-5 hari)</t>
+  </si>
+  <si>
+    <t>ADL : B sedang</t>
+  </si>
+  <si>
+    <t>2026-06-17 10:36:00</t>
+  </si>
+  <si>
+    <t>MARSINI</t>
+  </si>
+  <si>
+    <t>3503114107560002</t>
+  </si>
+  <si>
+    <t>1956-07-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum cukup,kelemahan ekstremitas sebelah kanan dan tangan kanan,berjalan bisa tapi harus didampingi,riwayat HT kurang lebih 8 tahun yll
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"1.Membina hubungan saling percaya dengan pasien dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Gula dan Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"S :
+ - Keluarga mengatakan akan melaksanakan latihan gerak yang diajarkan petugas
+ - Pasien mengatakan latihan yang diajarkan membuat tangan yang kaku berkurang
+O :
+-Keluarga mampu melaksanakan ROM pasif yang di ajarkan
+-TD : 140/100 mmhg
+-N  :82   X/mnt
+-RR : 20 X/mnt
+-GDA : 112 "
+</t>
+  </si>
+  <si>
+    <t>2026-06-18 14:02:00</t>
+  </si>
+  <si>
+    <t>AGUNG DARMANTO</t>
+  </si>
+  <si>
+    <t>3503110707680001</t>
+  </si>
+  <si>
+    <t>1968-07-07</t>
+  </si>
+  <si>
+    <t>K/u lemah, terdapat kelemahan anggota gerak sebelah kanan, ADL Perlu bantuan Pasien dengan riwayat CVA dan HT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Membina hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum latihanan intervensi
+4. Mengajarkan aktivitas fisik ROM Pasif sesuai dengan kemampuan pasien 
+5. Meminta pendampingan untuk mempraktikan latihan ROM
+6.monitor ROM yang sudah dilaksanakan 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+O :
+- Keluarga mampu melaksanakan ROM pasif yang diajarkan
+- TD : 140/80 mmhg
+- N : 80 x/menit
+- RR : 18 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan (kunjungan ulang 3-5 hari)	
+</t>
+  </si>
+  <si>
+    <t>2026-06-12 09:33:00</t>
+  </si>
+  <si>
+    <t>SUPRIHATIN</t>
+  </si>
+  <si>
+    <t>3503117011710001</t>
+  </si>
+  <si>
+    <t>1971-11-30</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat Tensi tinggi, Keluhan sering nyeri &amp; kaku di leher</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien
+2. Edukasi pasien kontrol rutin ke faskes
+3. Edukasi diit rendah garam
+4. Edukasi rutin aktifitas fisik dan kelola stress
+5. Edukasi minum obat tensi rutin</t>
+  </si>
+  <si>
+    <t>S : Pasien mengatakan sering nyeri &amp; kaku di leher
+O : K/u baik, TD : 180/ 90 mmHg, TB : 155 cm , BB : 65 cm LP : 84 cm
+A : Masalah teratasi sebagian
+P : Lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>2026-06-15 14:15:00</t>
+  </si>
+  <si>
+    <t>ENY SUBINTARTI</t>
+  </si>
+  <si>
+    <t>3503110201080047</t>
+  </si>
+  <si>
+    <t>3503115404740003</t>
+  </si>
+  <si>
+    <t>1974-04-14</t>
+  </si>
+  <si>
+    <t>kondisi px stabil px dirumah kadang kadang membantu suaminya</t>
+  </si>
+  <si>
+    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat</t>
+  </si>
+  <si>
+    <t>kemandirian E</t>
+  </si>
+  <si>
+    <t>2026-06-10 09:43:00</t>
+  </si>
+  <si>
+    <t>SOLIKIN</t>
+  </si>
+  <si>
+    <t>1985-10-15</t>
+  </si>
+  <si>
+    <t>Keadaan umum baik
+Pasien mengeluh masih batuk, mual tetapi tidak demam</t>
+  </si>
+  <si>
+    <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
+2. Memonitor kondisi fisik sebelum pelaksanaan aktivitas fisik
+3. Melakukan pengkajian lingkungan rumah
+4. Melakukan edukasi etika batuk gar jangan meludah di sembarangan tempat</t>
+  </si>
+  <si>
+    <t>S :
+- Keluarga mengatakan akan selalu mengawasi minum obat
+- Pasien mengatakan akan melakukan Latihan batuk efektif
+O :
+- Keluarga mampu mengawasi minum obat pasien
+- Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
+- TD : 110/70
+- N : 88X/menit
+- RR : 24x/menit
+A :
+Masalah teratasi sebagian
+P :
+Intervensi dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-06-30 11:22:00</t>
+  </si>
+  <si>
+    <t>SUKIMIN</t>
+  </si>
+  <si>
+    <t>3503112212630002</t>
+  </si>
+  <si>
+    <t>1963-12-22</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup. pasien stroke sejak 5tahun yang lalu. minum obat HT rutin. mobilisasi menggunakan kursi roda dan di bantu keluarga</t>
+  </si>
+  <si>
+    <t>- Bina hubungan salingpercaya dengan pasien dan keluarga
+- Ukur TTV
+- Anjurkan pasien untuk latihan gerak otot
+Anjurkan pasien menjaga personal hygiene
+- Atur pola makan dan diet
+- Anjurkan rutin berobat</t>
+  </si>
+  <si>
+    <t>S= pasien mengatakan stroke sejak 5 tahun yang lalu.
+O= TD: 120/80 GDA= 131 BB/Tb= 65kg/165cm. obat yang dikonsumsi= amlodipin 10mg
+A= masalah teratasi sebagian
+P= lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>pasien kemandirian C</t>
+  </si>
+  <si>
+    <t>2026-07-01 16:18:00</t>
+  </si>
+  <si>
+    <t>KADIMAN</t>
+  </si>
+  <si>
+    <t>3503110202580002</t>
+  </si>
+  <si>
+    <t>1958-02-02</t>
+  </si>
+  <si>
+    <t>Keadaan umum cukup, pasien berjalan menggunakan tongkat dan masih d bantu oleh anaknya. Kaki oedem ki/ka. Stroke sudah 1 tahun</t>
+  </si>
+  <si>
+    <t>- bina hubungan saling percaya antara pasien dan keluarga
+- ukur TTV
+- motivasi untuk berobat rutin ke faskes terdekat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S= pasien mengatakan badan terasa berat, stroke sudah 1 tahun ini
+O= TTV: TD=180/90 BB=62 TB=150 LP=100
+A= masalah teratasi sebagian
+P= lanjutkan intervensi
+</t>
+  </si>
+  <si>
+    <t>Kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-06-04 08:12:00</t>
+  </si>
+  <si>
+    <t>SITI ROCHMAH</t>
+  </si>
+  <si>
+    <t>3503111007000345</t>
+  </si>
+  <si>
+    <t>3503117007380002</t>
+  </si>
+  <si>
+    <t>1938-07-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ku Baik
+Riwayat CVA sudah lama, terdapat kelemahan anggota gerak sebelah kanan,tampak lemah, ADL perlu bantuan.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
+2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3. Mengukur ADL sebelum latihan intervensi
+4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien 
+5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
+6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
+7. Memonitor minum obat teratur 
+8. Mengajarkan diit rendah garam
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S :
+- Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
+- Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
+- Pasien mengatakan tidak rutin cek tensi 
+O :
+- Keluarga mampu memotivasi pasien untuk aktifitas fisik
+- Keluarga mampu memotivasi pasien untuk diit rendah garam
+- Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
+- TD : 171/95 mmHg
+- N : 80 x/menit
+- RR : 24 x/menit
+A : Masalah teratasi Sebagian
+P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )
+</t>
+  </si>
+  <si>
+    <t>2026-06-09 13:14:00</t>
+  </si>
+  <si>
+    <t>EDY PURNOMO</t>
+  </si>
+  <si>
+    <t>3503112802052286</t>
+  </si>
+  <si>
+    <t>3503110406630002</t>
+  </si>
+  <si>
+    <t>1963-06-04</t>
+  </si>
+  <si>
+    <t>px berjalan dengan di tuntun bicara cedal tangan untuk mengambil barang masih tremor</t>
+  </si>
+  <si>
+    <t>kontrol tensi rutin dan keluarga dianjurkan untuk melatih mobilitas dan kemandirian px</t>
+  </si>
+  <si>
+    <t>s : px mengatakan belum bisa berjalan dengan baik
+o : TD :130/80 GDA 120 AU 5,3 KOL 101
+a : masalah belum teratasi
+p : lanjutkan intervensi</t>
+  </si>
+  <si>
+    <t>kemandirian B</t>
+  </si>
+  <si>
+    <t>2026-06-23 19:17:00</t>
+  </si>
+  <si>
+    <t>ENDAH SRI WAHYUNI</t>
+  </si>
+  <si>
+    <t>6202172901130001</t>
+  </si>
+  <si>
+    <t>1982-12-20</t>
+  </si>
+  <si>
+    <t>Pasien dengan riwayat tensi tinggi dengann keluhan sering pusing, leher kaku dan kadang- kadang kesemutan</t>
+  </si>
+  <si>
+    <t>1. Bina hubungan saling percaya dengan pasien
+2. Monitor TTV pasien
+3. Edukasi pasien untuk diet rendah garam
+4. Edukasi pada pasien untuk rutin aktivitas fisik dan mengelola stres 
+5. Edukasi pada pasien untuk meminum obat secara rutin</t>
+  </si>
+  <si>
+    <t>S. Pasien dapat memahami penjelasan petugas tentang diet Hipertensi
+0. TD : 170/100 mmhg, N100X/Mnt, BB 63 kg, TB : 156 Cm
+A. Intervensi dilanjutkan
+P. Intervensi Dilanjutkan</t>
+  </si>
+  <si>
+    <t>2026-06-23 08:45:00</t>
+  </si>
+  <si>
+    <t>MUTAMIMAH</t>
+  </si>
+  <si>
+    <t>3503114907560001</t>
+  </si>
+  <si>
+    <t>1956-07-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keadaan umum baik,Riwayat DM dan HT 15 tahun yang lalu,CVA kurang lebih 1 tahun,Ekstremitas kanan Kiri terasa berat,Bisa berjalan memakai tongkat,minum obat rutin
+</t>
+  </si>
+  <si>
+    <t>1.Membina hubungan saling percaya dengan pasien 
+dan keluarga
+2.Memonitor TTV sebelum pelaksanaan aktifitas fisik
+3.Melatih/mengajarkan aktifitas fisik/ ROM pada 
+ektremitas sebelah kiri sesuai kemampuan pasien 
+4.Meminta keluarga untuk mempraktekkan ROM 
+pasif yang sudah di ajarkan
+5.Memonitor ROM yang sudah di lakukan 
+menimbulkan reaksi nyeri atau tidak
+6.Menganjurkan pada pasien untuk Diit Rendah Gula 
+dan Rendah Garam
+7.Menganjurkan pada pasien untuk rutin minum obat 
+dan kontrol secara teratur</t>
+  </si>
+  <si>
+    <t>S :- Keluarga mengatakan akan 
+melaksanakan latihan gerak yang 
+diajarkan petugas- Pasien mengatakan latihan yang 
+diajarkan membuat tangan yang kaku 
+berkurang
+O :-Keluarga mampu melaksanakan ROM 
+pasif yang di ajarkan-TD : 110/60 mmhg-N  :78   X/mnt-RR : 20 X/mnt-GDA : 10 mg/dl,Asam Urat : 6,6 mg/dl,Kolesterol :251 mg/dl</t>
+  </si>
+  <si>
+    <t>2026-06-09 10:36:00</t>
+  </si>
+  <si>
+    <t>Musringah</t>
+  </si>
+  <si>
+    <t>3503114906640001</t>
+  </si>
+  <si>
+    <t>1964-06-09</t>
+  </si>
+  <si>
+    <t>Rambut tampak kusam dan tidak rapi.
+Pakaian yang digunakan tampak kotor.
+Pasien tampak kurang memperhatikan kebersihan diri.</t>
+  </si>
+  <si>
+    <t>Memotivasi pasien untuk melakukan perawatan diri sesuai kemampuan.
+Mengajarkan keluarga cara membantu pasien menjaga kebersihan diri.</t>
+  </si>
+  <si>
+    <t>S: Pasien mengatakan sudah mandi 2 kali sehari dengan bantuan keluarga.
+O: Tubuh tampak bersih, pakaian bersih, rambut rapi, bau badan tidak tercium.
+A: Masalah defisit kebersihan diri teratasi sebagian.
+P: Lanjutkan edukasi dan pendampingan keluarga untuk meningkatkan kemandirian pasien.</t>
+  </si>
+  <si>
+    <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat</t>
+  </si>
+  <si>
+    <t>2026-05-09 10:00:00</t>
+  </si>
+  <si>
+    <t>SUHADI</t>
+  </si>
+  <si>
+    <t>35031107091500047</t>
+  </si>
+  <si>
+    <t>3503111505790002</t>
+  </si>
+  <si>
+    <t>1979-05-15</t>
+  </si>
+  <si>
+    <t>kondisi px stabil px dirumah kadang kadang membantu orang tuanya</t>
+  </si>
+  <si>
     <t>kemandirian s</t>
   </si>
   <si>
-    <t>AGUS WAHYONO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-06 12:47:00</t>
   </si>
   <si>
     <t>ROFIAH</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>3503116310600002</t>
   </si>
   <si>
     <t>1960-10-23</t>
-  </si>
-[...4 lines deleted...]
-    <t>HT</t>
   </si>
   <si>
     <t>Keadaan umum baik,keluhanterkadang leher terasa kaku,nyeri persendian,sering kesemutan</t>
   </si>
   <si>
     <t>1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 2.Memonitor TTV 
 3.Menganjurkan pada pasien 
 untuk rendah rendah Garam 
 4.Menganjurkan pada pasien 
 tetap melakukan aktivitas fisik / 
 olah raga minimal 30 menit /hari 
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 6.Menganjurkan pada pasien untuk kontrol rutin</t>
   </si>
   <si>
     <t xml:space="preserve">S:- Pasien dapat menjelaskan penjelasan 
 petugas tentang diit Hipertensi 
 O :-TD :170/100 mmhg -N : 78 X/mnt -RR 
 18 X/mnt -BB : 60 Kg TB : 158 Cm,GDA : 101 Mg/dl,UA : 5,3,Chol : 210 mg/dl
 A : Intervensi di lanjutkan 
 P : Lakukan pemantauan TTV dengan 
 kunjungan ulang bulan Juni
 </t>
   </si>
   <si>
-    <t>DENY WAHYU PURNOMO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-15 19:33:00</t>
   </si>
   <si>
     <t>ISTIANINGSIH</t>
   </si>
   <si>
     <t>3503114708400002</t>
   </si>
   <si>
     <t>1940-08-07</t>
   </si>
   <si>
     <t xml:space="preserve">Pasien dengan riwayat Tensi tinggi dengan keluhan pusing dan cengeng	
 </t>
-  </si>
-[...5 lines deleted...]
-5. Edukasi minum obat tensi rutin</t>
   </si>
   <si>
     <t>S : Pasien mengatakan kadang pusing dan cengeng, jarang kontrol dan obat sering bolong
 O : K/u baik, TD : 143/ 89 mmHg, TB : 148cm , BB : 42 cm LP : 78 cm GD : 111 mg/dl , Kolesterol : 126 mg/dl
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
-  </si>
-[...1 lines deleted...]
-    <t>OKTARINA FADLILAH, A.Md.Kep.</t>
   </si>
   <si>
     <t>2026-05-08 11:29:00</t>
   </si>
   <si>
     <t>TUKINI</t>
   </si>
   <si>
     <t>3503111403600001</t>
   </si>
   <si>
     <t>3503115210400001</t>
   </si>
   <si>
     <t>1940-12-10</t>
   </si>
   <si>
     <t>Pasien mengatakan kalau kadang pusing
 K/U Baik
 Pasien memakai alat bantu jalan</t>
   </si>
   <si>
     <t xml:space="preserve">- Melakukan pemeriksaan TTV
 - Mengajari keluarga tentang latihan gerak sendi
 - Menganjurkan pada pasien dan keluarga untuk konterol rutin dan minum obat teratur
 </t>
   </si>
   <si>
     <t xml:space="preserve">S : Pasien mengatakan sudah minum obat teratur 
     Pasien mengatakan sudah diajari latihan gerak sendi
 O : TTV : TD 140/90
                 S : 36
                N : 84x/ menit
 A : Masalah teratasi sebagian
 P : Lanjutkan kunjungan Ulang </t>
   </si>
   <si>
-    <t>LISA ENDRIENI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-22 10:05:00</t>
   </si>
   <si>
     <t>SUYATMI</t>
   </si>
   <si>
     <t>3503112307210001</t>
   </si>
   <si>
     <t>3503115707610002</t>
   </si>
   <si>
     <t>1961-07-17</t>
   </si>
   <si>
     <t xml:space="preserve">Pasien dengan riwayat Tensi tinggi dengan keluhan pusing dan cengeng </t>
   </si>
   <si>
     <t xml:space="preserve">1. Bina hubungan saling percaya dengan pasien
 2. Edukasi pasien kontrol rutin ke faskes
 3. Edukasi diit rendah garam
 4. Edukasi rutin aktifitas fisik dan kelola stress
 5. Edukasi minum obat tensi rutin 
 </t>
   </si>
   <si>
     <t>S : Pasien mengatakan kadang pusing dan cengeng, jarang kontrol dan obat sering bolong 
 O : K/u baik, TD : 169/ 89 mmHg, TB : 151 cm , BB : 55.6 cm LP : 88 cm GD : 111 mg/dl , Kolesterol : 126 mg/dl
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
     <t>Pamantauan pasien HT terkendali</t>
   </si>
   <si>
-    <t>BEKTI KUSUMADEWI, S.Kep.Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-25 10:48:00</t>
   </si>
   <si>
     <t>SUPARTI</t>
   </si>
   <si>
     <t>3503110903180004</t>
   </si>
   <si>
     <t>3503117112480001</t>
   </si>
   <si>
     <t>1948-12-31</t>
-  </si>
-[...4 lines deleted...]
-    <t>K/U Lemah,berbaring di tempat tidur,tidak bisa berjalan tanpa bantuan kursi roda, aktifitas sepenuhnya dibantu keluarga</t>
   </si>
   <si>
     <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien 
 2.Monitor TTV sebelum pelaksanaan aktifitas fisik 
 3.Edukasi tentang pola makan rendah gula dan rendah garam 
 4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari 
 5.Edukasi pasien dan keluarga untuk melakukan gerak sendi 
 6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
   </si>
   <si>
     <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untuk minum obat rutin- pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit- pasien mau minum obat pemberian tenaga kesehatan 
 O=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg        berlemak atau makanan cepat saji- pasien lebih rilek untuk menerima penyakit yg di alami- TD=125/75 MMHG N =80X/MNT RR=20 X/MNT 
 A=Masalah teratasi sebagian 
 p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
   </si>
   <si>
-    <t>Pasien dengan kemandirian C</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-13 08:45:00</t>
   </si>
   <si>
     <t>Sujiah</t>
   </si>
   <si>
     <t>3503116502610001</t>
   </si>
   <si>
     <t>1961-02-25</t>
   </si>
   <si>
-    <t>DM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Keadaan umum cukup,riwayat DM kurang lebih 8 tahun yll,riwayat Hipertensi dan jalan agak diseret
-</t>
-[...8 lines deleted...]
-7.Menganjurkan pada pasien untuk rutin minum obat dan kontrol secara teratur"
 </t>
   </si>
   <si>
     <t xml:space="preserve">"S :
  - Keluarga mengatakan akan melaksanakan diet makanan
  - Pasien mengatakan latihan yang diajarkan membuat jalan yang dulu susah sekarang meskipun di seret sudah bisa jalan sendiri
 O :
 -Keluarga mampu melaksanakan ROM pasif yang di ajarkan
 -TD : 120/90 mmhg
 -N  :78   X/mnt
 -RR : 20 X/mnt
 -GDA : 231"
 </t>
   </si>
   <si>
-    <t>SELIYA CITRA PRATIWI, S.Kep.,Ners.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 10:52:00</t>
   </si>
   <si>
     <t>MOCH HASAN</t>
   </si>
   <si>
     <t>-----</t>
   </si>
   <si>
     <t>3503110510510005</t>
   </si>
   <si>
     <t>1951-10-05</t>
   </si>
   <si>
     <t>Kondisi baik, tapi ada keluhan Sakit kepala dan rasa berat di tengkuk (paling sering di pagi hari),</t>
   </si>
   <si>
     <t xml:space="preserve">1. Membina Hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor TTV sebelum pelaksanaan aktivitas fisik
 3. Melakukan pengkajian lingkungan rumah
 4. Mengajarkan relaksasi sederhana untuk mengurangi nyeri tengkuk
 5. Menganjurkan minum obat rutin
 </t>
   </si>
   <si>
     <t>S: Pasien mengatakan kadang-kadang masih terasa kaku/berat di bagian tengkuk, terutama jika kurang tidur atau setelah makan makanan asin. Pasien menyatakan tidak rutin minum obat hipertensi.
 O: TD 150/90mmHg  N:78X/Mnt RR: 19X/Mnt BB:66Kg TB:171cm
 A: Diagnosis Keperawatan: Manajemen Kesehatan Tidak Efektif b.d Kurang Terpapar Informasi (mengenai diet rendah garam yang ketat)
 P:Edukasi Nutrisi: Mengingatkan kembali batasan konsumsi garam (maksimal 1 sendok teh per hari) dan memberikan alternatif pengganti rasa (bawang, salam, ketumbar) agar makanan tidak hambar.
 Manajemen Obat: Motivasi pasien untuk mempertahankan kepatuhan minum obat malam hari dan mengingatkan jadwal kontrol ke Puskesmas sebelum obat habis (3 hari lagi).
 Aktivitas Fisik: Menganjurkan pasien mempertahankan kebiasaan jalan paginya menjadi konsisten 30 menit per sesi, 3-5 kali seminggu.
 Pemantauan Mandiri: Memuji kedisiplinan pasien dalam mencatat tensi di buku kontrol dan memotivasi untuk melanjutkannya.</t>
   </si>
   <si>
     <t>Pasien dirumah bersama 2 anaknya yg ODMK dan 1 cucu laki-laki yang masih kelas 4 SD</t>
-  </si>
-[...1 lines deleted...]
-    <t>TANJUNG PANJI ASMORO, S.Kep.,Ners.</t>
   </si>
   <si>
     <t>2026-05-22 10:14:00</t>
   </si>
   <si>
     <t>Wisik Dyah Susilowati</t>
   </si>
   <si>
     <t>3503110103050183</t>
   </si>
   <si>
     <t>3503114304590001</t>
   </si>
   <si>
     <t>1959-04-03</t>
   </si>
   <si>
     <t>Ku Baik
 Riwayat HT sudah lama,  tidak ada kelemahan anggota gerak, ADL perlu sedikit bantuan saat berdiri jika duduk dilantai.</t>
   </si>
   <si>
     <t>1.
 Membina Hubungan Saling Percaya dengan Pasien dan Keluarga
 2.
 Memonitor TTV sebelum pelaksanaan aktifitas fisik
@@ -447,316 +1576,230 @@
   </si>
   <si>
     <t>:
 -
 Keluarga mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 -
 Keluarga mengatakan pasien jarang minum obat dan masih makan yang asin
 -
 Pasien mengatakan tidak rutin cek tensi
 O :
 -
 Keluarga mampu memotivasi pasien untuk aktifitas fisik
 -
 Keluarga mampu memotivasi pasien untuk diit rendah garam
 -
 Pasien rutin minum obat secara teratur dan cek tensi tiap bulan
 - TD : 171/95 mmHg
 -
 N : 80 x/menit
 -
 RR : 24 x/menit
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan ( kunjungan ulang 1-2 hari )</t>
   </si>
   <si>
-    <t>ANJAR TRI CAHYANINGSIH, A.Md.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-29 16:03:00</t>
   </si>
   <si>
     <t>DJUMADI</t>
   </si>
   <si>
-    <t>3503111111111111</t>
-[...1 lines deleted...]
-  <si>
     <t>3503111512570001</t>
   </si>
   <si>
     <t>1957-12-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>DISABILITAS</t>
   </si>
   <si>
     <t>Keadaan umum baik, pasien tidak bisa berjalan dengan baik/ normal. kaki sebelah kiri terasa kaku sudah 5 tahun ini</t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya
 2. pantau TTV
 3. Menganjurkan pasien untuk beraktifitas ringan
 4. anjurkan pasien untuk menjaga kebersihan diri/ personal hygiene</t>
   </si>
   <si>
     <t>S= Pasien berjalan dengan bantuan tongkat
 O= TTV TD=130/80 N=80 GDA=115 BB=58,6 TB=158
 A= Masalah teratasi sebagian
 P= Lanjutkan Intervensi</t>
   </si>
   <si>
     <t>Pasien kemandirian B</t>
   </si>
   <si>
-    <t>NURJANAH, A.Md.Kep</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-26 11:21:00</t>
   </si>
   <si>
     <t>MUGITO</t>
   </si>
   <si>
     <t>3503110404540001</t>
   </si>
   <si>
     <t>1954-04-04</t>
   </si>
   <si>
-    <t>TBC</t>
-[...30 lines deleted...]
-  <si>
     <t>2026-05-24 08:09:00</t>
   </si>
   <si>
     <t>ERISHA WAHYU SIKMADELLA</t>
-  </si>
-[...1 lines deleted...]
-    <t>6202172901130001</t>
   </si>
   <si>
     <t>3503134903060001</t>
   </si>
   <si>
     <t>2006-03-09</t>
   </si>
   <si>
     <t>Keadaan umum UKUP, RIWAYAT dm kurang lebih 2 tahun</t>
   </si>
   <si>
     <t>1. Membina hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor kondisi umum dan TTV
 3. Memberikan penjelasan pada pasien tentang penyakit Diabetes Melitus, tanda gejala dan komplikasinya
 4. Menganjurkan pasien untuk rutin berolahraga setiap hari
 5. Menganjurkan pasien untuk menjalankan diet rendah gula
 6. Menganjurkan pada pasien Untuk Rutin Minum Obat dan kontrol rutin</t>
   </si>
   <si>
     <t>S- Pasien dan keluarga mengerti Penjelasan Petugas
 O- K/U Baik, GDA 301 mg/dl, T:110/70 mmhg, N:88 X/mnt, S:36 C
 A- Masalah Teratasi Sebagian
 P- Intervensi dilanjutkan</t>
   </si>
   <si>
-    <t>YANU PRASETYO, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-13 10:13:00</t>
   </si>
   <si>
     <t>MARSAID</t>
   </si>
   <si>
     <t>3503112708100014</t>
   </si>
   <si>
     <t>35031110506440001</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t xml:space="preserve">Ku Lemah
 Riwayat CVA 1 Tahun yang lalu, terdapat kelemahan anggota gerak sebelah kanan, tampah lemah, letih , ADL perlu bantuan </t>
   </si>
   <si>
-    <t>1.	Membina Hubungan saling percaya dengan pasien dan keluarga
-[...19 lines deleted...]
-  <si>
     <t>ADL C Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>DINA ANINGGARWATI,  S.Kep.</t>
   </si>
   <si>
     <t>2026-05-12 09:31:00</t>
   </si>
   <si>
     <t>ATMINAH</t>
   </si>
   <si>
     <t>3503110703110007</t>
   </si>
   <si>
     <t>3503114101300002</t>
   </si>
   <si>
     <t>1930-01-01</t>
   </si>
   <si>
     <t xml:space="preserve">KONDISI UMUM PX BAIK PX TIDAK PUNYA RIWAYAT PENYAKIT KARENA USIA PX YANG SUDAH SANGAT TUA PX KESULITAN DALAM MELAKUKAN AKTIVITAS FISIK DAN TIDAK BISA BERJALAN </t>
   </si>
   <si>
     <t>LATIH PX UNTUK MELAKUKAN AKTIFITAS RINGAN SEPERTI MAKAN SENDIRI</t>
   </si>
   <si>
     <t>S : PX MENGATAKAN SUDAH SANGAT KESULITAN MELAKUKAN KEGIATAN SEHARI2
 0 : PASIEN TIDAK BISA BERJALAN DAN LEBIH SERING DUDUK DAN TIDURAN  HAMPIR SEMUA KEGIATAN DILAYANI OLEH KELUARGA
 A : MASALAH BELUM TERATASI 
 P LANJUTKAN INTERVENSI</t>
   </si>
   <si>
-    <t>kemandirian C</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-04-14 09:12:00</t>
   </si>
   <si>
     <t>sudiati</t>
   </si>
   <si>
     <t>3503111208080006</t>
   </si>
   <si>
     <t>3503115909360002</t>
   </si>
   <si>
     <t>1936-09-19</t>
   </si>
   <si>
     <t>kondisi umum baik px untuk beraktivitas mobilisasi terbatas px dengan kemandirian B px bisa melakukan sebagian kegiatan dengan mandiri tapi untuk berjalan dan berpindah tempat px belum bisa</t>
   </si>
   <si>
     <t>latih kemandirian px</t>
   </si>
   <si>
     <t>s : px mengatakan kalo untuk berjalan dan berpindah tempat masih kesulitan
 o : mobilitas px terbatas
 a: masalah belum teratasi
 p: lanjutkan intervensi</t>
-  </si>
-[...1 lines deleted...]
-    <t>kemandirian B</t>
   </si>
   <si>
     <t>2026-04-20 10:03:00</t>
   </si>
   <si>
     <t>SITI HALIMAH</t>
   </si>
   <si>
     <t>3503114112660001</t>
   </si>
   <si>
     <t>1966-01-12</t>
   </si>
   <si>
     <t>K/U Cukup,tidak bisa berjalan tanpa bantuan kursi roda atau tongkat, aktifitas di bantu oleh keluarga</t>
   </si>
   <si>
     <t>1.Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2.Monitor TTV sebelum pelaksanaan aktifitas fisik
 3.Edukasi tentang pola makan rendah gula dan rendah garam
 4.Edukasi ke pasien dan keluarga untuk olah raga rutin 30 menit /hari
 5.Edukasi pasien dan keluarga untuk melakukan gerak sendi
 6.Edukasi pasien dan kelurga untuk rutin kontrol ke fasyankes</t>
   </si>
   <si>
     <t>S=-Keluarga mengatakan akan selelalu memberikan dan mengingatkan untukminum obat rutin
     - pasien mengangguk bila di suruh olah raga rutin setiap hari 30 menit
     - pasien mau minum obat pemberian tenaga kesehatan
 o=- Keluarga mampu mengawasiminum obat secara rutin dan menghindari memasak makanan yg        berlemak atau makanan cepat saji
     - pasien lebih rilek untuk menerima penyakit yg di alami
     - TD=130/75 MMHG
        N =80X/MNT
        RR=20 X/MNT
 A=Masalah teratasi sebagian
 p=Intervensi dilanjutkan (kunjungan setiap 1 bulan sekali)</t>
-  </si>
-[...1 lines deleted...]
-    <t>pasien kemandirian C</t>
   </si>
   <si>
     <t>2026-04-10 15:44:00</t>
   </si>
   <si>
     <t>BIBIT</t>
   </si>
   <si>
     <t>3503114107620006</t>
   </si>
   <si>
     <t>1962-07-01</t>
   </si>
   <si>
     <t xml:space="preserve">K/U baik, personal higiene baik, px mengalami cva dari 4 tahun lalu tangan dan kaki kanan masih kaku, TD 130/80
 </t>
   </si>
   <si>
     <t>1.Membina hubungan saling
 percaya dengan pasien
 dan keluarga
 2.Memonitor TTV
 3.Menjelaskan pada pasien ttg
 penyakit CVA 
 ,tanda gejala serta
@@ -773,54 +1816,50 @@
   <si>
     <t>S: px dan keluarga menerima kunjungan petugas
 keluarga mengerti komplikasi dari CVA
 O: TD : 130/80 N :78 RR: 18
 bb: 59 
 Obat : Amlodipin 5mg 1x1
 A: Masalah teratasi sebagian 
 P: Lanjutkan intervensi</t>
   </si>
   <si>
     <t>2026-04-10 12:17:00</t>
   </si>
   <si>
     <t>MARSANI</t>
   </si>
   <si>
     <t>3503111304100013</t>
   </si>
   <si>
     <t>3503113112470015</t>
   </si>
   <si>
     <t>1947-03-11</t>
   </si>
   <si>
-    <t>Keadaan umum baik
-[...2 lines deleted...]
-  <si>
     <t>- Melakukan pemeriksaan TTV 
 - Mengajarkan cara batuk efektif 
 - Menganjurkan keluarga untuk melakukan pemantauan minum obat setiap hari
 - Menganjurkan untuk makan makanan yang bergizi</t>
   </si>
   <si>
     <t>S  : Pasien mengatakan kalau kadang masih batuk
 O : TTV : TD : 120/70 mmHg
                BB : 56 kg
                 N  : 80x/menit
                 RR : 24x/menit
      Pasien kadang masih batuk
 A : Masalah belum teratasi
 P : Intervensi dilakjutkan ( kunjungan ulang 3 -5 hari lagi</t>
   </si>
   <si>
     <t>2026-04-17 09:31:00</t>
   </si>
   <si>
     <t>SRIYATI</t>
   </si>
   <si>
     <t>3503115111620001</t>
   </si>
   <si>
@@ -875,180 +1914,156 @@
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 2.Memonitor TTV 
 3.Menjelaskan pada pasien ttg 
 penyakit Diabetus Melitus 
 ,tanda gejala serta 
 komplikasinya 
 4.Menganjurkan pada pasien 
 untuk Diit Rendah Gula 
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 dan kontrol secara teratur 
 6.Menganjurkan pada pasien 
 agar tetap melakukan aktivitas 
 fisik teratur ( Jalan pagi ) </t>
   </si>
   <si>
     <t>S :- Pasien dan keluarga mengerti 
 penjelasan petugas 
 O :-Menyebutkan komplikasi DM,Diit DM -TD : 110/70 mmhg-N :78 X/mnt-RR 
 : 18 X/mnt -GDA : 300 Mg/dl, BB: 69 Kg,TB : 163 Cm</t>
   </si>
   <si>
-    <t>DWIHAYU PRASTYANDARTI, A.Md.Kep.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-07 10:13:00</t>
   </si>
   <si>
     <t>Yuyuk Estiani</t>
   </si>
   <si>
     <t>3503115304750002</t>
   </si>
   <si>
     <t>1975-04-13</t>
   </si>
   <si>
     <t>Pasien mengatakan kadang tangan kebas kesemutan dan pasien sering lupa minum obat.Pasien juga sudah lama tidak kontrol ke faskes. Keadaan umum baik dengan TD 120/80 mmHg dan GDA 526 mg/dl TB 155 cm dan BB 56 kg.</t>
   </si>
   <si>
     <t>1. Anjurkan pasien minum obat rutin
 2.Anjurkan pasien kontrol ke Faskes
 3. Anjurkan pasien diit rendah gula dan rutin aktifitas fisik</t>
   </si>
   <si>
     <t>S : Pasien mengatakan akan kontrol ke puskesmas dan rutin minum obat
 O : K/u baik GDA 526 mg/dl
 A : Masalah teratasi sebagian
 P : Lanjutkan intervensi</t>
   </si>
   <si>
     <t>Pamantauan pasien DM terkendali</t>
   </si>
   <si>
     <t>2026-04-06 09:37:00</t>
   </si>
   <si>
     <t>FELICIA PUTRI</t>
   </si>
   <si>
-    <t>3503113112370024</t>
-[...1 lines deleted...]
-  <si>
     <t>3503111202520001</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>Keadaan Umum Baik tetapi pasien masih terlihat batuk</t>
-  </si>
-[...4 lines deleted...]
-4. Melakukan edukasi etika batuk gar jangan meludah di sembarangan tempat</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 90/60
 - N : 88X/menit
 - RR : 24x/menit
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>2026-04-01 09:32:00</t>
   </si>
   <si>
     <t>LILIK HARYATI</t>
-  </si>
-[...1 lines deleted...]
-    <t>3503114709530001</t>
   </si>
   <si>
     <t>1964-08-20</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan selalu mengawasi minum obat
 - Pasien mengatakan akan melakukan Latihan batuk efektif
 O :
 - Keluarga mampu mengawasi minum obat pasien
 - Pasien tampak lebih rilek dengan latihan batuk efektif ( terlihat batuk dengan menutup mulut )
 - TD : 100/70
 - N : 80X/menit
 - RR : 24x/menit
 - BB : 46
 A :
 Masalah teratasi sebagian
 P :
 Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>2026-04-10 10:30:00</t>
   </si>
   <si>
     <t>Fitria Aprilina</t>
   </si>
   <si>
     <t>3503110709150001</t>
   </si>
   <si>
     <t>3503114404920001</t>
   </si>
   <si>
     <t>1992-04-04</t>
   </si>
   <si>
-    <t>kondisi px stabil px dirumah kadang kadang membantu suaminya</t>
-[...1 lines deleted...]
-  <si>
     <t>kemandirian F</t>
   </si>
   <si>
     <t>2026-04-17 11:39:00</t>
   </si>
   <si>
     <t>MUNGIN</t>
-  </si>
-[...4 lines deleted...]
-    <t>1939-12-26</t>
   </si>
   <si>
     <t>Keadaan umum Baik,Riwayat 
 Hipertensi kurang lebih 5 th 
 yll</t>
   </si>
   <si>
     <t xml:space="preserve">1.Membina hubungan saling 
 percaya dengan pasien 
 dan keluarga 
 S:- Pasien dapat menjelaskan penjelasan 
 petugas tentang diit Hipertensi 
 O :-TD : 178/100 mmhg -N : 78 X/mnt -RR :18 X/MNT
 2.Memonitor TTV 
 3.Menganjurkan pada pasien 
 untuk rendah rendah Garam 
 4.Menganjurkan pada pasien 
 tetap melakukan aktivitas fisik / 
 olah raga minimal 30 menit /hari 
 5.Menganjurkan pada pasien 
 untuk rutin minum obat 
 </t>
   </si>
   <si>
     <t>S:- Pasien dapat menjelaskan penjelasan 
@@ -1390,56 +2405,50 @@
   </si>
   <si>
     <t xml:space="preserve">Pasien dengan riwayat kencing manis tidak berobat rutin dan sudah lama dan jarang minum obat.Pasien mengeluh badan merasa lemas dan ngantukan tangan dan kaki kesemutan </t>
   </si>
   <si>
     <t>1. Edukasi kontrol rutin sebulan sekali
 2. Anjurkan aktivitas fisik 30 menit sehari
 3. Anjurkan diit rendah gula</t>
   </si>
   <si>
     <t>S : Pasien mengatakan akan kontrol ke Puskesmas
 O : TD ; 120/85 TB ; 167 BB ; 68 GDA : 526 
 A : Masalah teratasi sebagian
 P : Lanjutkan Intervensi</t>
   </si>
   <si>
     <t>2026-03-13 14:15:00</t>
   </si>
   <si>
     <t>MAKMUR GODO SANTOSO</t>
   </si>
   <si>
     <t xml:space="preserve">35031120040405 </t>
   </si>
   <si>
-    <t>3503110707680001</t>
-[...4 lines deleted...]
-  <si>
     <t>K/U cukup
 Gula darah acak : HI
 Riwayat DM 3 bulan yang lalu, terdapat kelemahan anggota gerak sebelah kanan, persendian,tampak lemah, letih , ADL B</t>
   </si>
   <si>
     <t>1. Membina Hubungan saling percaya dengan pasien dan keluarga
 2. Memonitor TTV sebelum pelaksanaan aktifitas fisik
 3. Mengukur ADL sebelum Latihan intervensi
 4. Mengajarkan aktifitas fisik/ROM pasif sesuai dengan kemampuan pasien
 5. Meminta keluarga untuk mempraktekkan ROM pasif yang sudah diajarkan
 6. Memonitor ROM yang sudah dilakukan menimbulkan nyeri apa tidak
 7. Edukasi untuk kontrol rutin ke Fasyankes</t>
   </si>
   <si>
     <t>S :
 - pasien mengatakan akan melaksanakan Latihan gerak yang diajarkan petugas
 O :
 - pasien mampu melaksanakan ROM pasif yang diajarkan
 - TD : 130/80 mmhg
 - N : 80 x/menit
 - RR : 24 x/menit
 - GDA : HI
 A : Masalah teratasi Sebagian
 P : Intervensi dilanjutkan (kunjungan ulang 1 bulan lagi)</t>
   </si>
@@ -1702,53 +2711,50 @@
 6.Menganjurkan pada pasien 
 untuk menjaga pola hidup </t>
   </si>
   <si>
     <t>S:- Pasien dapat menjelaskan penjelasan 
  petugas tentang diit Hipertensi 
 O :-TD : 210/100 mmhg -N : 78 X/mnt -RR : 
 18 X/mnt -BB : 74 Kg  
 A : Intervensi di lanjutkan 
 P : Lakukan pemantauan TTV dengan 
 kunjungan ulang bulan April</t>
   </si>
   <si>
     <t>2026-03-23 07:45:00</t>
   </si>
   <si>
     <t>PINSIJAH</t>
   </si>
   <si>
     <t>3503110309070265</t>
   </si>
   <si>
     <t>3503117112550024</t>
   </si>
   <si>
-    <t>1955-12-31</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">K/U Baik, Riwayat HT 10 Tahun yang Lalu, Sering mengeluh pusing dan kadang kadang kesemutan di kedua kaki.                                                                                                </t>
   </si>
   <si>
     <t>1. Bina hubungan saling percaya dengan pasien dan keluarga pasien
 2. Monitor TTV sebelum pelaksanaan Aktivitas Fisik
 3. Edukasi tentang pola makan perbanyak sayuran dan kurangi asupan garam
 4. Edukasi ke pasien untuk melakukan olahraga ringan setiap hari
 5. Edukasi tentang pola hidup sehat setip hari dan istirahat yang cukup</t>
   </si>
   <si>
     <t>S:
 -Keluarga pasien mengatakan selalu mengingatkan minum obat secara rutin
 -Pasien mengatakan selalu rutin berolahraga dan istirahat yang cukup
 O:
 -Keluarga mampu mengawasi pasien untuk rutin minum obat
 -Pasien lebih rilek dalam menerima penyakitnya
 TD: 170/100 MMHG
 N :  90 X/MNT
 R :  20 X/MNT
 S :  36 C
 A:
 Masalah teratasi sebagian
 P:
 Intervensi di lanjutkan</t>
   </si>
@@ -1834,53 +2840,50 @@
   <si>
     <t>1965-07-29</t>
   </si>
   <si>
     <t>PX MENGATAKAN KADANG2 PUSING DAN KEJULINU TD 160/90 GDA 98 KOLESTEROL 211</t>
   </si>
   <si>
     <t>batasi asupan natrium (garam) maksimal 1 sendok teh per hari.</t>
   </si>
   <si>
     <t>S  : PX MENGATAKAN KADANG2 PUSING DAN KEJULINU 
 O :  TD 160/90 GDA 98 KOLESTEROL 211
 A : MASALAH BELUM TERATASI
 P : LANJUTKAN INTERVENSI</t>
   </si>
   <si>
     <t>kemandirian A</t>
   </si>
   <si>
     <t>2026-02-08 14:30:00</t>
   </si>
   <si>
     <t>1992-01-04</t>
   </si>
   <si>
-    <t>Rehabilitatif: Memastikan pasien mampu berfungsi mandiri di masyarakat.</t>
-[...1 lines deleted...]
-  <si>
     <t>S : px mengatakan baru kembali dari ladang 
 O : px tampak kooperatif
 A : masalah teratasi 
 P : lanjutkan intervensi</t>
   </si>
   <si>
     <t>2026-03-08 09:07:00</t>
   </si>
   <si>
     <t>HARJO MISNI</t>
   </si>
   <si>
     <t>3503110608080006</t>
   </si>
   <si>
     <t>3503111212520002</t>
   </si>
   <si>
     <t>1953-12-12</t>
   </si>
   <si>
     <t>kondisi baik td 140/90 mg/dl. kaki kiri lemes. untuk kesehariannya px berjalan menggunakan tongkat. untuk kegiatan sehari2 px bisa melakukan mandi, berpakaian, makan dengan mandiri. px sering mengikuti kegiatan seperti posyandu ptmegiatan ckg yang ada di lingkungannya gda 175, kolesterol 238</t>
   </si>
   <si>
     <t>Edukasi mengenai pola hidup sehat, diet rendah garam/lemak, dan pentingnya patuh minum obat (antihipertensi/antiplatelet).</t>
@@ -2277,53 +3280,50 @@
 </t>
   </si>
   <si>
     <t>2026-03-03 08:14:00</t>
   </si>
   <si>
     <t>LAMINAH</t>
   </si>
   <si>
     <t>3503115003580003</t>
   </si>
   <si>
     <t>1958-03-10</t>
   </si>
   <si>
     <t>Pasien mengeluh, pusing nyeri tengkuk, dan susah tidur, TD 150/90</t>
   </si>
   <si>
     <t>Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
   </si>
   <si>
     <t>S: Pasien mengatakan pusing sejak ±2 hari, terasa berat di kepala, nyeri di bagian tengkuk dengan skala nyeri 5/10, sulit tidur pada malam hari, sering terbangun, merasa cemas dengan kondisi tekanan darahnya.
 O: Keadaan umum: compos mentis, Tekanan darah: 150/90 mmHg, Nadi: 88 x/menit, RR: 20 x/menit.
 A: Nyeri akut berhubungan dengan peningkatan tekanan vaskular sekunder hipertensi.
 P: Anjurkan pasien rutin kontrol ke puskesmas,  minum obat antiHipertensi secara rutin, mengurangi konsumsi garam, dan upayakan memenuhi kebutuhan istirahat/tidur 6 jam/hari.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pasien dan keluarga sangat kooperatif dalam mendengarkan dan memperhatikan arahan dari perawat</t>
   </si>
   <si>
     <t>2026-03-02 13:07:00</t>
   </si>
   <si>
     <t>DJASMI</t>
   </si>
   <si>
     <t>3503114303610001</t>
   </si>
   <si>
     <t>1961-03-03</t>
   </si>
   <si>
     <t>K/U kurang. pasien sadar, lemah, terdapat oedem pada tangan dan kaki. pasien hanya bisa terbaring di tempat tidur, aktivitas sehari2 dibantu keluarga</t>
   </si>
   <si>
     <t>- Bina hubungan saling percaya kepada pasien dan keluarga
 - kaji riwayat penyakit px
 - kaji aktivitas px
 - cek TTV
 - Edukasi keluarga untuk Dibawa ke faskes</t>
   </si>
   <si>
     <t>S= pasien dan keluarga menerima kunjungan petugas
@@ -2508,53 +3508,50 @@
 4. Mengedukasi untuk berhenti merokok dan kurangi konsumsi kopi.
 5. Mengedukasi untuk rutin minum obat hipertensi setiap hari.
 6. Meminta selalu datang ke Posyandu untuk periksa tensi dan meminta obat.</t>
   </si>
   <si>
     <t>S :
 - Keluarga mengatakan akan mengurangi konsumsi garam berlebih.
 - Pasien mengatakan akan belajar mengurangi rokok dan kopi.
 - Pasien mengatakan akan minum obat secara rutin.
 - Pasien mengatakan akan datang ke posyandu tiap bulan untuk cek kesehatan.
 O :
 - Keluarga mampu mengurangi konsumsi garam.
 - Pasien mampu meminum obat secara rutin.
 - Pasien datang secara rutin ke posyandu.
 - TD : 130/80 mmHg
 - N : 80 x/menit
 - RR : 20 x/menit
 A : Masalah teratasi sebagian
 P : Intervensi dilanjutkan</t>
   </si>
   <si>
     <t>2026-01-05 12:32:00</t>
   </si>
   <si>
     <t>ACHMAD NURCHOLIS</t>
-  </si>
-[...1 lines deleted...]
-    <t>---</t>
   </si>
   <si>
     <t>3503062508780003</t>
   </si>
   <si>
     <t>1978-08-25</t>
   </si>
   <si>
     <t>2026-01-09 13:54:00</t>
   </si>
   <si>
     <t>sadi</t>
   </si>
   <si>
     <t>3503112610090003</t>
   </si>
   <si>
     <t>3503113112320018</t>
   </si>
   <si>
     <t>1932-12-31</t>
   </si>
   <si>
     <t>kondisi pasien baik px sudah 5 thn ini sulit beraktivitas hampir semua kebutuhan nya di bantu oleh keluarga TD : 140/80</t>
   </si>
@@ -3460,54 +4457,5256 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N94"/>
+  <dimension ref="A1:N127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B93" sqref="B93:M94"/>
+      <selection activeCell="B126" sqref="B126:M127"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="2">
+        <v>121</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="2">
+        <v>90</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2">
+        <v>120</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="2">
+        <v>55</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2">
+        <v>119</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" s="2">
+        <v>76</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2">
+        <v>118</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="2">
+        <v>61</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2">
+        <v>117</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2">
+        <v>87</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2">
+        <v>116</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="2">
+        <v>86</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2">
+        <v>115</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="2">
+        <v>62</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2">
+        <v>114</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="2">
+        <v>48</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>113</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="2">
+        <v>79</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>112</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2">
+        <v>63</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2">
+        <v>111</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="2">
+        <v>42</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2">
+        <v>110</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" s="2">
+        <v>74</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="2">
+        <v>109</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="2">
+        <v>62</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N14" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="2">
+        <v>108</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="2">
+        <v>75</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="2">
+        <v>107</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="2">
+        <v>60</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="N16" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="2">
+        <v>106</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="2">
+        <v>66</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="2">
+        <v>105</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D18" s="2">
+        <v>350312280109002</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="2">
+        <v>71</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="N18" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="2">
+        <v>104</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="2">
+        <v>76</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="2">
+        <v>103</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" s="2">
+        <v>70</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="2">
+        <v>102</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="2">
+        <v>76</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="2">
+        <v>101</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="2">
+        <v>66</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="2">
+        <v>100</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" s="2">
+        <v>70</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="2">
+        <v>99</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="2">
+        <v>58</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="2">
+        <v>98</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" s="2">
+        <v>54</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="2">
+        <v>97</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="2">
+        <v>52</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="2">
+        <v>96</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="2">
+        <v>40</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="2">
+        <v>95</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="2">
+        <v>62</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="N28" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="2">
+        <v>94</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D29" s="2">
+        <v>35030000000000</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" s="2">
+        <v>68</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="2">
+        <v>93</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30" s="2">
+        <v>87</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="2">
+        <v>92</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="2">
+        <v>63</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="N31" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="2">
+        <v>91</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E32" s="2">
+        <v>350313612820002</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N32" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="2">
+        <v>90</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H33" s="2">
+        <v>69</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="2">
+        <v>89</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D34" s="2">
+        <v>155694</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34" s="2">
+        <v>62</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="N34" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="2">
+        <v>88</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="2">
+        <v>47</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="2">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H36" s="2">
+        <v>65</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>86</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H37" s="2">
+        <v>85</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>85</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="2">
+        <v>85</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>84</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39" s="2">
+        <v>64</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>83</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H40" s="2">
+        <v>77</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="N40" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>82</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="2">
+        <v>65</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>81</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="2">
+        <v>74</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="N42" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>80</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" s="2">
+        <v>67</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>79</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="2">
+        <v>68</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="N44" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>78</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="2">
+        <v>72</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>77</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H46" s="2">
+        <v>20</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>76</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="N47" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>75</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H48" s="2">
+        <v>96</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N48" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>74</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H49" s="2">
+        <v>89</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>73</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H50" s="2">
+        <v>60</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="N50" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="2">
+        <v>72</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H51" s="2">
+        <v>63</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N51" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="2">
+        <v>71</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="2">
+        <v>79</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="N52" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="2">
+        <v>70</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H53" s="2">
+        <v>63</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="2">
+        <v>69</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54" s="2">
+        <v>55</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="2">
+        <v>68</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H55" s="2">
+        <v>51</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="2">
+        <v>67</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H56" s="2">
+        <v>6</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="2">
+        <v>66</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H57" s="2">
+        <v>61</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="2">
+        <v>65</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H58" s="2">
+        <v>34</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="N58" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>64</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="2">
+        <v>86</v>
+      </c>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>63</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" s="2">
+        <v>67</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>62</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="N61" s="2" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H62" s="2">
+        <v>78</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="M62" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N62" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>60</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" s="2">
+        <v>66</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>59</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H64" s="2">
+        <v>20</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="N64" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="D65" s="2">
+        <v>159240</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" s="2">
+        <v>71</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="N65" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>57</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H66" s="2">
+        <v>32</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>56</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H67" s="2">
+        <v>66</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>55</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H68" s="2">
+        <v>81</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="N68" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>54</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="2">
+        <v>49</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>53</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H70" s="2">
+        <v>57</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N70" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>52</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>51</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72" s="2">
+        <v>69</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N72" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="2">
+        <v>50</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H73" s="2">
+        <v>40</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="N73" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="2">
+        <v>49</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H74" s="2">
+        <v>46</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="N74" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="2">
+        <v>48</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H75" s="2">
+        <v>68</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="2">
+        <v>47</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="2">
+        <v>83</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="2">
+        <v>46</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H77" s="2">
+        <v>69</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="2">
+        <v>45</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H78" s="2">
+        <v>77</v>
+      </c>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="2">
+        <v>44</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H79" s="2">
+        <v>70</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N79" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="2">
+        <v>43</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" s="2">
+        <v>77</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="2">
+        <v>42</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H81" s="2">
+        <v>72</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="2">
+        <v>41</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H82" s="2">
+        <v>60</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="N82" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" s="2">
+        <v>40</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H83" s="2">
+        <v>34</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14">
+      <c r="A84" s="2">
+        <v>39</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H84" s="2">
+        <v>72</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M84" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="N84" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14">
+      <c r="A85" s="2">
+        <v>38</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H85" s="2">
+        <v>59</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14">
+      <c r="A86" s="2">
+        <v>37</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H86" s="2">
+        <v>93</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="M86" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="N86" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="A87" s="2">
+        <v>36</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H87" s="2">
+        <v>70</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="M87" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N87" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14">
+      <c r="A88" s="2">
+        <v>35</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H88" s="2">
+        <v>80</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="M88" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="N88" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14">
+      <c r="A89" s="2">
+        <v>34</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H89" s="2">
+        <v>41</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14">
+      <c r="A90" s="2">
+        <v>33</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H90" s="2">
+        <v>57</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="L90" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="M90" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N90" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="2">
+        <v>32</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H91" s="2">
+        <v>60</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="L91" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="M91" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="N91" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="A92" s="2">
+        <v>31</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H92" s="2">
+        <v>56</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L92" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14">
+      <c r="A93" s="2">
+        <v>30</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H93" s="2">
+        <v>41</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14">
+      <c r="A94" s="2">
+        <v>29</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H94" s="2">
+        <v>78</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14">
+      <c r="A95" s="2">
+        <v>28</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H95" s="2">
+        <v>81</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="M95" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="N95" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14">
+      <c r="A96" s="2">
+        <v>27</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H96" s="2">
+        <v>67</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="L96" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="M96" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="N96" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14">
+      <c r="A97" s="2">
+        <v>26</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H97" s="2">
+        <v>64</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="N97" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14">
+      <c r="A98" s="2">
+        <v>25</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" s="2">
+        <v>32</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="L98" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="M98" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="N98" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14">
+      <c r="A99" s="2">
+        <v>24</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H99" s="2">
+        <v>67</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="M99" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="N99" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14">
+      <c r="A100" s="2">
+        <v>23</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H100" s="2">
+        <v>79</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14">
+      <c r="A101" s="2">
+        <v>22</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H101" s="2">
+        <v>63</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="L101" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="M101" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N101" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14">
+      <c r="A102" s="2">
+        <v>21</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="D102" s="2">
+        <v>35031110070001</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H102" s="2">
+        <v>68</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14">
+      <c r="A103" s="2">
+        <v>20</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H103" s="2">
+        <v>47</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="M103" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="N103" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14">
+      <c r="A104" s="2">
+        <v>19</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H104" s="2">
+        <v>93</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="M104" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="N104" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" s="2">
+        <v>18</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H105" s="2">
+        <v>93</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="M105" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="N105" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14">
+      <c r="A106" s="2">
+        <v>17</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H106" s="2">
+        <v>89</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14">
+      <c r="A107" s="2">
+        <v>16</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H107" s="2">
+        <v>76</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L107" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14">
+      <c r="A108" s="2">
+        <v>15</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H108" s="2">
+        <v>72</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="L108" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14">
+      <c r="A109" s="2">
+        <v>14</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H109" s="2">
+        <v>23</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="L109" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110" s="2">
+        <v>13</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H110" s="2">
+        <v>54</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="L110" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="M110" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="N110" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111" s="2">
+        <v>12</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H111" s="2">
+        <v>78</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="L111" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="M111" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="N111" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112" s="2">
+        <v>11</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" s="2">
+        <v>67</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="L112" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="M112" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="N112" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113" s="2">
+        <v>10</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H113" s="2">
+        <v>64</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="L113" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="M113" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="N113" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114" s="2">
+        <v>8</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H114" s="2">
+        <v>22</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="L114" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115" s="2">
+        <v>7</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H115" s="2">
+        <v>88</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L115" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="M115" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N115" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116" s="2">
+        <v>6</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H116" s="2">
+        <v>61</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J116" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="L116" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="M116" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="N116" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117" s="2">
+        <v>5</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H117" s="2">
+        <v>54</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="L117" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14">
+      <c r="A118" s="2">
+        <v>3</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H118" s="2">
+        <v>72</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="L118" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="M118" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="N118" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14">
+      <c r="B122" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C122" s="3"/>
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="K122" s="3"/>
+      <c r="L122" s="3"/>
+      <c r="M122" s="3"/>
+    </row>
+    <row r="126" spans="1:14">
+      <c r="B126" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="K126" s="3"/>
+      <c r="L126" s="3"/>
+      <c r="M126" s="3"/>
+    </row>
+    <row r="127" spans="1:14">
+      <c r="B127" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
+      <c r="J127" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="K127" s="3"/>
+      <c r="L127" s="3"/>
+      <c r="M127" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B122:E122"/>
+    <mergeCell ref="J122:M122"/>
+    <mergeCell ref="B126:E126"/>
+    <mergeCell ref="B127:E127"/>
+    <mergeCell ref="J126:M126"/>
+    <mergeCell ref="J127:M127"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N92"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B91" sqref="B91:M92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="423.468" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -3530,6360 +9729,3672 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>15</v>
+        <v>896</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>16</v>
+        <v>897</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>17</v>
+        <v>897</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>18</v>
+        <v>625</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H2" s="2">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>21</v>
+        <v>898</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>22</v>
+        <v>899</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>23</v>
+        <v>900</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>24</v>
+        <v>901</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>25</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>26</v>
+        <v>880</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>27</v>
+        <v>881</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>29</v>
+        <v>882</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>30</v>
+        <v>883</v>
       </c>
       <c r="G3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" s="2">
+        <v>61</v>
+      </c>
+      <c r="I3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J3" s="2" t="s">
-        <v>33</v>
+        <v>884</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>34</v>
+        <v>885</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="M3" s="2"/>
+        <v>886</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>243</v>
+      </c>
       <c r="N3" s="2" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>37</v>
+        <v>874</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>38</v>
+        <v>875</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>39</v>
+        <v>876</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>40</v>
+        <v>877</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H4" s="2">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>41</v>
+        <v>878</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>43</v>
+        <v>879</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>45</v>
+        <v>856</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>46</v>
+        <v>857</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>47</v>
+        <v>858</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>48</v>
+        <v>859</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>49</v>
+        <v>860</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="2">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>50</v>
+        <v>861</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>51</v>
+        <v>862</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M5" s="2"/>
+        <v>863</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>864</v>
+      </c>
       <c r="N5" s="2" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>54</v>
+        <v>848</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>55</v>
+        <v>849</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>56</v>
+        <v>768</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>57</v>
+        <v>850</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>58</v>
+        <v>851</v>
       </c>
       <c r="G6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2">
+        <v>67</v>
+      </c>
+      <c r="I6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J6" s="2" t="s">
-        <v>59</v>
+        <v>852</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>60</v>
+        <v>853</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>61</v>
+        <v>854</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>62</v>
+        <v>855</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>63</v>
+        <v>148</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>64</v>
+        <v>839</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>65</v>
+        <v>840</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>66</v>
+        <v>841</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>67</v>
+        <v>842</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>68</v>
+        <v>843</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" s="2">
+        <v>78</v>
+      </c>
+      <c r="I7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H7" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="2" t="s">
-        <v>70</v>
+        <v>844</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>71</v>
+        <v>845</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>72</v>
+        <v>846</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>73</v>
+        <v>847</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>75</v>
+        <v>814</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>76</v>
+        <v>815</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>28</v>
+        <v>816</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>77</v>
+        <v>816</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>78</v>
+        <v>817</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H8" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>80</v>
+        <v>818</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>81</v>
+        <v>819</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>84</v>
+        <v>808</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>85</v>
+        <v>809</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>87</v>
+        <v>810</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>88</v>
+        <v>811</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="2">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>89</v>
+        <v>812</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>94</v>
+        <v>803</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>95</v>
+        <v>804</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>96</v>
+        <v>394</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>97</v>
+        <v>395</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>98</v>
+        <v>396</v>
       </c>
       <c r="G10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="2">
+        <v>89</v>
+      </c>
+      <c r="I10" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H10" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J10" s="2" t="s">
-        <v>99</v>
+        <v>805</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>100</v>
+        <v>806</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>101</v>
+        <v>807</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2" t="s">
-        <v>102</v>
+        <v>629</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>103</v>
+        <v>794</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>104</v>
+        <v>795</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>105</v>
+        <v>796</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>106</v>
+        <v>797</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>107</v>
+        <v>798</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H11" s="2">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>109</v>
+        <v>799</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>110</v>
+        <v>800</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>111</v>
+        <v>801</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>112</v>
+        <v>802</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>114</v>
+        <v>785</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>115</v>
+        <v>786</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>116</v>
+        <v>787</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>116</v>
+        <v>788</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>117</v>
+        <v>789</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="2">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>118</v>
+        <v>20</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>119</v>
+        <v>790</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>120</v>
+        <v>791</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="M12" s="2"/>
+        <v>792</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>793</v>
+      </c>
       <c r="N12" s="2" t="s">
-        <v>122</v>
+        <v>428</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>123</v>
+        <v>774</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>775</v>
+      </c>
+      <c r="D13" s="2">
+        <v>35031110070001</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>126</v>
+        <v>776</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>127</v>
+        <v>777</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H13" s="2">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>128</v>
+        <v>778</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>129</v>
+        <v>779</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="M13" s="2"/>
       <c r="N13" s="2" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>132</v>
+        <v>766</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>133</v>
+        <v>767</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>134</v>
+        <v>768</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>135</v>
+        <v>769</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>136</v>
+        <v>770</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>137</v>
+        <v>771</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>138</v>
+        <v>772</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>139</v>
+        <v>773</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>142</v>
+        <v>759</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>143</v>
+        <v>760</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>145</v>
+        <v>761</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>146</v>
+        <v>762</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H15" s="2">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>147</v>
+        <v>763</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>148</v>
+        <v>764</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>765</v>
+      </c>
+      <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>152</v>
+        <v>751</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>153</v>
+        <v>752</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>154</v>
+        <v>753</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>155</v>
+        <v>754</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>156</v>
+        <v>755</v>
       </c>
       <c r="G16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="2">
+        <v>67</v>
+      </c>
+      <c r="I16" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H16" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J16" s="2" t="s">
-        <v>157</v>
+        <v>756</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>159</v>
+        <v>757</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>160</v>
+        <v>758</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>161</v>
+        <v>735</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>162</v>
+        <v>736</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>163</v>
+        <v>737</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>164</v>
+        <v>738</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H17" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>165</v>
+        <v>739</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>166</v>
+        <v>740</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>167</v>
+        <v>741</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>168</v>
+        <v>742</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>169</v>
+        <v>728</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>170</v>
+        <v>729</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>171</v>
+        <v>730</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>172</v>
+        <v>731</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H18" s="2">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>173</v>
+        <v>732</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>174</v>
+        <v>733</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>175</v>
+        <v>734</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>176</v>
+        <v>721</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>177</v>
+        <v>722</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>178</v>
+        <v>722</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>179</v>
+        <v>723</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>180</v>
+        <v>724</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H19" s="2">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>118</v>
+        <v>20</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>181</v>
+        <v>725</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>182</v>
+        <v>726</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>183</v>
+        <v>727</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>118</v>
+        <v>536</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>184</v>
+        <v>714</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>185</v>
+        <v>715</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>186</v>
+        <v>716</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>187</v>
+        <v>717</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H20" s="2">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>188</v>
+        <v>718</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>189</v>
+        <v>719</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>190</v>
+        <v>720</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>191</v>
+        <v>428</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>192</v>
+        <v>695</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>193</v>
+        <v>696</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>28</v>
+        <v>697</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>194</v>
+        <v>698</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>195</v>
+        <v>699</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H21" s="2">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>196</v>
+        <v>700</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>197</v>
+        <v>701</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="M21" s="2"/>
+        <v>702</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>703</v>
+      </c>
       <c r="N21" s="2" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>200</v>
+        <v>673</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>201</v>
+        <v>674</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>202</v>
+        <v>675</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>202</v>
+        <v>676</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>203</v>
+        <v>677</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H22" s="2">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>204</v>
+        <v>678</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>205</v>
+        <v>679</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>206</v>
+        <v>680</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>207</v>
+        <v>365</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>208</v>
+        <v>665</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>209</v>
+        <v>666</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>210</v>
+        <v>667</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>211</v>
+        <v>668</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>212</v>
+        <v>669</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H23" s="2">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>213</v>
+        <v>670</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>214</v>
+        <v>671</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="M23" s="2"/>
+        <v>672</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="N23" s="2" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>216</v>
+        <v>658</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>217</v>
+        <v>659</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>210</v>
+        <v>552</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>218</v>
+        <v>660</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>219</v>
+        <v>661</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H24" s="2">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>119</v>
+        <v>662</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>120</v>
+        <v>663</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="M24" s="2"/>
+        <v>664</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>558</v>
+      </c>
       <c r="N24" s="2" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>221</v>
+        <v>642</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>222</v>
+        <v>643</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>223</v>
+        <v>644</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>224</v>
+        <v>645</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>225</v>
+        <v>646</v>
       </c>
       <c r="G25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="2">
+        <v>72</v>
+      </c>
+      <c r="I25" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H25" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J25" s="2" t="s">
-        <v>226</v>
+        <v>647</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>22</v>
+        <v>648</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>227</v>
+        <v>268</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>228</v>
+        <v>630</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>229</v>
+        <v>631</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>28</v>
+        <v>632</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>230</v>
+        <v>633</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>231</v>
+        <v>634</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H26" s="2">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I26" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="J26" s="2" t="s">
-        <v>232</v>
+        <v>635</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>233</v>
+        <v>636</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="M26" s="2"/>
+        <v>637</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>638</v>
+      </c>
       <c r="N26" s="2" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>235</v>
+        <v>621</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>236</v>
+        <v>622</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>237</v>
+        <v>623</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>238</v>
+        <v>624</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>239</v>
+        <v>625</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H27" s="2">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>240</v>
+        <v>626</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>241</v>
+        <v>627</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>242</v>
+        <v>628</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>199</v>
+        <v>629</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>243</v>
+        <v>614</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>244</v>
+        <v>615</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>245</v>
+        <v>616</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>245</v>
+        <v>617</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>246</v>
+        <v>332</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>247</v>
+        <v>618</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>250</v>
+        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>251</v>
+        <v>607</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>252</v>
+        <v>608</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>28</v>
+        <v>609</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>253</v>
+        <v>610</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>254</v>
+        <v>185</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H29" s="2">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>255</v>
+        <v>611</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>81</v>
+        <v>612</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>256</v>
+        <v>613</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>83</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>257</v>
+        <v>599</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>258</v>
+        <v>600</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>259</v>
+        <v>601</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>260</v>
+        <v>602</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>261</v>
+        <v>603</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H30" s="2">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I30" s="2"/>
       <c r="J30" s="2" t="s">
-        <v>262</v>
+        <v>604</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>138</v>
+        <v>605</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>265</v>
+        <v>593</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>266</v>
+        <v>594</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>267</v>
+        <v>55</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>268</v>
+        <v>595</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>269</v>
+        <v>596</v>
       </c>
       <c r="G31" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H31" s="2">
+        <v>69</v>
+      </c>
+      <c r="I31" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H31" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J31" s="2" t="s">
-        <v>270</v>
+        <v>597</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>271</v>
+        <v>206</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="M31" s="2"/>
       <c r="N31" s="2" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>273</v>
+        <v>585</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>159240</v>
+        <v>586</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>587</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>275</v>
+        <v>588</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>276</v>
+        <v>589</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="2">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>277</v>
+        <v>79</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>278</v>
+        <v>590</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>279</v>
+        <v>591</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>93</v>
+        <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>282</v>
+        <v>577</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>283</v>
+        <v>578</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>284</v>
+        <v>579</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>285</v>
+        <v>580</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>286</v>
+        <v>581</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H33" s="2">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>287</v>
+        <v>582</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>288</v>
+        <v>583</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="M33" s="2"/>
       <c r="N33" s="2" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>290</v>
+        <v>559</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>291</v>
+        <v>560</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>292</v>
+        <v>561</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>293</v>
+        <v>562</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>294</v>
+        <v>563</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="H34" s="2">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>295</v>
+        <v>564</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>296</v>
+        <v>565</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="M34" s="2"/>
+        <v>566</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="N34" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
         <v>55</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>298</v>
+        <v>528</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>299</v>
+        <v>529</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>300</v>
+        <v>530</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>301</v>
+        <v>531</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>302</v>
+        <v>532</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H35" s="2">
         <v>81</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>303</v>
+        <v>533</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>304</v>
+        <v>534</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>305</v>
+        <v>535</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>306</v>
+        <v>536</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>53</v>
-[...3769 lines deleted...]
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>56</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>290</v>
+        <v>520</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>291</v>
+        <v>521</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>292</v>
+        <v>522</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>293</v>
+        <v>523</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>294</v>
+        <v>524</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H36" s="2">
         <v>66</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>295</v>
+        <v>525</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>296</v>
+        <v>526</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>297</v>
+        <v>527</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
         <v>58</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>273</v>
+        <v>503</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>274</v>
+        <v>504</v>
       </c>
       <c r="D37" s="2">
         <v>159240</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>275</v>
+        <v>505</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>276</v>
+        <v>506</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H37" s="2">
         <v>71</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>277</v>
+        <v>507</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>278</v>
+        <v>508</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>279</v>
+        <v>509</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>280</v>
+        <v>510</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>281</v>
+        <v>511</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>60</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>257</v>
+        <v>487</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>258</v>
+        <v>488</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>259</v>
+        <v>489</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>260</v>
+        <v>490</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>261</v>
+        <v>491</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="2">
         <v>66</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>262</v>
+        <v>492</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>263</v>
+        <v>493</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>264</v>
+        <v>494</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>61</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>251</v>
+        <v>481</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>252</v>
+        <v>482</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>253</v>
+        <v>483</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>254</v>
+        <v>484</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H39" s="2">
         <v>78</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>255</v>
+        <v>485</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>81</v>
+        <v>206</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>256</v>
+        <v>486</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
         <v>63</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>235</v>
+        <v>465</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>236</v>
+        <v>466</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>237</v>
+        <v>467</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>238</v>
+        <v>468</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>239</v>
+        <v>469</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="2">
         <v>67</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>240</v>
+        <v>470</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>241</v>
+        <v>471</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>242</v>
+        <v>472</v>
       </c>
       <c r="M40" s="2"/>
       <c r="N40" s="2" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
         <v>64</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>228</v>
+        <v>460</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>229</v>
+        <v>461</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>230</v>
+        <v>69</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="2">
         <v>86</v>
       </c>
       <c r="I41" s="2"/>
       <c r="J41" s="2" t="s">
-        <v>232</v>
+        <v>462</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>233</v>
+        <v>463</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>234</v>
+        <v>464</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
         <v>66</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>216</v>
+        <v>450</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>217</v>
+        <v>451</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>218</v>
+        <v>105</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>219</v>
+        <v>452</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H42" s="2">
         <v>61</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>220</v>
+        <v>453</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
         <v>70</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>184</v>
+        <v>421</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>185</v>
+        <v>422</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>186</v>
+        <v>423</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>187</v>
+        <v>424</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H43" s="2">
         <v>63</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>188</v>
+        <v>425</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>189</v>
+        <v>426</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>190</v>
+        <v>427</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2" t="s">
-        <v>191</v>
+        <v>428</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
         <v>71</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>176</v>
+        <v>414</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>177</v>
+        <v>415</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>178</v>
+        <v>416</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>179</v>
+        <v>417</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>180</v>
+        <v>418</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H44" s="2">
         <v>79</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>182</v>
+        <v>419</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>183</v>
+        <v>420</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
         <v>72</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>170</v>
+        <v>408</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>171</v>
+        <v>409</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>171</v>
+        <v>409</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>172</v>
+        <v>410</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H45" s="2">
         <v>63</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>173</v>
+        <v>411</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>174</v>
+        <v>412</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>175</v>
+        <v>413</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>73</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>161</v>
+        <v>400</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>162</v>
+        <v>401</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>163</v>
+        <v>402</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>163</v>
+        <v>402</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>164</v>
+        <v>403</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H46" s="2">
         <v>60</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>165</v>
+        <v>404</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>166</v>
+        <v>405</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>167</v>
+        <v>406</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>168</v>
+        <v>243</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
         <v>74</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>152</v>
+        <v>392</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>153</v>
+        <v>393</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>154</v>
+        <v>394</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>155</v>
+        <v>395</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>156</v>
+        <v>396</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H47" s="2">
         <v>89</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>157</v>
+        <v>397</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>158</v>
+        <v>398</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>159</v>
+        <v>399</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>160</v>
+        <v>268</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>151</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
         <v>75</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>142</v>
+        <v>384</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>143</v>
+        <v>385</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>144</v>
+        <v>386</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>145</v>
+        <v>387</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>146</v>
+        <v>388</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H48" s="2">
         <v>96</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>147</v>
+        <v>389</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>148</v>
+        <v>390</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>149</v>
+        <v>391</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>151</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
         <v>78</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>114</v>
+        <v>366</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>115</v>
+        <v>367</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>116</v>
+        <v>368</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>116</v>
+        <v>368</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>117</v>
+        <v>369</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H49" s="2">
         <v>72</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
         <v>79</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>103</v>
+        <v>358</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>104</v>
+        <v>359</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>106</v>
+        <v>360</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>107</v>
+        <v>361</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="2">
         <v>68</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>109</v>
+        <v>362</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>110</v>
+        <v>363</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>111</v>
+        <v>364</v>
       </c>
       <c r="M50" s="2" t="s">
-        <v>112</v>
+        <v>365</v>
       </c>
       <c r="N50" s="2" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
         <v>80</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>94</v>
+        <v>350</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>95</v>
+        <v>351</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>96</v>
+        <v>352</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>97</v>
+        <v>353</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>98</v>
+        <v>354</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H51" s="2">
         <v>67</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>99</v>
+        <v>355</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>100</v>
+        <v>356</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>101</v>
+        <v>357</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
         <v>81</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>84</v>
+        <v>341</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>85</v>
+        <v>342</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>86</v>
+        <v>343</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>87</v>
+        <v>344</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>88</v>
+        <v>345</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H52" s="2">
         <v>74</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>89</v>
+        <v>346</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>90</v>
+        <v>347</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>91</v>
+        <v>348</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>92</v>
+        <v>349</v>
       </c>
       <c r="N52" s="2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
         <v>82</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>75</v>
+        <v>335</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>76</v>
+        <v>336</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>77</v>
+        <v>337</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>78</v>
+        <v>338</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H53" s="2">
         <v>65</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>80</v>
+        <v>339</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>81</v>
+        <v>206</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
         <v>83</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>64</v>
+        <v>328</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>65</v>
+        <v>329</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>66</v>
+        <v>330</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>67</v>
+        <v>331</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>68</v>
+        <v>332</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H54" s="2">
         <v>77</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>71</v>
+        <v>333</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>72</v>
+        <v>334</v>
       </c>
       <c r="M54" s="2" t="s">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="N54" s="2" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
         <v>84</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>54</v>
+        <v>319</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>55</v>
+        <v>320</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>56</v>
+        <v>321</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>57</v>
+        <v>322</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>58</v>
+        <v>323</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H55" s="2">
         <v>64</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>59</v>
+        <v>324</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>61</v>
+        <v>326</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>62</v>
+        <v>327</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
         <v>85</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>45</v>
+        <v>311</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>46</v>
+        <v>312</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>47</v>
+        <v>313</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>48</v>
+        <v>314</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>49</v>
+        <v>315</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H56" s="2">
         <v>85</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>50</v>
+        <v>316</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>51</v>
+        <v>317</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>52</v>
+        <v>318</v>
       </c>
       <c r="M56" s="2"/>
       <c r="N56" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
         <v>86</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>37</v>
+        <v>305</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>38</v>
+        <v>306</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>40</v>
+        <v>308</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H57" s="2">
         <v>85</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>41</v>
+        <v>309</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>42</v>
+        <v>220</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
         <v>87</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>26</v>
+        <v>298</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>27</v>
+        <v>299</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>29</v>
+        <v>300</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>30</v>
+        <v>301</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H58" s="2">
         <v>65</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>33</v>
+        <v>302</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>34</v>
+        <v>303</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>35</v>
+        <v>304</v>
       </c>
       <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="2">
+        <v>89</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D59" s="2">
+        <v>155694</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H59" s="2">
+        <v>62</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="2">
+        <v>90</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H60" s="2">
+        <v>69</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="2">
+        <v>92</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="2">
+        <v>63</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="N61" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="2">
+        <v>93</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H62" s="2">
+        <v>87</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="2">
+        <v>94</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D63" s="2">
+        <v>35030000000000</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" s="2">
+        <v>68</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="2">
+        <v>95</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64" s="2">
+        <v>62</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="N64" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="2">
+        <v>100</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H65" s="2">
+        <v>70</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="2">
+        <v>101</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="2">
+        <v>66</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N66" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="2">
+        <v>102</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="2">
+        <v>76</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="N67" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="2">
+        <v>103</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H68" s="2">
+        <v>70</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="2">
+        <v>104</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H69" s="2">
+        <v>76</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="2">
+        <v>105</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D70" s="2">
+        <v>350312280109002</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H70" s="2">
+        <v>71</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="N70" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="2">
+        <v>106</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="2">
+        <v>66</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="2">
+        <v>107</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72" s="2">
+        <v>60</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="N72" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="2">
+        <v>108</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H73" s="2">
+        <v>75</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N73" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="2">
+        <v>109</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H74" s="2">
+        <v>62</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N74" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="2">
+        <v>110</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H75" s="2">
+        <v>74</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="2">
+        <v>112</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="2">
+        <v>63</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="N76" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="2">
+        <v>113</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H77" s="2">
+        <v>79</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N77" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="2">
+        <v>115</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H78" s="2">
+        <v>62</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="2">
+        <v>116</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H79" s="2">
+        <v>86</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="M79" s="2"/>
+      <c r="N79" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="2">
+        <v>117</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" s="2">
+        <v>87</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N80" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="2">
+        <v>118</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H81" s="2">
+        <v>61</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N81" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="2">
+        <v>119</v>
+      </c>
+      <c r="B82" s="2" t="s">
         <v>36</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="M67" s="3"/>
+      <c r="C82" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H82" s="2">
+        <v>76</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="N82" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14">
+      <c r="A83" s="2">
+        <v>121</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H83" s="2">
+        <v>90</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14">
+      <c r="B87" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="K87" s="3"/>
+      <c r="L87" s="3"/>
+      <c r="M87" s="3"/>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="B91" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+    </row>
+    <row r="92" spans="1:14">
+      <c r="B92" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B62:E62"/>
-[...4 lines deleted...]
-    <mergeCell ref="J67:M67"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="J87:M87"/>
+    <mergeCell ref="B91:E91"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="J91:M91"/>
+    <mergeCell ref="J92:M92"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N45"/>
+  <dimension ref="A1:N59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B44" sqref="B44:M45"/>
+      <selection activeCell="B58" sqref="B58:M59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="249.939" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -9909,1615 +13420,2223 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>671</v>
+        <v>895</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>672</v>
+        <v>896</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>673</v>
+        <v>897</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>673</v>
+        <v>897</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>398</v>
+        <v>625</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H2" s="2">
         <v>72</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>674</v>
+        <v>898</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>675</v>
+        <v>899</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>676</v>
+        <v>900</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>677</v>
+        <v>901</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>590</v>
+        <v>814</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>591</v>
+        <v>815</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>592</v>
+        <v>816</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>592</v>
+        <v>816</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>593</v>
+        <v>817</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H3" s="2">
         <v>72</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>594</v>
+        <v>818</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>595</v>
+        <v>819</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>596</v>
+        <v>820</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>21</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>549</v>
+        <v>774</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>550</v>
+        <v>775</v>
       </c>
       <c r="D4" s="2">
         <v>35031110070001</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>551</v>
+        <v>776</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>552</v>
+        <v>777</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="2">
         <v>68</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>553</v>
+        <v>778</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>554</v>
+        <v>779</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>555</v>
+        <v>780</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>534</v>
+        <v>759</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>535</v>
+        <v>760</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>536</v>
+        <v>761</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>537</v>
+        <v>762</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H5" s="2">
         <v>79</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>538</v>
+        <v>763</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>539</v>
+        <v>764</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>540</v>
+        <v>765</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>27</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>502</v>
+        <v>728</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>503</v>
+        <v>729</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>504</v>
+        <v>730</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>505</v>
+        <v>731</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H6" s="2">
         <v>67</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>506</v>
+        <v>732</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>507</v>
+        <v>733</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>508</v>
+        <v>734</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>509</v>
+        <v>290</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>488</v>
+        <v>714</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>489</v>
+        <v>715</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>490</v>
+        <v>716</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>491</v>
+        <v>717</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H7" s="2">
         <v>78</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>492</v>
+        <v>718</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>493</v>
+        <v>719</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>494</v>
+        <v>720</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>191</v>
+        <v>428</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>33</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>462</v>
+        <v>688</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>463</v>
+        <v>689</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>464</v>
+        <v>690</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>465</v>
+        <v>691</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H8" s="2">
         <v>57</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>466</v>
+        <v>692</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>467</v>
+        <v>693</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>468</v>
+        <v>694</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>447</v>
+        <v>673</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>448</v>
+        <v>674</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>449</v>
+        <v>675</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>450</v>
+        <v>676</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>451</v>
+        <v>677</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H9" s="2">
         <v>80</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>452</v>
+        <v>678</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>453</v>
+        <v>679</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>454</v>
+        <v>680</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>112</v>
+        <v>365</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>439</v>
+        <v>665</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>440</v>
+        <v>666</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>441</v>
+        <v>667</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>442</v>
+        <v>668</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>443</v>
+        <v>669</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="2">
         <v>70</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>444</v>
+        <v>670</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>445</v>
+        <v>671</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>446</v>
+        <v>672</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>432</v>
+        <v>658</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>433</v>
+        <v>659</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>324</v>
+        <v>552</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>434</v>
+        <v>660</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>435</v>
+        <v>661</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H11" s="2">
         <v>93</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>436</v>
+        <v>662</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>437</v>
+        <v>663</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>438</v>
+        <v>664</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>330</v>
+        <v>558</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>424</v>
+        <v>650</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>425</v>
+        <v>651</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>426</v>
+        <v>652</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>427</v>
+        <v>653</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>428</v>
+        <v>654</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="2">
         <v>59</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>429</v>
+        <v>655</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>430</v>
+        <v>656</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
         <v>41</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>403</v>
+        <v>630</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>404</v>
+        <v>631</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>405</v>
+        <v>632</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>406</v>
+        <v>633</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>407</v>
+        <v>634</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H13" s="2">
         <v>60</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>408</v>
+        <v>635</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>409</v>
+        <v>636</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>410</v>
+        <v>637</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>151</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>43</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>387</v>
+        <v>614</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>388</v>
+        <v>615</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>389</v>
+        <v>616</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>390</v>
+        <v>617</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>68</v>
+        <v>332</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="2">
         <v>77</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>391</v>
+        <v>618</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>392</v>
+        <v>619</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>393</v>
+        <v>620</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
         <v>44</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>379</v>
+        <v>607</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>380</v>
+        <v>608</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>381</v>
+        <v>609</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>382</v>
+        <v>610</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>383</v>
+        <v>185</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H15" s="2">
         <v>70</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>384</v>
+        <v>611</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>385</v>
+        <v>612</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>386</v>
+        <v>613</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>47</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>357</v>
+        <v>585</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>358</v>
+        <v>586</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>359</v>
+        <v>587</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>360</v>
+        <v>588</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>361</v>
+        <v>589</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="2">
         <v>83</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>362</v>
+        <v>590</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>363</v>
+        <v>591</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>364</v>
+        <v>592</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2" t="s">
-        <v>191</v>
+        <v>428</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
         <v>48</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>349</v>
+        <v>577</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>350</v>
+        <v>578</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>351</v>
+        <v>579</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>352</v>
+        <v>580</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>353</v>
+        <v>581</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H17" s="2">
         <v>68</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>354</v>
+        <v>582</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>355</v>
+        <v>583</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>356</v>
+        <v>584</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>51</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>331</v>
+        <v>559</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>332</v>
+        <v>560</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>333</v>
+        <v>561</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>334</v>
+        <v>562</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>335</v>
+        <v>563</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H18" s="2">
         <v>69</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>336</v>
+        <v>564</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>337</v>
+        <v>565</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>338</v>
+        <v>566</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
         <v>53</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>314</v>
+        <v>544</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>315</v>
+        <v>545</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>316</v>
+        <v>546</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>317</v>
+        <v>210</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>318</v>
+        <v>211</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="2">
         <v>57</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>319</v>
+        <v>547</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>320</v>
+        <v>548</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>321</v>
+        <v>549</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>307</v>
+        <v>537</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>308</v>
+        <v>538</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>309</v>
+        <v>539</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>309</v>
+        <v>539</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>310</v>
+        <v>540</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="2">
         <v>49</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>311</v>
+        <v>541</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>312</v>
+        <v>542</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>313</v>
+        <v>543</v>
       </c>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>56</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>290</v>
+        <v>520</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>291</v>
+        <v>521</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>292</v>
+        <v>522</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>293</v>
+        <v>523</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>294</v>
+        <v>524</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H21" s="2">
         <v>66</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>295</v>
+        <v>525</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>296</v>
+        <v>526</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>297</v>
+        <v>527</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>57</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>282</v>
+        <v>512</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>283</v>
+        <v>513</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>284</v>
+        <v>514</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>285</v>
+        <v>515</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>286</v>
+        <v>516</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H22" s="2">
         <v>32</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>287</v>
+        <v>517</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>288</v>
+        <v>518</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>289</v>
+        <v>519</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
         <v>59</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>265</v>
+        <v>495</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>266</v>
+        <v>496</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>267</v>
+        <v>497</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>268</v>
+        <v>498</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>269</v>
+        <v>499</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H23" s="2">
         <v>20</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>270</v>
+        <v>500</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>271</v>
+        <v>501</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>272</v>
+        <v>502</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>272</v>
+        <v>502</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>62</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>243</v>
+        <v>473</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>244</v>
+        <v>474</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>245</v>
+        <v>475</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>245</v>
+        <v>475</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>246</v>
+        <v>476</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>247</v>
+        <v>477</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>247</v>
+        <v>477</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>248</v>
+        <v>478</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>249</v>
+        <v>479</v>
       </c>
       <c r="N24" s="2" t="s">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
         <v>63</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>235</v>
+        <v>465</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>236</v>
+        <v>466</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>237</v>
+        <v>467</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>238</v>
+        <v>468</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>239</v>
+        <v>469</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="2">
         <v>67</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>240</v>
+        <v>470</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>241</v>
+        <v>471</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>242</v>
+        <v>472</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>68</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>200</v>
+        <v>436</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>201</v>
+        <v>437</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>202</v>
+        <v>438</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>202</v>
+        <v>438</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>203</v>
+        <v>439</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H26" s="2">
         <v>51</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>204</v>
+        <v>440</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>205</v>
+        <v>441</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>206</v>
+        <v>442</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>207</v>
+        <v>443</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
         <v>69</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>192</v>
+        <v>429</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>193</v>
+        <v>430</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>194</v>
+        <v>431</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>195</v>
+        <v>432</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="2">
         <v>55</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>196</v>
+        <v>433</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>197</v>
+        <v>434</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>198</v>
+        <v>435</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>70</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>184</v>
+        <v>421</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>185</v>
+        <v>422</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>186</v>
+        <v>423</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>187</v>
+        <v>424</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H28" s="2">
         <v>63</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>188</v>
+        <v>425</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>189</v>
+        <v>426</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>190</v>
+        <v>427</v>
       </c>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>191</v>
+        <v>428</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
         <v>77</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>123</v>
+        <v>370</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>124</v>
+        <v>371</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>125</v>
+        <v>271</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>126</v>
+        <v>372</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>127</v>
+        <v>373</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H29" s="2">
         <v>20</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>128</v>
+        <v>374</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>129</v>
+        <v>375</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>130</v>
+        <v>376</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
         <v>80</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>94</v>
+        <v>350</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>95</v>
+        <v>351</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>96</v>
+        <v>352</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>97</v>
+        <v>353</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>98</v>
+        <v>354</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H30" s="2">
         <v>67</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>99</v>
+        <v>355</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>100</v>
+        <v>356</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>101</v>
+        <v>357</v>
       </c>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
         <v>81</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>84</v>
+        <v>341</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>85</v>
+        <v>342</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>86</v>
+        <v>343</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>87</v>
+        <v>344</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>88</v>
+        <v>345</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="2">
         <v>74</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>89</v>
+        <v>346</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>90</v>
+        <v>347</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>91</v>
+        <v>348</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>92</v>
+        <v>349</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>82</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>75</v>
+        <v>335</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>76</v>
+        <v>336</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>77</v>
+        <v>337</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>78</v>
+        <v>338</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="2">
         <v>65</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>79</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>80</v>
+        <v>339</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>81</v>
+        <v>206</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
         <v>84</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>54</v>
+        <v>319</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>55</v>
+        <v>320</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>56</v>
+        <v>321</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>57</v>
+        <v>322</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>58</v>
+        <v>323</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H33" s="2">
         <v>64</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>59</v>
+        <v>324</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>61</v>
+        <v>326</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>62</v>
+        <v>327</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>85</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>45</v>
+        <v>311</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>46</v>
+        <v>312</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>47</v>
+        <v>313</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>48</v>
+        <v>314</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>49</v>
+        <v>315</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="2">
         <v>85</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>50</v>
+        <v>316</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>51</v>
+        <v>317</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>52</v>
+        <v>318</v>
       </c>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>37</v>
+        <v>305</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>38</v>
+        <v>306</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>40</v>
+        <v>308</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H35" s="2">
         <v>85</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>41</v>
+        <v>309</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>42</v>
+        <v>220</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>87</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>26</v>
+        <v>298</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>27</v>
+        <v>299</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>29</v>
+        <v>300</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>30</v>
+        <v>301</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H36" s="2">
         <v>65</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>33</v>
+        <v>302</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>34</v>
+        <v>303</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>35</v>
+        <v>304</v>
       </c>
       <c r="M36" s="2"/>
       <c r="N36" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="2">
+        <v>91</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E37" s="2">
+        <v>350313612820002</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="2">
+        <v>98</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H38" s="2">
+        <v>54</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N38" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="2">
+        <v>103</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39" s="2">
+        <v>70</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="2">
+        <v>104</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H40" s="2">
+        <v>76</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="2">
+        <v>105</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D41" s="2">
+        <v>350312280109002</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H41" s="2">
+        <v>71</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="2">
+        <v>106</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="2">
+        <v>66</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="2">
+        <v>107</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="2">
+        <v>60</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="N43" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="2">
+        <v>109</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44" s="2">
+        <v>62</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N44" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="2">
+        <v>110</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H45" s="2">
+        <v>74</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="2">
+        <v>113</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H46" s="2">
+        <v>79</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2">
+        <v>115</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47" s="2">
+        <v>62</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2">
+        <v>117</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" s="2">
+        <v>87</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N48" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="2">
+        <v>118</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H49" s="2">
+        <v>61</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="2">
+        <v>119</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>36</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="M45" s="3"/>
+      <c r="C50" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H50" s="2">
+        <v>76</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="N50" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="B54" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="B58" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="K58" s="3"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="B59" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B40:E40"/>
-[...4 lines deleted...]
-    <mergeCell ref="J45:M45"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="J54:M54"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="J58:M58"/>
+    <mergeCell ref="J59:M59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B10" sqref="B10:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
@@ -11559,167 +15678,167 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>58</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>273</v>
+        <v>503</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>274</v>
+        <v>504</v>
       </c>
       <c r="D2" s="2">
         <v>159240</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>275</v>
+        <v>505</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>276</v>
+        <v>506</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>71</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>277</v>
+        <v>507</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>278</v>
+        <v>508</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>279</v>
+        <v>509</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>280</v>
+        <v>510</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>281</v>
+        <v>511</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="B6" s="3" t="s">
-        <v>678</v>
+        <v>902</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="s">
-        <v>679</v>
+        <v>903</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="B10" s="3" t="s">
-        <v>688</v>
+        <v>912</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>682</v>
+        <v>906</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="B11" s="3" t="s">
-        <v>689</v>
+        <v>913</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="s">
-        <v>683</v>
+        <v>907</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="J10:M10"/>
     <mergeCell ref="J11:M11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B17" sqref="B17:M18"/>
+      <selection activeCell="B19" sqref="B19:M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -11745,447 +15864,533 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
         <v>7</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>650</v>
+        <v>874</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>651</v>
+        <v>875</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>652</v>
+        <v>876</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>653</v>
+        <v>877</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="2">
         <v>88</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>654</v>
+        <v>878</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>655</v>
+        <v>879</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
         <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>584</v>
+        <v>808</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>585</v>
+        <v>809</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>586</v>
+        <v>810</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>587</v>
+        <v>811</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="2">
         <v>76</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>588</v>
+        <v>812</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>589</v>
+        <v>813</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>30</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>483</v>
+        <v>709</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>484</v>
+        <v>710</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>485</v>
+        <v>711</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>486</v>
+        <v>712</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="2">
         <v>41</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>213</v>
+        <v>448</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>487</v>
+        <v>713</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>478</v>
+        <v>704</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>479</v>
+        <v>705</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>480</v>
+        <v>706</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>481</v>
+        <v>707</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H5" s="2">
         <v>56</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>213</v>
+        <v>448</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>482</v>
+        <v>708</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
         <v>66</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>216</v>
+        <v>450</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>217</v>
+        <v>451</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>218</v>
+        <v>105</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>219</v>
+        <v>452</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H6" s="2">
         <v>61</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>220</v>
+        <v>453</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>67</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>208</v>
+        <v>444</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>209</v>
+        <v>445</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>211</v>
+        <v>446</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>212</v>
+        <v>447</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>213</v>
+        <v>448</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>215</v>
+        <v>449</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>71</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>176</v>
+        <v>414</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>177</v>
+        <v>415</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>178</v>
+        <v>416</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>179</v>
+        <v>417</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>180</v>
+        <v>418</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="2">
         <v>79</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>182</v>
+        <v>419</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>183</v>
+        <v>420</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>78</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>114</v>
+        <v>366</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>115</v>
+        <v>367</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>116</v>
+        <v>368</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>116</v>
+        <v>368</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>117</v>
+        <v>369</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>72</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
-        <v>122</v>
-[...54 lines deleted...]
-      <c r="M18" s="3"/>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2">
+        <v>96</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="2">
+        <v>40</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2">
+        <v>112</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2">
+        <v>63</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="B15" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="B19" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="B20" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B13:E13"/>
-[...4 lines deleted...]
-    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="J20:M20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Semua Data</vt:lpstr>