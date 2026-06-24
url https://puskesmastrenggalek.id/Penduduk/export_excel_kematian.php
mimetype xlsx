--- v0 (2026-04-21)
+++ v1 (2026-06-24)
@@ -12,89 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>LAPORAN DATA KEMATIAN</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Nama Lengkap</t>
   </si>
   <si>
     <t>Alamat Lengkap</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Tanggal Meninggal</t>
   </si>
   <si>
     <t>Tempat Meninggal</t>
   </si>
   <si>
     <t>Diagnosa</t>
   </si>
   <si>
     <t>Tanggal Input</t>
   </si>
   <si>
-    <t>Tidak ada data ditemukan</t>
+    <t>3503111905740002</t>
+  </si>
+  <si>
+    <t>SLAMET SUPRIADI</t>
+  </si>
+  <si>
+    <t>06/02 TAMANAN</t>
+  </si>
+  <si>
+    <t>Tamanan</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>RSUD</t>
+  </si>
+  <si>
+    <t>KOMLIKASI DMHT</t>
+  </si>
+  <si>
+    <t>2026-06-08 05:57:38</t>
+  </si>
+  <si>
+    <t>3503114211530002</t>
+  </si>
+  <si>
+    <t>SUKINI</t>
+  </si>
+  <si>
+    <t>02/01 TAMANAN</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>LANSIA</t>
+  </si>
+  <si>
+    <t>2026-06-08 05:55:42</t>
+  </si>
+  <si>
+    <t>3503111804580001</t>
+  </si>
+  <si>
+    <t>ARDIANSYAH</t>
+  </si>
+  <si>
+    <t>12/05 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>CVA</t>
+  </si>
+  <si>
+    <t>2026-06-08 05:53:51</t>
+  </si>
+  <si>
+    <t>3503114502680002</t>
+  </si>
+  <si>
+    <t>HARYATIN</t>
+  </si>
+  <si>
+    <t>RT 11 RW 05 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>KOMPLIKASI</t>
+  </si>
+  <si>
+    <t>2026-05-05 02:02:56</t>
+  </si>
+  <si>
+    <t>3503114707510001</t>
+  </si>
+  <si>
+    <t>WIWIK SETYOHARI</t>
+  </si>
+  <si>
+    <t>RT 02 RW 01 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-05-05 02:01:16</t>
+  </si>
+  <si>
+    <t>3503113112650030</t>
+  </si>
+  <si>
+    <t>suyanto</t>
+  </si>
+  <si>
+    <t>RT 04 RW 02 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:58:54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -133,56 +241,54 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -446,120 +552,324 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:K2"/>
+      <selection activeCell="A2" sqref="A2:K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="3" t="s">
+      <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="3" t="s">
+      <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="3">
+        <v>8</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>12</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="3">
+        <v>52</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="3">
+        <v>7</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="3">
+        <v>73</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="3">
+        <v>6</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="3">
+        <v>67</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="3">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="3">
+        <v>58</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="3">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="3">
+        <v>75</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="3">
+        <v>3</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="3">
+        <v>61</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>