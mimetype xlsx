--- v1 (2026-06-24)
+++ v2 (2026-08-22)
@@ -12,194 +12,1442 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>LAPORAN DATA KEMATIAN</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Nama Lengkap</t>
   </si>
   <si>
     <t>Alamat Lengkap</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
     <t>Umur</t>
   </si>
   <si>
     <t>JK</t>
   </si>
   <si>
     <t>Tanggal Meninggal</t>
   </si>
   <si>
     <t>Tempat Meninggal</t>
   </si>
   <si>
     <t>Diagnosa</t>
   </si>
   <si>
     <t>Tanggal Input</t>
   </si>
   <si>
+    <t>3503111503530005</t>
+  </si>
+  <si>
+    <t>ANDRI S</t>
+  </si>
+  <si>
+    <t>01/01</t>
+  </si>
+  <si>
+    <t>Kelutan</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>Dirumah</t>
+  </si>
+  <si>
+    <t>DISABILITAS FISIK DAN MENTAL</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:24:26</t>
+  </si>
+  <si>
+    <t>3503114612490001</t>
+  </si>
+  <si>
+    <t>SITI AMINAH</t>
+  </si>
+  <si>
+    <t>11/04</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>STROKE</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:23:10</t>
+  </si>
+  <si>
+    <t>3503110912580004</t>
+  </si>
+  <si>
+    <t>MOCH HATTA</t>
+  </si>
+  <si>
+    <t>03/01</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>RSUD</t>
+  </si>
+  <si>
+    <t>SAKIT PARU</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:22:20</t>
+  </si>
+  <si>
+    <t>3503115801540001</t>
+  </si>
+  <si>
+    <t>MUJIATI</t>
+  </si>
+  <si>
+    <t>02/01</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>STROKE, DM</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:21:04</t>
+  </si>
+  <si>
+    <t>3503117004430001</t>
+  </si>
+  <si>
+    <t>WAGINAH</t>
+  </si>
+  <si>
+    <t>12/05</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>SAKIT TUA</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:20:01</t>
+  </si>
+  <si>
+    <t>3503113112510064</t>
+  </si>
+  <si>
+    <t>NUR HASYIM</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-08-12 01:18:21</t>
+  </si>
+  <si>
+    <t>3503113112600063</t>
+  </si>
+  <si>
+    <t>Jumangir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 20 RW 07 </t>
+  </si>
+  <si>
+    <t>Ngantru</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>Cva</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:44:07</t>
+  </si>
+  <si>
+    <t>3503114304610001</t>
+  </si>
+  <si>
+    <t>LILIN SUSILOWATI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 08 RW 03 </t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jantung </t>
+  </si>
+  <si>
+    <t>2026-08-04 04:41:32</t>
+  </si>
+  <si>
+    <t>3503111212520002</t>
+  </si>
+  <si>
+    <t>HARJO MISNI</t>
+  </si>
+  <si>
+    <t>RT 20 RW 07</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>Tua</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:39:54</t>
+  </si>
+  <si>
+    <t>3503110502480002</t>
+  </si>
+  <si>
+    <t>SUYUDI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 03 RW 01 </t>
+  </si>
+  <si>
+    <t>Lainnya</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:38:42</t>
+  </si>
+  <si>
+    <t>3503112604530001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Budi Santoso </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 14 RW 05 </t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:37:08</t>
+  </si>
+  <si>
+    <t>3503116611720001</t>
+  </si>
+  <si>
+    <t>SUNARTI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 16 RW 05 </t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>CA SERVIX</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:35:04</t>
+  </si>
+  <si>
+    <t>3503114112390002</t>
+  </si>
+  <si>
+    <t>SITI MAIMUNAH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 09 RW 03 </t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:32:57</t>
+  </si>
+  <si>
+    <t>3503112808750005</t>
+  </si>
+  <si>
+    <t>DONNY RAHADIAN</t>
+  </si>
+  <si>
+    <t>RT 08 RW 03</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>Sakit</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:31:37</t>
+  </si>
+  <si>
+    <t>3503111104480001</t>
+  </si>
+  <si>
+    <t>DARLAN</t>
+  </si>
+  <si>
+    <t>RT 06 RW 02</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:29:29</t>
+  </si>
+  <si>
+    <t>3503111208390001</t>
+  </si>
+  <si>
+    <t>PANIDJAN</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:27:15</t>
+  </si>
+  <si>
+    <t>3503114704530002</t>
+  </si>
+  <si>
+    <t>SUPRIYATI</t>
+  </si>
+  <si>
+    <t>RT 18 RW 06</t>
+  </si>
+  <si>
+    <t>2026-05-03</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:25:21</t>
+  </si>
+  <si>
+    <t>3503110812490001</t>
+  </si>
+  <si>
+    <t>BAKAT</t>
+  </si>
+  <si>
+    <t>RT 17 RW 06</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:23:08</t>
+  </si>
+  <si>
+    <t>3503112109450001</t>
+  </si>
+  <si>
+    <t>AJUB RUSMANTO</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:21:22</t>
+  </si>
+  <si>
+    <t>3503110712600002</t>
+  </si>
+  <si>
+    <t>Bagoes Wahyu Budiono</t>
+  </si>
+  <si>
+    <t>RT 22 RW 03</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:18:06</t>
+  </si>
+  <si>
+    <t>3503112409700002</t>
+  </si>
+  <si>
+    <t>TUMIRAN</t>
+  </si>
+  <si>
+    <t>RT 12 RW 04</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:13:38</t>
+  </si>
+  <si>
+    <t>3503114107380037</t>
+  </si>
+  <si>
+    <t>LIEK SULIMIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 02 RW 01 </t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:10:19</t>
+  </si>
+  <si>
+    <t>3503110202590004</t>
+  </si>
+  <si>
+    <t>SUPRIYONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RT 07 RW 02 </t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-08-04 04:02:06</t>
+  </si>
+  <si>
+    <t>3503117112490080</t>
+  </si>
+  <si>
+    <t>Kayati</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RT 07 RW 02 </t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-08-04 03:57:13</t>
+  </si>
+  <si>
+    <t>3503115905620003</t>
+  </si>
+  <si>
+    <t>GIARTI</t>
+  </si>
+  <si>
+    <t>RT 03 RW 01</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diabetes </t>
+  </si>
+  <si>
+    <t>2026-08-04 03:54:37</t>
+  </si>
+  <si>
+    <t>3503115204560001</t>
+  </si>
+  <si>
+    <t>SRI SUNTINI</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Jantung</t>
+  </si>
+  <si>
+    <t>2026-08-04 03:52:42</t>
+  </si>
+  <si>
+    <t>3503114812380003</t>
+  </si>
+  <si>
+    <t>SITATUN</t>
+  </si>
+  <si>
+    <t>RT 09 RW 03</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>2026-08-04 03:51:04</t>
+  </si>
+  <si>
+    <t>3503114507530013</t>
+  </si>
+  <si>
+    <t>TUKINI</t>
+  </si>
+  <si>
+    <t>RT 12 RW 04 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>Sambirejo</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:52:35</t>
+  </si>
+  <si>
+    <t>3503110611670003</t>
+  </si>
+  <si>
+    <t>BAMBANG WIJATMOKO</t>
+  </si>
+  <si>
+    <t>RT 14 RW 05 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>LIVER</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:50:09</t>
+  </si>
+  <si>
+    <t>3503112807760001</t>
+  </si>
+  <si>
+    <t>GUNAWAN</t>
+  </si>
+  <si>
+    <t>RT 01 RW 01 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:48:59</t>
+  </si>
+  <si>
+    <t>3503116503720004</t>
+  </si>
+  <si>
+    <t>JUMIATI</t>
+  </si>
+  <si>
+    <t>HT,DM,JANTUNG</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:47:07</t>
+  </si>
+  <si>
+    <t>3503114807400001</t>
+  </si>
+  <si>
+    <t>TARIKEM</t>
+  </si>
+  <si>
+    <t>RT 09 RW 03 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:45:54</t>
+  </si>
+  <si>
+    <t>3503115403720001</t>
+  </si>
+  <si>
+    <t>ENDANG NURYATI</t>
+  </si>
+  <si>
+    <t>RT 10 RW 04 DESA SAMBIREJO KEC.KAB TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:43:58</t>
+  </si>
+  <si>
+    <t>3503115708530001</t>
+  </si>
+  <si>
+    <t>LAMIJAH</t>
+  </si>
+  <si>
+    <t>RT 08 RW 03 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:41:45</t>
+  </si>
+  <si>
+    <t>3503114311400001</t>
+  </si>
+  <si>
+    <t>SEMI</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:40:24</t>
+  </si>
+  <si>
+    <t>3503110611610001</t>
+  </si>
+  <si>
+    <t>JIRAN</t>
+  </si>
+  <si>
+    <t>RT 10 RW 04 DESA SAMBIREJO KEC. KAB. TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>STROK</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:38:59</t>
+  </si>
+  <si>
+    <t>KARTI</t>
+  </si>
+  <si>
+    <t>RT 13 RW 05 DESA SAMBIREJO KEC.KAB.TRENGGALEK</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>2026-07-22 06:37:23</t>
+  </si>
+  <si>
+    <t>3503114512550003</t>
+  </si>
+  <si>
+    <t>SUYATI</t>
+  </si>
+  <si>
+    <t>12/05 kelutan</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>komplikasi</t>
+  </si>
+  <si>
+    <t>2026-07-20 02:57:41</t>
+  </si>
+  <si>
+    <t>3503112111730002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUSIN</t>
+  </si>
+  <si>
+    <t>02/01 kelutan</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>jantung</t>
+  </si>
+  <si>
+    <t>2026-07-20 02:56:39</t>
+  </si>
+  <si>
+    <t>3503114606660003</t>
+  </si>
+  <si>
+    <t>SRI KOMSIATUN</t>
+  </si>
+  <si>
+    <t>01/01/ kelutan</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>Stroke, DM</t>
+  </si>
+  <si>
+    <t>2026-07-20 02:55:51</t>
+  </si>
+  <si>
+    <t>3503110906820003</t>
+  </si>
+  <si>
+    <t>SUNOTO</t>
+  </si>
+  <si>
+    <t>02/01 Kelutan</t>
+  </si>
+  <si>
+    <t>2026-07-20 02:54:53</t>
+  </si>
+  <si>
+    <t>3503116605800002</t>
+  </si>
+  <si>
+    <t>ISMIYATI</t>
+  </si>
+  <si>
+    <t>08/03 Kelutan</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-07-20 02:53:53</t>
+  </si>
+  <si>
+    <t>3503110103480001</t>
+  </si>
+  <si>
+    <t>SETU</t>
+  </si>
+  <si>
+    <t>07/03 kelutan</t>
+  </si>
+  <si>
+    <t>Sakit tua</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:41:04</t>
+  </si>
+  <si>
+    <t>3503115004580001</t>
+  </si>
+  <si>
+    <t>ROSWATI</t>
+  </si>
+  <si>
+    <t>10/04 Kelutan</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:39:50</t>
+  </si>
+  <si>
+    <t>3503115907540002</t>
+  </si>
+  <si>
+    <t>SRI SUTIASTUTI</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>stroke</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:38:37</t>
+  </si>
+  <si>
+    <t>3503116910420001</t>
+  </si>
+  <si>
+    <t>GINEM</t>
+  </si>
+  <si>
+    <t>6/2 Kelutan</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:37:36</t>
+  </si>
+  <si>
+    <t>3503114303610001</t>
+  </si>
+  <si>
+    <t>DJASMI</t>
+  </si>
+  <si>
+    <t>01/01 Kelutan</t>
+  </si>
+  <si>
+    <t>Komplikasi</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:35:10</t>
+  </si>
+  <si>
+    <t>3503115805560001</t>
+  </si>
+  <si>
+    <t>rusmiati</t>
+  </si>
+  <si>
+    <t>01/01/ Kelutan</t>
+  </si>
+  <si>
+    <t>2026-03-21</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:33:53</t>
+  </si>
+  <si>
+    <t>3503115206640001</t>
+  </si>
+  <si>
+    <t>SUMARMINI</t>
+  </si>
+  <si>
+    <t>Lumpuh</t>
+  </si>
+  <si>
+    <t>2026-07-20 01:32:30</t>
+  </si>
+  <si>
+    <t>3503112106540002</t>
+  </si>
+  <si>
+    <t>MURSID</t>
+  </si>
+  <si>
+    <t>RT 07 /03 TAMANAN</t>
+  </si>
+  <si>
+    <t>Tamanan</t>
+  </si>
+  <si>
+    <t>KOMPLIKASI</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:20:53</t>
+  </si>
+  <si>
+    <t>3503117112350054</t>
+  </si>
+  <si>
+    <t>KUSIYAH</t>
+  </si>
+  <si>
+    <t>RT 13/05  TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:18:41</t>
+  </si>
+  <si>
+    <t>3503114107500021</t>
+  </si>
+  <si>
+    <t>INSIYAH</t>
+  </si>
+  <si>
+    <t>RT 10 RW 03</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:17:18</t>
+  </si>
+  <si>
+    <t>3503110406540001</t>
+  </si>
+  <si>
+    <t>MISNI</t>
+  </si>
+  <si>
+    <t>RT 10 RW 03 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:15:49</t>
+  </si>
+  <si>
+    <t>3503111507520003</t>
+  </si>
+  <si>
+    <t>hadizar</t>
+  </si>
+  <si>
+    <t>RT 10 RW 04 TAMANAN</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:13:59</t>
+  </si>
+  <si>
+    <t>3503111710700003</t>
+  </si>
+  <si>
+    <t>khoiri</t>
+  </si>
+  <si>
+    <t>rt 03 rw 01</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-07-17 06:12:10</t>
+  </si>
+  <si>
+    <t>6405090308750001</t>
+  </si>
+  <si>
+    <t>IKHSAN HADIANTO</t>
+  </si>
+  <si>
+    <t>RT 27/6 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>Karangsoko</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:25:38</t>
+  </si>
+  <si>
+    <t>3503114107540006</t>
+  </si>
+  <si>
+    <t>MISIYAH</t>
+  </si>
+  <si>
+    <t>RT 10/2 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:24:46</t>
+  </si>
+  <si>
+    <t>3503114204480001</t>
+  </si>
+  <si>
+    <t>SITI RUKAYAH</t>
+  </si>
+  <si>
+    <t>RT 22/05 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:23:53</t>
+  </si>
+  <si>
+    <t>3503116105820004</t>
+  </si>
+  <si>
+    <t>NUNUNG KUSMIATI</t>
+  </si>
+  <si>
+    <t>RT 02 / 01 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:22:58</t>
+  </si>
+  <si>
+    <t>3276082607700002</t>
+  </si>
+  <si>
+    <t>RASMIKUN</t>
+  </si>
+  <si>
+    <t>RT 19 / 4 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:21:31</t>
+  </si>
+  <si>
+    <t>3503115204590003</t>
+  </si>
+  <si>
+    <t>UMIRAH</t>
+  </si>
+  <si>
+    <t>RT 20/ 05 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:19:52</t>
+  </si>
+  <si>
+    <t>3503112110610002</t>
+  </si>
+  <si>
+    <t>SUPARNI</t>
+  </si>
+  <si>
+    <t>RT 18/4 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:18:57</t>
+  </si>
+  <si>
+    <t>3503061203670003</t>
+  </si>
+  <si>
+    <t>SUMINTO</t>
+  </si>
+  <si>
+    <t>RT 17 / 4 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>HIPERTENSI</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:17:31</t>
+  </si>
+  <si>
+    <t>3503115304610001</t>
+  </si>
+  <si>
+    <t>ASMIRAH</t>
+  </si>
+  <si>
+    <t>RT 1/ 1 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>USIA LANJUT</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:16:28</t>
+  </si>
+  <si>
+    <t>3503116108380001</t>
+  </si>
+  <si>
+    <t>SOENARJATI</t>
+  </si>
+  <si>
+    <t>RT 26/6 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:15:35</t>
+  </si>
+  <si>
+    <t>3503113010410001</t>
+  </si>
+  <si>
+    <t>TUKIRAN</t>
+  </si>
+  <si>
+    <t>RT 19/4 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:14:39</t>
+  </si>
+  <si>
+    <t>3503114501750006</t>
+  </si>
+  <si>
+    <t>SUKATMI</t>
+  </si>
+  <si>
+    <t>RT 23 / 05 KARANGSOKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KANKER </t>
+  </si>
+  <si>
+    <t>2026-07-17 03:13:37</t>
+  </si>
+  <si>
+    <t>3503112212660001</t>
+  </si>
+  <si>
+    <t>NUR HALIM</t>
+  </si>
+  <si>
+    <t>RT 09/2 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-04-12</t>
+  </si>
+  <si>
+    <t>TUMOR</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:12:29</t>
+  </si>
+  <si>
+    <t>3503111212790007</t>
+  </si>
+  <si>
+    <t>SLAMET RIYANTO</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:11:28</t>
+  </si>
+  <si>
+    <t>3503111803820003</t>
+  </si>
+  <si>
+    <t>NUR EFENDI</t>
+  </si>
+  <si>
+    <t>RT 5/ 1 KARANGSOKO</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:09:50</t>
+  </si>
+  <si>
+    <t>3503114107640009</t>
+  </si>
+  <si>
+    <t>tjuplik</t>
+  </si>
+  <si>
+    <t>rt 3 rw 01 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DM </t>
+  </si>
+  <si>
+    <t>2026-07-17 03:08:50</t>
+  </si>
+  <si>
+    <t>3503111007350001</t>
+  </si>
+  <si>
+    <t>Lukman</t>
+  </si>
+  <si>
+    <t>rt 18/4 karangsoko</t>
+  </si>
+  <si>
+    <t>sakit tua</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:07:42</t>
+  </si>
+  <si>
+    <t>3503110310550001</t>
+  </si>
+  <si>
+    <t>kemis</t>
+  </si>
+  <si>
+    <t>rt 24/05 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:06:46</t>
+  </si>
+  <si>
+    <t>3503114901540001</t>
+  </si>
+  <si>
+    <t>tumirah</t>
+  </si>
+  <si>
+    <t>rt 13/3 karangsoko</t>
+  </si>
+  <si>
+    <t>diabetes</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:05:57</t>
+  </si>
+  <si>
+    <t>3503114404650001</t>
+  </si>
+  <si>
+    <t>supartini</t>
+  </si>
+  <si>
+    <t>rt 7 / 2 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-22</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:05:13</t>
+  </si>
+  <si>
+    <t>6310095509640003</t>
+  </si>
+  <si>
+    <t>ennis sri rahayu irianti</t>
+  </si>
+  <si>
+    <t>rt 26/6 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>kanker</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:04:17</t>
+  </si>
+  <si>
+    <t>6205050805610001</t>
+  </si>
+  <si>
+    <t>Yudianto</t>
+  </si>
+  <si>
+    <t>rt 17 / 04 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:03:02</t>
+  </si>
+  <si>
+    <t>3503113110640004</t>
+  </si>
+  <si>
+    <t>toriman</t>
+  </si>
+  <si>
+    <t>rt 04/01 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-29</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:01:58</t>
+  </si>
+  <si>
+    <t>9271021905850006</t>
+  </si>
+  <si>
+    <t>lohadi Widodo</t>
+  </si>
+  <si>
+    <t>rt 4 / 1 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-01-04</t>
+  </si>
+  <si>
+    <t>2026-07-17 03:01:02</t>
+  </si>
+  <si>
+    <t>3503111504630002</t>
+  </si>
+  <si>
+    <t>samuji</t>
+  </si>
+  <si>
+    <t>rt 18 / 04 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-07-17 02:59:20</t>
+  </si>
+  <si>
+    <t>3503114107510003</t>
+  </si>
+  <si>
+    <t>ponirah</t>
+  </si>
+  <si>
+    <t>rt 15/03 karangsoko</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2026-07-17 02:57:26</t>
+  </si>
+  <si>
+    <t>3503111107590002</t>
+  </si>
+  <si>
+    <t>hadi Suyitno</t>
+  </si>
+  <si>
+    <t>rt 03 rw 01 karangsoko</t>
+  </si>
+  <si>
+    <t>lambung</t>
+  </si>
+  <si>
+    <t>2026-07-17 02:56:20</t>
+  </si>
+  <si>
     <t>3503111905740002</t>
   </si>
   <si>
     <t>SLAMET SUPRIADI</t>
   </si>
   <si>
     <t>06/02 TAMANAN</t>
   </si>
   <si>
-    <t>Tamanan</t>
-[...10 lines deleted...]
-  <si>
     <t>KOMLIKASI DMHT</t>
   </si>
   <si>
     <t>2026-06-08 05:57:38</t>
   </si>
   <si>
     <t>3503114211530002</t>
   </si>
   <si>
     <t>SUKINI</t>
   </si>
   <si>
     <t>02/01 TAMANAN</t>
   </si>
   <si>
-    <t>P</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>LANSIA</t>
   </si>
   <si>
     <t>2026-06-08 05:55:42</t>
   </si>
   <si>
     <t>3503111804580001</t>
   </si>
   <si>
     <t>ARDIANSYAH</t>
   </si>
   <si>
     <t>12/05 TAMANAN</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
     <t>CVA</t>
   </si>
   <si>
     <t>2026-06-08 05:53:51</t>
   </si>
   <si>
     <t>3503114502680002</t>
   </si>
   <si>
     <t>HARYATIN</t>
   </si>
   <si>
     <t>RT 11 RW 05 TAMANAN</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
-    <t>KOMPLIKASI</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 02:02:56</t>
   </si>
   <si>
     <t>3503114707510001</t>
   </si>
   <si>
     <t>WIWIK SETYOHARI</t>
   </si>
   <si>
     <t>RT 02 RW 01 TAMANAN</t>
   </si>
   <si>
     <t>2026-05-05 02:01:16</t>
   </si>
   <si>
     <t>3503113112650030</t>
   </si>
   <si>
     <t>suyanto</t>
   </si>
   <si>
     <t>RT 04 RW 02 TAMANAN</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-04-03</t>
   </si>
   <si>
     <t>2026-05-05 01:58:54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -552,319 +1800,3189 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:K90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:K8"/>
+      <selection activeCell="A2" sqref="A2:K90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="3">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="3">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="3">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="3">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="3">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="3">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="3">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="3">
+        <v>84</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="3">
+        <v>66</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="3">
+        <v>83</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="3">
+        <v>65</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="K8" s="3" t="s">
+      <c r="J10" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="3">
+        <v>82</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="3">
+        <v>74</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3">
+        <v>81</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="3">
+        <v>78</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="3">
+        <v>80</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="3">
+        <v>73</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="3">
+        <v>79</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="3">
+        <v>54</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="3">
+        <v>78</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="3">
+        <v>87</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="3">
+        <v>77</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" s="3">
+        <v>51</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="3">
+        <v>76</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="3">
+        <v>78</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="3">
+        <v>75</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="3">
+        <v>87</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="3">
+        <v>74</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" s="3">
+        <v>73</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="3">
+        <v>73</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" s="3">
+        <v>77</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="3">
+        <v>72</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" s="3">
+        <v>81</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="3">
+        <v>71</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F22" s="3">
+        <v>66</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="3">
+        <v>70</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="3">
+        <v>56</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="3">
+        <v>69</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" s="3">
+        <v>88</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="3">
+        <v>68</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" s="3">
+        <v>67</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="3">
+        <v>67</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26" s="3">
+        <v>77</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="3">
+        <v>66</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="3">
+        <v>64</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="3">
+        <v>65</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" s="3">
+        <v>70</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="3">
+        <v>64</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F29" s="3">
+        <v>88</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="3">
+        <v>63</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F30" s="3">
+        <v>73</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="3">
+        <v>62</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F31" s="3">
+        <v>59</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="3">
+        <v>61</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F32" s="3">
+        <v>50</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="3">
+        <v>60</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F33" s="3">
+        <v>54</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="3">
+        <v>59</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F34" s="3">
+        <v>86</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="3">
+        <v>58</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F35" s="3">
+        <v>54</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="3">
+        <v>57</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F36" s="3">
+        <v>73</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="3">
+        <v>56</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F37" s="3">
+        <v>86</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="3">
+        <v>55</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F38" s="3">
+        <v>65</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="3">
+        <v>54</v>
+      </c>
+      <c r="B39" s="3">
+        <v>350117112430001</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F39" s="3">
+        <v>83</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="3">
+        <v>53</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="3">
+        <v>71</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="3">
+        <v>52</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="3">
+        <v>53</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="3">
+        <v>51</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="3">
+        <v>60</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="3">
+        <v>50</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="3">
+        <v>44</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="3">
+        <v>49</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="3">
+        <v>46</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="3">
         <v>48</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="3">
+        <v>78</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="3">
+        <v>47</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="3">
+        <v>68</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="3">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="3">
+        <v>72</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="3">
+        <v>45</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="3">
+        <v>84</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="3">
+        <v>44</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="3">
+        <v>65</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="3">
+        <v>43</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" s="3">
+        <v>70</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="3">
+        <v>42</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" s="3">
+        <v>62</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="3">
+        <v>41</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F52" s="3">
+        <v>72</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="3">
+        <v>40</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F53" s="3">
+        <v>76</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="3">
+        <v>39</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F54" s="3">
+        <v>76</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="3">
+        <v>38</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F55" s="3">
+        <v>72</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="3">
+        <v>37</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F56" s="3">
+        <v>74</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="3">
+        <v>36</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F57" s="3">
+        <v>56</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="3">
+        <v>35</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F58" s="3">
+        <v>50</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="3">
+        <v>34</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F59" s="3">
+        <v>72</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="3">
+        <v>33</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F60" s="3">
+        <v>74</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="3">
+        <v>32</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F61" s="3">
+        <v>43</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="3">
+        <v>31</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F62" s="3">
+        <v>49</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="3">
+        <v>30</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F63" s="3">
+        <v>67</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="3">
+        <v>29</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F64" s="3">
+        <v>65</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="3">
+        <v>28</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F65" s="3">
+        <v>59</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="3">
+        <v>27</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F66" s="3">
+        <v>65</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="3">
+        <v>26</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F67" s="3">
+        <v>88</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="3">
+        <v>25</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F68" s="3">
+        <v>85</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="3">
+        <v>24</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F69" s="3">
+        <v>51</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="3">
+        <v>23</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F70" s="3">
+        <v>60</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="3">
+        <v>22</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F71" s="3">
+        <v>47</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K71" s="3" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="3">
+        <v>21</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F72" s="3">
+        <v>44</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="3">
+        <v>20</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F73" s="3">
+        <v>62</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="3">
+        <v>19</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F74" s="3">
+        <v>91</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="3">
+        <v>18</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F75" s="3">
+        <v>71</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="K75" s="3" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="3">
+        <v>17</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F76" s="3">
+        <v>72</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="K76" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="3">
+        <v>16</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F77" s="3">
+        <v>61</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="K77" s="3" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="3">
+        <v>15</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F78" s="3">
+        <v>62</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="K78" s="3" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="3">
+        <v>14</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F79" s="3">
+        <v>64</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="3">
+        <v>13</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F80" s="3">
+        <v>62</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="K80" s="3" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="3">
+        <v>12</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F81" s="3">
+        <v>41</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="K81" s="3" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" s="3">
+        <v>11</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F82" s="3">
+        <v>63</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="K82" s="3" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" s="3">
+        <v>10</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F83" s="3">
+        <v>75</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="K83" s="3" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" s="3">
+        <v>9</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F84" s="3">
+        <v>71</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="K84" s="3" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="3">
+        <v>8</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F85" s="3">
+        <v>52</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="K85" s="3" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="3">
+        <v>7</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F86" s="3">
+        <v>73</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="K86" s="3" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" s="3">
+        <v>6</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F87" s="3">
+        <v>67</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="K87" s="3" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" s="3">
+        <v>5</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F88" s="3">
+        <v>58</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="K88" s="3" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="3">
+        <v>4</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F89" s="3">
+        <v>75</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="K89" s="3" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" s="3">
+        <v>3</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F90" s="3">
+        <v>61</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="K90" s="3" t="s">
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>